--- v0 (2026-06-14)
+++ v1 (2026-08-12)
@@ -3889,60 +3889,64 @@
         <is>
           <t>Шульга Мирон</t>
         </is>
       </c>
       <c r="C6" s="210" t="n"/>
       <c r="D6" s="210" t="n"/>
       <c r="E6" s="210" t="n"/>
       <c r="F6" s="210" t="n"/>
       <c r="G6" s="211" t="n"/>
       <c r="H6" s="185" t="inlineStr"/>
       <c r="I6" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J6" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K6" s="187" t="n">
         <v>1</v>
       </c>
       <c r="L6" s="212" t="inlineStr">
         <is>
-          <t>03:15</t>
+          <t>39:30</t>
         </is>
       </c>
       <c r="M6" s="211" t="n"/>
       <c r="N6" s="187" t="inlineStr">
         <is>
-          <t>97</t>
-[...2 lines deleted...]
-      <c r="O6" s="190" t="inlineStr"/>
+          <t>79</t>
+        </is>
+      </c>
+      <c r="O6" s="190" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
       <c r="P6" s="191" t="inlineStr"/>
       <c r="Q6" s="192" t="inlineStr"/>
       <c r="R6" s="193" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="S6" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T6" s="185" t="inlineStr"/>
       <c r="U6" s="213" t="inlineStr">
         <is>
           <t>03:06</t>
         </is>
       </c>
       <c r="V6" s="211" t="n"/>
       <c r="W6" s="214" t="inlineStr">
         <is>
           <t>05:06</t>
         </is>
       </c>
       <c r="X6" s="215" t="n"/>
@@ -3958,65 +3962,69 @@
         <is>
           <t>Сидоров Михаил</t>
         </is>
       </c>
       <c r="C7" s="210" t="n"/>
       <c r="D7" s="210" t="n"/>
       <c r="E7" s="210" t="n"/>
       <c r="F7" s="210" t="n"/>
       <c r="G7" s="211" t="n"/>
       <c r="H7" s="185" t="inlineStr"/>
       <c r="I7" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J7" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K7" s="187" t="n">
         <v>2</v>
       </c>
       <c r="L7" s="185" t="inlineStr">
         <is>
-          <t>15:22</t>
+          <t>43:35</t>
         </is>
       </c>
       <c r="M7" s="211" t="n"/>
       <c r="N7" s="187" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>44</t>
         </is>
       </c>
       <c r="O7" s="190" t="inlineStr">
         <is>
-          <t>15</t>
-[...2 lines deleted...]
-      <c r="P7" s="191" t="inlineStr"/>
+          <t>97</t>
+        </is>
+      </c>
+      <c r="P7" s="191" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
       <c r="Q7" s="192" t="inlineStr"/>
       <c r="R7" s="193" t="inlineStr">
         <is>
           <t>71</t>
         </is>
       </c>
       <c r="S7" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T7" s="185" t="inlineStr"/>
       <c r="U7" s="185" t="inlineStr">
         <is>
           <t>25:44</t>
         </is>
       </c>
       <c r="V7" s="211" t="n"/>
       <c r="W7" s="186" t="inlineStr">
         <is>
           <t>27:44</t>
         </is>
       </c>
       <c r="X7" s="215" t="n"/>
       <c r="Y7" s="3" t="n"/>
@@ -4031,60 +4039,64 @@
         <is>
           <t>Соболев Михаил</t>
         </is>
       </c>
       <c r="C8" s="210" t="n"/>
       <c r="D8" s="210" t="n"/>
       <c r="E8" s="210" t="n"/>
       <c r="F8" s="210" t="n"/>
       <c r="G8" s="211" t="n"/>
       <c r="H8" s="185" t="inlineStr"/>
       <c r="I8" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J8" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K8" s="187" t="n">
         <v>3</v>
       </c>
       <c r="L8" s="185" t="inlineStr">
         <is>
-          <t>17:54</t>
+          <t>15:22</t>
         </is>
       </c>
       <c r="M8" s="211" t="n"/>
       <c r="N8" s="187" t="inlineStr">
         <is>
-          <t>12</t>
-[...2 lines deleted...]
-      <c r="O8" s="190" t="inlineStr"/>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="O8" s="190" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
       <c r="P8" s="191" t="inlineStr"/>
       <c r="Q8" s="192" t="inlineStr"/>
       <c r="R8" s="193" t="n"/>
       <c r="S8" s="185" t="n"/>
       <c r="T8" s="185" t="n"/>
       <c r="U8" s="185" t="n"/>
       <c r="V8" s="211" t="n"/>
       <c r="W8" s="186" t="n"/>
       <c r="X8" s="215" t="n"/>
       <c r="Y8" s="3" t="n"/>
     </row>
     <row r="9" ht="17.1" customHeight="1">
       <c r="A9" s="182" t="inlineStr">
         <is>
           <t>71</t>
         </is>
       </c>
       <c r="B9" s="185" t="inlineStr">
         <is>
           <t>Зыков Влас</t>
         </is>
       </c>
       <c r="C9" s="210" t="n"/>
       <c r="D9" s="210" t="n"/>
       <c r="E9" s="210" t="n"/>
@@ -4196,129 +4208,117 @@
           <t>99</t>
         </is>
       </c>
       <c r="B11" s="185" t="inlineStr">
         <is>
           <t>Зайцев Кирилл</t>
         </is>
       </c>
       <c r="C11" s="210" t="n"/>
       <c r="D11" s="210" t="n"/>
       <c r="E11" s="210" t="n"/>
       <c r="F11" s="210" t="n"/>
       <c r="G11" s="211" t="n"/>
       <c r="H11" s="185" t="inlineStr"/>
       <c r="I11" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J11" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K11" s="187" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="L11" s="185" t="inlineStr">
         <is>
-          <t>39:30</t>
+          <t>17:54</t>
         </is>
       </c>
       <c r="M11" s="211" t="n"/>
       <c r="N11" s="187" t="inlineStr">
         <is>
-          <t>79</t>
-[...3 lines deleted...]
-        <is>
           <t>12</t>
         </is>
       </c>
+      <c r="O11" s="190" t="inlineStr"/>
       <c r="P11" s="191" t="inlineStr"/>
       <c r="Q11" s="192" t="inlineStr"/>
       <c r="R11" s="193" t="n"/>
       <c r="S11" s="185" t="n"/>
       <c r="T11" s="185" t="n"/>
       <c r="U11" s="185" t="n"/>
       <c r="V11" s="211" t="n"/>
       <c r="W11" s="186" t="n"/>
       <c r="X11" s="215" t="n"/>
     </row>
     <row r="12" ht="17.1" customHeight="1">
       <c r="A12" s="182" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="B12" s="185" t="inlineStr">
         <is>
           <t>Толстиков Михаил</t>
         </is>
       </c>
       <c r="C12" s="210" t="n"/>
       <c r="D12" s="210" t="n"/>
       <c r="E12" s="210" t="n"/>
       <c r="F12" s="210" t="n"/>
       <c r="G12" s="211" t="n"/>
       <c r="H12" s="185" t="inlineStr"/>
       <c r="I12" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J12" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K12" s="187" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="L12" s="185" t="inlineStr">
         <is>
-          <t>43:35</t>
+          <t>03:15</t>
         </is>
       </c>
       <c r="M12" s="211" t="n"/>
       <c r="N12" s="187" t="inlineStr">
         <is>
-          <t>44</t>
-[...3 lines deleted...]
-        <is>
           <t>97</t>
         </is>
       </c>
-      <c r="P12" s="191" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="O12" s="190" t="inlineStr"/>
+      <c r="P12" s="191" t="inlineStr"/>
       <c r="Q12" s="192" t="inlineStr"/>
       <c r="R12" s="193" t="n"/>
       <c r="S12" s="185" t="n"/>
       <c r="T12" s="185" t="n"/>
       <c r="U12" s="185" t="n"/>
       <c r="V12" s="211" t="n"/>
       <c r="W12" s="186" t="n"/>
       <c r="X12" s="215" t="n"/>
     </row>
     <row r="13" ht="17.1" customHeight="1">
       <c r="A13" s="182" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="B13" s="185" t="inlineStr">
         <is>
           <t>Богатырев Никита</t>
         </is>
       </c>
       <c r="C13" s="210" t="n"/>
       <c r="D13" s="210" t="n"/>
       <c r="E13" s="210" t="n"/>
       <c r="F13" s="210" t="n"/>
       <c r="G13" s="211" t="n"/>
@@ -5133,51 +5133,51 @@
           <t>1</t>
         </is>
       </c>
       <c r="B35" s="185" t="inlineStr">
         <is>
           <t>Давыдов Гордей</t>
         </is>
       </c>
       <c r="C35" s="210" t="n"/>
       <c r="D35" s="210" t="n"/>
       <c r="E35" s="210" t="n"/>
       <c r="F35" s="210" t="n"/>
       <c r="G35" s="211" t="n"/>
       <c r="H35" s="185" t="inlineStr"/>
       <c r="I35" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J35" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K35" s="187" t="n">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="L35" s="212" t="inlineStr">
         <is>
           <t>15:00</t>
         </is>
       </c>
       <c r="M35" s="211" t="n"/>
       <c r="N35" s="187" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="O35" s="190" t="inlineStr"/>
       <c r="P35" s="191" t="inlineStr"/>
       <c r="Q35" s="192" t="inlineStr"/>
       <c r="R35" s="193" t="inlineStr"/>
       <c r="S35" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T35" s="185" t="inlineStr"/>
       <c r="U35" s="213" t="inlineStr">
         <is>
           <t>12:50</t>