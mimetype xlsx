--- v0 (2026-06-14)
+++ v1 (2026-08-12)
@@ -3889,224 +3889,224 @@
         <is>
           <t>Колодяжный Максим</t>
         </is>
       </c>
       <c r="C6" s="210" t="n"/>
       <c r="D6" s="210" t="n"/>
       <c r="E6" s="210" t="n"/>
       <c r="F6" s="210" t="n"/>
       <c r="G6" s="211" t="n"/>
       <c r="H6" s="185" t="inlineStr"/>
       <c r="I6" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J6" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K6" s="187" t="n">
         <v>1</v>
       </c>
       <c r="L6" s="212" t="inlineStr">
         <is>
-          <t>05:26</t>
+          <t>12:01</t>
         </is>
       </c>
       <c r="M6" s="211" t="n"/>
       <c r="N6" s="187" t="inlineStr">
         <is>
-          <t>96</t>
-[...2 lines deleted...]
-      <c r="O6" s="190" t="inlineStr"/>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="O6" s="190" t="inlineStr">
+        <is>
+          <t>76</t>
+        </is>
+      </c>
       <c r="P6" s="191" t="inlineStr"/>
       <c r="Q6" s="192" t="inlineStr"/>
       <c r="R6" s="193" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>22</t>
         </is>
       </c>
       <c r="S6" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T6" s="185" t="inlineStr"/>
       <c r="U6" s="213" t="inlineStr">
         <is>
-          <t>09:36</t>
+          <t>27:12</t>
         </is>
       </c>
       <c r="V6" s="211" t="n"/>
       <c r="W6" s="214" t="inlineStr">
         <is>
-          <t>11:36</t>
+          <t>29:12</t>
         </is>
       </c>
       <c r="X6" s="215" t="n"/>
       <c r="Y6" s="3" t="n"/>
     </row>
     <row r="7" ht="17.1" customHeight="1">
       <c r="A7" s="182" t="inlineStr">
         <is>
           <t>92</t>
         </is>
       </c>
       <c r="B7" s="185" t="inlineStr">
         <is>
           <t>Руденко Марк</t>
         </is>
       </c>
       <c r="C7" s="210" t="n"/>
       <c r="D7" s="210" t="n"/>
       <c r="E7" s="210" t="n"/>
       <c r="F7" s="210" t="n"/>
       <c r="G7" s="211" t="n"/>
       <c r="H7" s="185" t="inlineStr"/>
       <c r="I7" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J7" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K7" s="187" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="L7" s="185" t="inlineStr">
         <is>
-          <t>12:01</t>
+          <t>33:58</t>
         </is>
       </c>
       <c r="M7" s="211" t="n"/>
       <c r="N7" s="187" t="inlineStr">
         <is>
-          <t>16</t>
-[...6 lines deleted...]
-      </c>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="O7" s="190" t="inlineStr"/>
       <c r="P7" s="191" t="inlineStr"/>
       <c r="Q7" s="192" t="inlineStr"/>
       <c r="R7" s="193" t="inlineStr">
         <is>
-          <t>99</t>
+          <t>33</t>
         </is>
       </c>
       <c r="S7" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T7" s="185" t="inlineStr"/>
       <c r="U7" s="185" t="inlineStr">
         <is>
-          <t>24:05</t>
+          <t>09:36</t>
         </is>
       </c>
       <c r="V7" s="211" t="n"/>
       <c r="W7" s="186" t="inlineStr">
         <is>
-          <t>26:05</t>
+          <t>11:36</t>
         </is>
       </c>
       <c r="X7" s="215" t="n"/>
       <c r="Y7" s="3" t="n"/>
     </row>
     <row r="8" ht="17.1" customHeight="1">
       <c r="A8" s="182" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="B8" s="185" t="inlineStr">
         <is>
           <t>Кузнецов Владимир</t>
         </is>
       </c>
       <c r="C8" s="210" t="n"/>
       <c r="D8" s="210" t="n"/>
       <c r="E8" s="210" t="n"/>
       <c r="F8" s="210" t="n"/>
       <c r="G8" s="211" t="n"/>
       <c r="H8" s="185" t="inlineStr"/>
       <c r="I8" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J8" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K8" s="187" t="n">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="L8" s="185" t="inlineStr">
         <is>
-          <t>33:58</t>
+          <t>05:26</t>
         </is>
       </c>
       <c r="M8" s="211" t="n"/>
       <c r="N8" s="187" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>96</t>
         </is>
       </c>
       <c r="O8" s="190" t="inlineStr"/>
       <c r="P8" s="191" t="inlineStr"/>
       <c r="Q8" s="192" t="inlineStr"/>
       <c r="R8" s="193" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>99</t>
         </is>
       </c>
       <c r="S8" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T8" s="185" t="inlineStr"/>
       <c r="U8" s="185" t="inlineStr">
         <is>
-          <t>27:12</t>
+          <t>24:05</t>
         </is>
       </c>
       <c r="V8" s="211" t="n"/>
       <c r="W8" s="186" t="inlineStr">
         <is>
-          <t>29:12</t>
+          <t>26:05</t>
         </is>
       </c>
       <c r="X8" s="215" t="n"/>
       <c r="Y8" s="3" t="n"/>
     </row>
     <row r="9" ht="17.1" customHeight="1">
       <c r="A9" s="182" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="B9" s="185" t="inlineStr">
         <is>
           <t xml:space="preserve">Молчанов Юрий </t>
         </is>
       </c>
       <c r="C9" s="210" t="n"/>
       <c r="D9" s="210" t="n"/>
       <c r="E9" s="210" t="n"/>
       <c r="F9" s="210" t="n"/>
       <c r="G9" s="211" t="n"/>
       <c r="H9" s="185" t="inlineStr"/>
       <c r="I9" s="185" t="inlineStr">
         <is>
           <t>З</t>
@@ -5085,531 +5085,531 @@
           <t>30</t>
         </is>
       </c>
       <c r="B35" s="185" t="inlineStr">
         <is>
           <t>Шумилов Вадим</t>
         </is>
       </c>
       <c r="C35" s="210" t="n"/>
       <c r="D35" s="210" t="n"/>
       <c r="E35" s="210" t="n"/>
       <c r="F35" s="210" t="n"/>
       <c r="G35" s="211" t="n"/>
       <c r="H35" s="185" t="inlineStr"/>
       <c r="I35" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J35" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K35" s="187" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L35" s="212" t="inlineStr">
         <is>
-          <t>20:40</t>
+          <t>22:48</t>
         </is>
       </c>
       <c r="M35" s="211" t="n"/>
       <c r="N35" s="187" t="inlineStr">
         <is>
-          <t>29</t>
-[...3 lines deleted...]
-      <c r="P35" s="191" t="inlineStr"/>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="O35" s="190" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="P35" s="191" t="inlineStr">
+        <is>
+          <t>24</t>
+        </is>
+      </c>
       <c r="Q35" s="192" t="inlineStr"/>
       <c r="R35" s="193" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>34</t>
         </is>
       </c>
       <c r="S35" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T35" s="185" t="inlineStr"/>
       <c r="U35" s="213" t="inlineStr">
         <is>
-          <t>07:09</t>
+          <t>13:47</t>
         </is>
       </c>
       <c r="V35" s="211" t="n"/>
       <c r="W35" s="214" t="inlineStr">
         <is>
-          <t>09:09</t>
+          <t>15:47</t>
         </is>
       </c>
       <c r="X35" s="215" t="n"/>
     </row>
     <row r="36" ht="15.75" customHeight="1">
       <c r="A36" s="182" t="inlineStr">
         <is>
           <t>87</t>
         </is>
       </c>
       <c r="B36" s="185" t="inlineStr">
         <is>
           <t>Саттаров Матвей</t>
         </is>
       </c>
       <c r="C36" s="210" t="n"/>
       <c r="D36" s="210" t="n"/>
       <c r="E36" s="210" t="n"/>
       <c r="F36" s="210" t="n"/>
       <c r="G36" s="211" t="n"/>
       <c r="H36" s="185" t="inlineStr"/>
       <c r="I36" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J36" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K36" s="187" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="L36" s="185" t="inlineStr">
         <is>
-          <t>22:48</t>
+          <t>31:37</t>
         </is>
       </c>
       <c r="M36" s="211" t="n"/>
       <c r="N36" s="187" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>19</t>
         </is>
       </c>
       <c r="O36" s="190" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>35</t>
         </is>
       </c>
       <c r="P36" s="191" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>34</t>
         </is>
       </c>
       <c r="Q36" s="192" t="inlineStr"/>
       <c r="R36" s="193" t="inlineStr">
         <is>
-          <t>91</t>
+          <t>33</t>
         </is>
       </c>
       <c r="S36" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T36" s="185" t="inlineStr"/>
       <c r="U36" s="185" t="inlineStr">
         <is>
-          <t>10:23</t>
+          <t>32:49</t>
         </is>
       </c>
       <c r="V36" s="211" t="n"/>
       <c r="W36" s="186" t="inlineStr">
         <is>
-          <t>12:23</t>
+          <t>34:49</t>
         </is>
       </c>
       <c r="X36" s="215" t="n"/>
     </row>
     <row r="37" ht="15.75" customHeight="1">
       <c r="A37" s="182" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
       <c r="B37" s="185" t="inlineStr">
         <is>
           <t>Волков  Арсений</t>
         </is>
       </c>
       <c r="C37" s="210" t="n"/>
       <c r="D37" s="210" t="n"/>
       <c r="E37" s="210" t="n"/>
       <c r="F37" s="210" t="n"/>
       <c r="G37" s="211" t="n"/>
       <c r="H37" s="185" t="inlineStr"/>
       <c r="I37" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J37" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K37" s="187" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="L37" s="185" t="inlineStr">
         <is>
           <t>28:13</t>
         </is>
       </c>
       <c r="M37" s="211" t="n"/>
       <c r="N37" s="187" t="inlineStr">
         <is>
           <t>34</t>
         </is>
       </c>
       <c r="O37" s="190" t="inlineStr"/>
       <c r="P37" s="191" t="inlineStr"/>
       <c r="Q37" s="192" t="inlineStr"/>
       <c r="R37" s="193" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>10</t>
         </is>
       </c>
       <c r="S37" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T37" s="185" t="inlineStr"/>
       <c r="U37" s="185" t="inlineStr">
         <is>
-          <t>12:53</t>
+          <t>07:09</t>
         </is>
       </c>
       <c r="V37" s="211" t="n"/>
       <c r="W37" s="186" t="inlineStr">
         <is>
-          <t>14:53</t>
+          <t>09:09</t>
         </is>
       </c>
       <c r="X37" s="215" t="n"/>
     </row>
     <row r="38" ht="15.75" customHeight="1">
       <c r="A38" s="182" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
       <c r="B38" s="185" t="inlineStr">
         <is>
           <t>Родионов  Иван</t>
         </is>
       </c>
       <c r="C38" s="210" t="n"/>
       <c r="D38" s="210" t="n"/>
       <c r="E38" s="210" t="n"/>
       <c r="F38" s="210" t="n"/>
       <c r="G38" s="211" t="n"/>
       <c r="H38" s="185" t="inlineStr"/>
       <c r="I38" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J38" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K38" s="187" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L38" s="185" t="inlineStr">
         <is>
           <t>29:59</t>
         </is>
       </c>
       <c r="M38" s="211" t="n"/>
       <c r="N38" s="187" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="O38" s="190" t="inlineStr"/>
       <c r="P38" s="191" t="inlineStr"/>
       <c r="Q38" s="192" t="inlineStr"/>
       <c r="R38" s="193" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>31</t>
         </is>
       </c>
       <c r="S38" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T38" s="185" t="inlineStr"/>
       <c r="U38" s="185" t="inlineStr">
         <is>
-          <t>13:47</t>
+          <t>40:09</t>
         </is>
       </c>
       <c r="V38" s="211" t="n"/>
       <c r="W38" s="186" t="inlineStr">
         <is>
-          <t>15:47</t>
+          <t>42:09</t>
         </is>
       </c>
       <c r="X38" s="215" t="n"/>
     </row>
     <row r="39" ht="15.75" customHeight="1">
       <c r="A39" s="182" t="inlineStr">
         <is>
           <t>71</t>
         </is>
       </c>
       <c r="B39" s="185" t="inlineStr">
         <is>
           <t>Спирин  Кирилл</t>
         </is>
       </c>
       <c r="C39" s="210" t="n"/>
       <c r="D39" s="210" t="n"/>
       <c r="E39" s="210" t="n"/>
       <c r="F39" s="210" t="n"/>
       <c r="G39" s="211" t="n"/>
       <c r="H39" s="185" t="inlineStr"/>
       <c r="I39" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J39" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K39" s="187" t="n">
         <v>7</v>
       </c>
       <c r="L39" s="185" t="inlineStr">
         <is>
-          <t>31:37</t>
+          <t>35:08</t>
         </is>
       </c>
       <c r="M39" s="211" t="n"/>
       <c r="N39" s="187" t="inlineStr">
         <is>
-          <t>19</t>
-[...11 lines deleted...]
-      </c>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="O39" s="190" t="inlineStr"/>
+      <c r="P39" s="191" t="inlineStr"/>
       <c r="Q39" s="192" t="inlineStr"/>
       <c r="R39" s="193" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>91</t>
         </is>
       </c>
       <c r="S39" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T39" s="185" t="inlineStr"/>
       <c r="U39" s="185" t="inlineStr">
         <is>
-          <t>32:49</t>
+          <t>10:23</t>
         </is>
       </c>
       <c r="V39" s="211" t="n"/>
       <c r="W39" s="186" t="inlineStr">
         <is>
-          <t>34:49</t>
+          <t>12:23</t>
         </is>
       </c>
       <c r="X39" s="215" t="n"/>
     </row>
     <row r="40" ht="15.75" customHeight="1">
       <c r="A40" s="182" t="inlineStr">
         <is>
           <t>82</t>
         </is>
       </c>
       <c r="B40" s="185" t="inlineStr">
         <is>
           <t xml:space="preserve">Баранов  Матвей </t>
         </is>
       </c>
       <c r="C40" s="210" t="n"/>
       <c r="D40" s="210" t="n"/>
       <c r="E40" s="210" t="n"/>
       <c r="F40" s="210" t="n"/>
       <c r="G40" s="211" t="n"/>
       <c r="H40" s="185" t="inlineStr"/>
       <c r="I40" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J40" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K40" s="187" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="L40" s="185" t="inlineStr">
         <is>
-          <t>35:08</t>
+          <t>38:39</t>
         </is>
       </c>
       <c r="M40" s="211" t="n"/>
       <c r="N40" s="187" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="O40" s="190" t="inlineStr"/>
       <c r="P40" s="191" t="inlineStr"/>
       <c r="Q40" s="192" t="inlineStr"/>
       <c r="R40" s="193" t="inlineStr">
         <is>
-          <t>31</t>
+          <t>33</t>
         </is>
       </c>
       <c r="S40" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T40" s="185" t="inlineStr"/>
       <c r="U40" s="185" t="inlineStr">
         <is>
-          <t>40:09</t>
+          <t>12:53</t>
         </is>
       </c>
       <c r="V40" s="211" t="n"/>
       <c r="W40" s="186" t="inlineStr">
         <is>
-          <t>42:09</t>
+          <t>14:53</t>
         </is>
       </c>
       <c r="X40" s="215" t="n"/>
     </row>
     <row r="41" ht="15.75" customHeight="1">
       <c r="A41" s="182" t="inlineStr">
         <is>
           <t>91</t>
         </is>
       </c>
       <c r="B41" s="185" t="inlineStr">
         <is>
           <t>Клюковский  Михаил</t>
         </is>
       </c>
       <c r="C41" s="210" t="n"/>
       <c r="D41" s="210" t="n"/>
       <c r="E41" s="210" t="n"/>
       <c r="F41" s="210" t="n"/>
       <c r="G41" s="211" t="n"/>
       <c r="H41" s="185" t="inlineStr"/>
       <c r="I41" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J41" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K41" s="187" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="L41" s="185" t="inlineStr">
         <is>
-          <t>38:39</t>
+          <t>44:04</t>
         </is>
       </c>
       <c r="M41" s="211" t="n"/>
       <c r="N41" s="187" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="O41" s="190" t="inlineStr"/>
       <c r="P41" s="191" t="inlineStr"/>
       <c r="Q41" s="192" t="inlineStr"/>
       <c r="R41" s="193" t="n"/>
       <c r="S41" s="185" t="n"/>
       <c r="T41" s="185" t="n"/>
       <c r="U41" s="185" t="n"/>
       <c r="V41" s="211" t="n"/>
       <c r="W41" s="186" t="n"/>
       <c r="X41" s="215" t="n"/>
     </row>
     <row r="42" ht="15.75" customHeight="1">
       <c r="A42" s="182" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="B42" s="185" t="inlineStr">
         <is>
           <t>Паламодов  Корней</t>
         </is>
       </c>
       <c r="C42" s="210" t="n"/>
       <c r="D42" s="210" t="n"/>
       <c r="E42" s="210" t="n"/>
       <c r="F42" s="210" t="n"/>
       <c r="G42" s="211" t="n"/>
       <c r="H42" s="185" t="inlineStr"/>
       <c r="I42" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J42" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K42" s="187" t="n">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="L42" s="185" t="inlineStr">
         <is>
-          <t>44:04</t>
+          <t>20:40</t>
         </is>
       </c>
       <c r="M42" s="211" t="n"/>
       <c r="N42" s="187" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="O42" s="190" t="inlineStr"/>
       <c r="P42" s="191" t="inlineStr"/>
       <c r="Q42" s="192" t="inlineStr"/>
       <c r="R42" s="193" t="n"/>
       <c r="S42" s="185" t="n"/>
       <c r="T42" s="185" t="n"/>
       <c r="U42" s="185" t="n"/>
       <c r="V42" s="211" t="n"/>
       <c r="W42" s="186" t="n"/>
       <c r="X42" s="215" t="n"/>
     </row>
     <row r="43" ht="15.75" customHeight="1">
       <c r="A43" s="182" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>