--- v0 (2026-06-14)
+++ v1 (2026-08-12)
@@ -3885,51 +3885,51 @@
           <t>28</t>
         </is>
       </c>
       <c r="B6" s="185" t="inlineStr">
         <is>
           <t>Заботин Даниил</t>
         </is>
       </c>
       <c r="C6" s="210" t="n"/>
       <c r="D6" s="210" t="n"/>
       <c r="E6" s="210" t="n"/>
       <c r="F6" s="210" t="n"/>
       <c r="G6" s="211" t="n"/>
       <c r="H6" s="185" t="inlineStr"/>
       <c r="I6" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J6" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K6" s="187" t="n">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="L6" s="212" t="inlineStr">
         <is>
           <t>33:54</t>
         </is>
       </c>
       <c r="M6" s="211" t="n"/>
       <c r="N6" s="187" t="inlineStr">
         <is>
           <t>55</t>
         </is>
       </c>
       <c r="O6" s="190" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="P6" s="191" t="inlineStr"/>
       <c r="Q6" s="192" t="inlineStr"/>
       <c r="R6" s="193" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="S6" s="185" t="inlineStr">
@@ -3977,175 +3977,175 @@
       <c r="J7" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K7" s="187" t="n"/>
       <c r="L7" s="185" t="n"/>
       <c r="M7" s="211" t="n"/>
       <c r="N7" s="187" t="n"/>
       <c r="O7" s="190" t="n"/>
       <c r="P7" s="191" t="n"/>
       <c r="Q7" s="192" t="n"/>
       <c r="R7" s="193" t="inlineStr">
         <is>
           <t>88</t>
         </is>
       </c>
       <c r="S7" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T7" s="185" t="inlineStr"/>
       <c r="U7" s="185" t="inlineStr">
         <is>
-          <t>18:48</t>
+          <t>43:11</t>
         </is>
       </c>
       <c r="V7" s="211" t="n"/>
       <c r="W7" s="186" t="inlineStr">
         <is>
-          <t>20:48</t>
+          <t>45:11</t>
         </is>
       </c>
       <c r="X7" s="215" t="n"/>
       <c r="Y7" s="3" t="n"/>
     </row>
     <row r="8" ht="17.1" customHeight="1">
       <c r="A8" s="182" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="B8" s="185" t="inlineStr">
         <is>
           <t>Николаев Артемий</t>
         </is>
       </c>
       <c r="C8" s="210" t="n"/>
       <c r="D8" s="210" t="n"/>
       <c r="E8" s="210" t="n"/>
       <c r="F8" s="210" t="n"/>
       <c r="G8" s="211" t="n"/>
       <c r="H8" s="185" t="inlineStr"/>
       <c r="I8" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J8" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K8" s="187" t="n"/>
       <c r="L8" s="185" t="n"/>
       <c r="M8" s="211" t="n"/>
       <c r="N8" s="187" t="n"/>
       <c r="O8" s="190" t="n"/>
       <c r="P8" s="191" t="n"/>
       <c r="Q8" s="192" t="n"/>
       <c r="R8" s="193" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>88</t>
         </is>
       </c>
       <c r="S8" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T8" s="185" t="inlineStr"/>
       <c r="U8" s="185" t="inlineStr">
         <is>
-          <t>29:07</t>
+          <t>18:48</t>
         </is>
       </c>
       <c r="V8" s="211" t="n"/>
       <c r="W8" s="186" t="inlineStr">
         <is>
-          <t>31:07</t>
+          <t>20:48</t>
         </is>
       </c>
       <c r="X8" s="215" t="n"/>
       <c r="Y8" s="3" t="n"/>
     </row>
     <row r="9" ht="17.1" customHeight="1">
       <c r="A9" s="182" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="B9" s="185" t="inlineStr">
         <is>
           <t>Щеглов Алексей</t>
         </is>
       </c>
       <c r="C9" s="210" t="n"/>
       <c r="D9" s="210" t="n"/>
       <c r="E9" s="210" t="n"/>
       <c r="F9" s="210" t="n"/>
       <c r="G9" s="211" t="n"/>
       <c r="H9" s="185" t="inlineStr"/>
       <c r="I9" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J9" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K9" s="187" t="n"/>
       <c r="L9" s="185" t="n"/>
       <c r="M9" s="211" t="n"/>
       <c r="N9" s="187" t="n"/>
       <c r="O9" s="190" t="n"/>
       <c r="P9" s="191" t="n"/>
       <c r="Q9" s="192" t="n"/>
       <c r="R9" s="193" t="inlineStr">
         <is>
-          <t>88</t>
+          <t>11</t>
         </is>
       </c>
       <c r="S9" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T9" s="185" t="inlineStr"/>
       <c r="U9" s="185" t="inlineStr">
         <is>
-          <t>43:11</t>
+          <t>29:07</t>
         </is>
       </c>
       <c r="V9" s="211" t="n"/>
       <c r="W9" s="186" t="inlineStr">
         <is>
-          <t>45:11</t>
+          <t>31:07</t>
         </is>
       </c>
       <c r="X9" s="215" t="n"/>
     </row>
     <row r="10" ht="17.1" customHeight="1">
       <c r="A10" s="182" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="B10" s="185" t="inlineStr">
         <is>
           <t>Денисов Дмитрий</t>
         </is>
       </c>
       <c r="C10" s="210" t="n"/>
       <c r="D10" s="210" t="n"/>
       <c r="E10" s="210" t="n"/>
       <c r="F10" s="210" t="n"/>
       <c r="G10" s="211" t="n"/>
       <c r="H10" s="185" t="inlineStr"/>
       <c r="I10" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
@@ -5199,68 +5199,68 @@
       </c>
       <c r="L36" s="185" t="inlineStr">
         <is>
           <t>11:09</t>
         </is>
       </c>
       <c r="M36" s="211" t="n"/>
       <c r="N36" s="187" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="O36" s="190" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
       <c r="P36" s="191" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="Q36" s="192" t="inlineStr"/>
       <c r="R36" s="193" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>10</t>
         </is>
       </c>
       <c r="S36" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T36" s="185" t="inlineStr"/>
       <c r="U36" s="185" t="inlineStr">
         <is>
-          <t>22:38</t>
+          <t>43:11</t>
         </is>
       </c>
       <c r="V36" s="211" t="n"/>
       <c r="W36" s="186" t="inlineStr">
         <is>
-          <t>24:38</t>
+          <t>45:11</t>
         </is>
       </c>
       <c r="X36" s="215" t="n"/>
     </row>
     <row r="37" ht="15.75" customHeight="1">
       <c r="A37" s="182" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="B37" s="185" t="inlineStr">
         <is>
           <t>Карчевский Марк</t>
         </is>
       </c>
       <c r="C37" s="210" t="n"/>
       <c r="D37" s="210" t="n"/>
       <c r="E37" s="210" t="n"/>
       <c r="F37" s="210" t="n"/>
       <c r="G37" s="211" t="n"/>
       <c r="H37" s="185" t="inlineStr"/>
       <c r="I37" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
@@ -5347,232 +5347,232 @@
         </is>
       </c>
       <c r="K38" s="187" t="n">
         <v>4</v>
       </c>
       <c r="L38" s="185" t="inlineStr">
         <is>
           <t>22:04</t>
         </is>
       </c>
       <c r="M38" s="211" t="n"/>
       <c r="N38" s="187" t="inlineStr">
         <is>
           <t>93</t>
         </is>
       </c>
       <c r="O38" s="190" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="P38" s="191" t="inlineStr"/>
       <c r="Q38" s="192" t="inlineStr"/>
       <c r="R38" s="193" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>33</t>
         </is>
       </c>
       <c r="S38" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T38" s="185" t="inlineStr"/>
       <c r="U38" s="185" t="inlineStr">
         <is>
-          <t>43:11</t>
+          <t>22:38</t>
         </is>
       </c>
       <c r="V38" s="211" t="n"/>
       <c r="W38" s="186" t="inlineStr">
         <is>
-          <t>45:11</t>
+          <t>24:38</t>
         </is>
       </c>
       <c r="X38" s="215" t="n"/>
     </row>
     <row r="39" ht="15.75" customHeight="1">
       <c r="A39" s="182" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="B39" s="185" t="inlineStr">
         <is>
           <t>Мартемьянов Марк</t>
         </is>
       </c>
       <c r="C39" s="210" t="n"/>
       <c r="D39" s="210" t="n"/>
       <c r="E39" s="210" t="n"/>
       <c r="F39" s="210" t="n"/>
       <c r="G39" s="211" t="n"/>
       <c r="H39" s="185" t="inlineStr"/>
       <c r="I39" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J39" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K39" s="187" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L39" s="185" t="inlineStr">
         <is>
-          <t>34:47</t>
+          <t>41:55</t>
         </is>
       </c>
       <c r="M39" s="211" t="n"/>
       <c r="N39" s="187" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>49</t>
         </is>
       </c>
       <c r="O39" s="190" t="inlineStr">
         <is>
-          <t>12</t>
-[...6 lines deleted...]
-      </c>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="P39" s="191" t="inlineStr"/>
       <c r="Q39" s="192" t="inlineStr"/>
       <c r="R39" s="193" t="n"/>
       <c r="S39" s="185" t="n"/>
       <c r="T39" s="185" t="n"/>
       <c r="U39" s="185" t="n"/>
       <c r="V39" s="211" t="n"/>
       <c r="W39" s="186" t="n"/>
       <c r="X39" s="215" t="n"/>
     </row>
     <row r="40" ht="15.75" customHeight="1">
       <c r="A40" s="182" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="B40" s="185" t="inlineStr">
         <is>
           <t>Грачёв Ратмир</t>
         </is>
       </c>
       <c r="C40" s="210" t="n"/>
       <c r="D40" s="210" t="n"/>
       <c r="E40" s="210" t="n"/>
       <c r="F40" s="210" t="n"/>
       <c r="G40" s="211" t="n"/>
       <c r="H40" s="185" t="inlineStr"/>
       <c r="I40" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J40" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K40" s="187" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="L40" s="185" t="inlineStr">
         <is>
-          <t>38:55</t>
+          <t>34:47</t>
         </is>
       </c>
       <c r="M40" s="211" t="n"/>
       <c r="N40" s="187" t="inlineStr">
         <is>
-          <t>95</t>
+          <t>27</t>
         </is>
       </c>
       <c r="O40" s="190" t="inlineStr">
         <is>
-          <t>27</t>
-[...2 lines deleted...]
-      <c r="P40" s="191" t="inlineStr"/>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="P40" s="191" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
       <c r="Q40" s="192" t="inlineStr"/>
       <c r="R40" s="193" t="n"/>
       <c r="S40" s="185" t="n"/>
       <c r="T40" s="185" t="n"/>
       <c r="U40" s="185" t="n"/>
       <c r="V40" s="211" t="n"/>
       <c r="W40" s="186" t="n"/>
       <c r="X40" s="215" t="n"/>
     </row>
     <row r="41" ht="15.75" customHeight="1">
       <c r="A41" s="182" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="B41" s="185" t="inlineStr">
         <is>
           <t>Кудряшов Денис</t>
         </is>
       </c>
       <c r="C41" s="210" t="n"/>
       <c r="D41" s="210" t="n"/>
       <c r="E41" s="210" t="n"/>
       <c r="F41" s="210" t="n"/>
       <c r="G41" s="211" t="n"/>
       <c r="H41" s="185" t="inlineStr"/>
       <c r="I41" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J41" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K41" s="187" t="n">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="L41" s="185" t="inlineStr">
         <is>
-          <t>41:55</t>
+          <t>38:55</t>
         </is>
       </c>
       <c r="M41" s="211" t="n"/>
       <c r="N41" s="187" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>95</t>
         </is>
       </c>
       <c r="O41" s="190" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>27</t>
         </is>
       </c>
       <c r="P41" s="191" t="inlineStr"/>
       <c r="Q41" s="192" t="inlineStr"/>
       <c r="R41" s="193" t="n"/>
       <c r="S41" s="185" t="n"/>
       <c r="T41" s="185" t="n"/>
       <c r="U41" s="185" t="n"/>
       <c r="V41" s="211" t="n"/>
       <c r="W41" s="186" t="n"/>
       <c r="X41" s="215" t="n"/>
     </row>
     <row r="42" ht="15.75" customHeight="1">
       <c r="A42" s="182" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="B42" s="185" t="inlineStr">
         <is>
           <t>Чудаков Максим</t>
         </is>
       </c>
       <c r="C42" s="210" t="n"/>
       <c r="D42" s="210" t="n"/>