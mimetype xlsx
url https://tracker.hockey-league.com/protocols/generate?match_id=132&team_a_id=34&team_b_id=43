--- v0 (2026-06-14)
+++ v1 (2026-08-12)
@@ -3889,62 +3889,62 @@
         <is>
           <t>Рукин Даниил</t>
         </is>
       </c>
       <c r="C6" s="210" t="n"/>
       <c r="D6" s="210" t="n"/>
       <c r="E6" s="210" t="n"/>
       <c r="F6" s="210" t="n"/>
       <c r="G6" s="211" t="n"/>
       <c r="H6" s="185" t="inlineStr"/>
       <c r="I6" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J6" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K6" s="187" t="n">
         <v>1</v>
       </c>
       <c r="L6" s="212" t="inlineStr">
         <is>
-          <t>03:01</t>
+          <t>44:05</t>
         </is>
       </c>
       <c r="M6" s="211" t="n"/>
       <c r="N6" s="187" t="inlineStr">
         <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="O6" s="190" t="inlineStr">
+        <is>
           <t>33</t>
-        </is>
-[...3 lines deleted...]
-          <t>9</t>
         </is>
       </c>
       <c r="P6" s="191" t="inlineStr"/>
       <c r="Q6" s="192" t="inlineStr"/>
       <c r="R6" s="193" t="n"/>
       <c r="S6" s="185" t="n"/>
       <c r="T6" s="185" t="n"/>
       <c r="U6" s="213" t="n"/>
       <c r="V6" s="211" t="n"/>
       <c r="W6" s="214" t="n"/>
       <c r="X6" s="215" t="n"/>
       <c r="Y6" s="3" t="n"/>
     </row>
     <row r="7" ht="17.1" customHeight="1">
       <c r="A7" s="182" t="inlineStr">
         <is>
           <t>83</t>
         </is>
       </c>
       <c r="B7" s="185" t="inlineStr">
         <is>
           <t>Коваль Герман</t>
         </is>
       </c>
       <c r="C7" s="210" t="n"/>
@@ -4348,120 +4348,120 @@
           <t>8</t>
         </is>
       </c>
       <c r="B14" s="185" t="inlineStr">
         <is>
           <t>Качевский Никита</t>
         </is>
       </c>
       <c r="C14" s="210" t="n"/>
       <c r="D14" s="210" t="n"/>
       <c r="E14" s="210" t="n"/>
       <c r="F14" s="210" t="n"/>
       <c r="G14" s="211" t="n"/>
       <c r="H14" s="185" t="inlineStr"/>
       <c r="I14" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J14" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K14" s="187" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="L14" s="185" t="inlineStr">
         <is>
-          <t>42:45</t>
+          <t>03:01</t>
         </is>
       </c>
       <c r="M14" s="211" t="n"/>
       <c r="N14" s="187" t="inlineStr">
         <is>
-          <t>28</t>
-[...2 lines deleted...]
-      <c r="O14" s="190" t="inlineStr"/>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="O14" s="190" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
       <c r="P14" s="191" t="inlineStr"/>
       <c r="Q14" s="192" t="inlineStr"/>
       <c r="R14" s="193" t="n"/>
       <c r="S14" s="185" t="n"/>
       <c r="T14" s="185" t="n"/>
       <c r="U14" s="185" t="n"/>
       <c r="V14" s="211" t="n"/>
       <c r="W14" s="186" t="n"/>
       <c r="X14" s="215" t="n"/>
     </row>
     <row r="15" ht="17.1" customHeight="1">
       <c r="A15" s="182" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="B15" s="185" t="inlineStr">
         <is>
           <t>Климачёв Демид</t>
         </is>
       </c>
       <c r="C15" s="210" t="n"/>
       <c r="D15" s="210" t="n"/>
       <c r="E15" s="210" t="n"/>
       <c r="F15" s="210" t="n"/>
       <c r="G15" s="211" t="n"/>
       <c r="H15" s="185" t="inlineStr"/>
       <c r="I15" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J15" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K15" s="187" t="n">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="L15" s="185" t="inlineStr">
         <is>
-          <t>44:05</t>
+          <t>42:45</t>
         </is>
       </c>
       <c r="M15" s="211" t="n"/>
       <c r="N15" s="187" t="inlineStr">
         <is>
-          <t>15</t>
-[...6 lines deleted...]
-      </c>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="O15" s="190" t="inlineStr"/>
       <c r="P15" s="191" t="inlineStr"/>
       <c r="Q15" s="192" t="inlineStr"/>
       <c r="R15" s="193" t="n"/>
       <c r="S15" s="185" t="n"/>
       <c r="T15" s="185" t="n"/>
       <c r="U15" s="185" t="n"/>
       <c r="V15" s="211" t="n"/>
       <c r="W15" s="186" t="n"/>
       <c r="X15" s="215" t="n"/>
     </row>
     <row r="16" ht="17.1" customHeight="1">
       <c r="A16" s="182" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="B16" s="185" t="inlineStr">
         <is>
           <t>Штондин Дмитрий</t>
         </is>
       </c>
       <c r="C16" s="210" t="n"/>
       <c r="D16" s="210" t="n"/>
       <c r="E16" s="210" t="n"/>
       <c r="F16" s="210" t="n"/>
@@ -5151,51 +5151,51 @@
           <t>28</t>
         </is>
       </c>
       <c r="B35" s="185" t="inlineStr">
         <is>
           <t>Заботин Даниил</t>
         </is>
       </c>
       <c r="C35" s="210" t="n"/>
       <c r="D35" s="210" t="n"/>
       <c r="E35" s="210" t="n"/>
       <c r="F35" s="210" t="n"/>
       <c r="G35" s="211" t="n"/>
       <c r="H35" s="185" t="inlineStr"/>
       <c r="I35" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J35" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K35" s="187" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="L35" s="212" t="inlineStr">
         <is>
           <t>41:30</t>
         </is>
       </c>
       <c r="M35" s="211" t="n"/>
       <c r="N35" s="187" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="O35" s="190" t="inlineStr"/>
       <c r="P35" s="191" t="inlineStr"/>
       <c r="Q35" s="192" t="inlineStr"/>
       <c r="R35" s="193" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
       <c r="S35" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>