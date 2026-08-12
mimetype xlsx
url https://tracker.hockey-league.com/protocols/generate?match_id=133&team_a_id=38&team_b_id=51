--- v0 (2026-06-14)
+++ v1 (2026-08-12)
@@ -3889,62 +3889,62 @@
         <is>
           <t>Шумилов Вадим</t>
         </is>
       </c>
       <c r="C6" s="210" t="n"/>
       <c r="D6" s="210" t="n"/>
       <c r="E6" s="210" t="n"/>
       <c r="F6" s="210" t="n"/>
       <c r="G6" s="211" t="n"/>
       <c r="H6" s="185" t="inlineStr"/>
       <c r="I6" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J6" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K6" s="187" t="n">
         <v>1</v>
       </c>
       <c r="L6" s="212" t="inlineStr">
         <is>
-          <t>16:32</t>
+          <t>44:38</t>
         </is>
       </c>
       <c r="M6" s="211" t="n"/>
       <c r="N6" s="187" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>91</t>
         </is>
       </c>
       <c r="O6" s="190" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>97</t>
         </is>
       </c>
       <c r="P6" s="191" t="inlineStr"/>
       <c r="Q6" s="192" t="inlineStr"/>
       <c r="R6" s="193" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="S6" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T6" s="185" t="inlineStr"/>
       <c r="U6" s="213" t="inlineStr">
         <is>
           <t>33:50</t>
         </is>
       </c>
       <c r="V6" s="211" t="n"/>
       <c r="W6" s="214" t="inlineStr">
         <is>
           <t>35:50</t>
         </is>
@@ -3962,60 +3962,64 @@
         <is>
           <t>Саттаров Матвей</t>
         </is>
       </c>
       <c r="C7" s="210" t="n"/>
       <c r="D7" s="210" t="n"/>
       <c r="E7" s="210" t="n"/>
       <c r="F7" s="210" t="n"/>
       <c r="G7" s="211" t="n"/>
       <c r="H7" s="185" t="inlineStr"/>
       <c r="I7" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J7" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K7" s="187" t="n">
         <v>2</v>
       </c>
       <c r="L7" s="185" t="inlineStr">
         <is>
-          <t>18:02</t>
+          <t>16:32</t>
         </is>
       </c>
       <c r="M7" s="211" t="n"/>
       <c r="N7" s="187" t="inlineStr">
         <is>
-          <t>29</t>
-[...2 lines deleted...]
-      <c r="O7" s="190" t="inlineStr"/>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="O7" s="190" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
       <c r="P7" s="191" t="inlineStr"/>
       <c r="Q7" s="192" t="inlineStr"/>
       <c r="R7" s="193" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="S7" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T7" s="185" t="inlineStr"/>
       <c r="U7" s="185" t="inlineStr">
         <is>
           <t>34:05</t>
         </is>
       </c>
       <c r="V7" s="211" t="n"/>
       <c r="W7" s="186" t="inlineStr">
         <is>
           <t>36:05</t>
         </is>
       </c>
       <c r="X7" s="215" t="n"/>
@@ -4452,64 +4456,60 @@
         <is>
           <t>Варакин  Данил</t>
         </is>
       </c>
       <c r="C15" s="210" t="n"/>
       <c r="D15" s="210" t="n"/>
       <c r="E15" s="210" t="n"/>
       <c r="F15" s="210" t="n"/>
       <c r="G15" s="211" t="n"/>
       <c r="H15" s="185" t="inlineStr"/>
       <c r="I15" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J15" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K15" s="187" t="n">
         <v>10</v>
       </c>
       <c r="L15" s="185" t="inlineStr">
         <is>
-          <t>44:38</t>
+          <t>18:02</t>
         </is>
       </c>
       <c r="M15" s="211" t="n"/>
       <c r="N15" s="187" t="inlineStr">
         <is>
-          <t>91</t>
-[...6 lines deleted...]
-      </c>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="O15" s="190" t="inlineStr"/>
       <c r="P15" s="191" t="inlineStr"/>
       <c r="Q15" s="192" t="inlineStr"/>
       <c r="R15" s="193" t="n"/>
       <c r="S15" s="185" t="n"/>
       <c r="T15" s="185" t="n"/>
       <c r="U15" s="185" t="n"/>
       <c r="V15" s="211" t="n"/>
       <c r="W15" s="186" t="n"/>
       <c r="X15" s="215" t="n"/>
     </row>
     <row r="16" ht="17.1" customHeight="1">
       <c r="A16" s="182" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="B16" s="185" t="inlineStr">
         <is>
           <t>Радион Давид</t>
         </is>
       </c>
       <c r="C16" s="210" t="n"/>
       <c r="D16" s="210" t="n"/>
       <c r="E16" s="210" t="n"/>
       <c r="F16" s="210" t="n"/>