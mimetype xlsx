--- v0 (2026-06-14)
+++ v1 (2026-08-12)
@@ -3889,78 +3889,86 @@
         <is>
           <t>Заломов Роман</t>
         </is>
       </c>
       <c r="C6" s="210" t="n"/>
       <c r="D6" s="210" t="n"/>
       <c r="E6" s="210" t="n"/>
       <c r="F6" s="210" t="n"/>
       <c r="G6" s="211" t="n"/>
       <c r="H6" s="185" t="inlineStr"/>
       <c r="I6" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J6" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K6" s="187" t="n">
         <v>1</v>
       </c>
       <c r="L6" s="212" t="inlineStr">
         <is>
-          <t>07:41</t>
+          <t>32:10</t>
         </is>
       </c>
       <c r="M6" s="211" t="n"/>
       <c r="N6" s="187" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
-      <c r="O6" s="190" t="inlineStr"/>
+      <c r="O6" s="190" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
       <c r="P6" s="191" t="inlineStr"/>
       <c r="Q6" s="192" t="inlineStr"/>
-      <c r="R6" s="193" t="inlineStr"/>
+      <c r="R6" s="193" t="inlineStr">
+        <is>
+          <t>67</t>
+        </is>
+      </c>
       <c r="S6" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T6" s="185" t="inlineStr"/>
       <c r="U6" s="213" t="inlineStr">
         <is>
-          <t>05:12</t>
+          <t>18:19</t>
         </is>
       </c>
       <c r="V6" s="211" t="n"/>
       <c r="W6" s="214" t="inlineStr">
         <is>
-          <t>07:12</t>
+          <t>20:19</t>
         </is>
       </c>
       <c r="X6" s="215" t="n"/>
       <c r="Y6" s="3" t="n"/>
     </row>
     <row r="7" ht="17.1" customHeight="1">
       <c r="A7" s="182" t="inlineStr">
         <is>
           <t>82</t>
         </is>
       </c>
       <c r="B7" s="185" t="inlineStr">
         <is>
           <t>Корнейчук  Карим</t>
         </is>
       </c>
       <c r="C7" s="210" t="n"/>
       <c r="D7" s="210" t="n"/>
       <c r="E7" s="210" t="n"/>
       <c r="F7" s="210" t="n"/>
       <c r="G7" s="211" t="n"/>
       <c r="H7" s="185" t="inlineStr"/>
       <c r="I7" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
@@ -4100,82 +4108,86 @@
         <is>
           <t>Луцив Артем</t>
         </is>
       </c>
       <c r="C9" s="210" t="n"/>
       <c r="D9" s="210" t="n"/>
       <c r="E9" s="210" t="n"/>
       <c r="F9" s="210" t="n"/>
       <c r="G9" s="211" t="n"/>
       <c r="H9" s="185" t="inlineStr"/>
       <c r="I9" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J9" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K9" s="187" t="n">
         <v>4</v>
       </c>
       <c r="L9" s="185" t="inlineStr">
         <is>
-          <t>32:10</t>
+          <t>44:30</t>
         </is>
       </c>
       <c r="M9" s="211" t="n"/>
       <c r="N9" s="187" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="O9" s="190" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>89</t>
         </is>
       </c>
       <c r="P9" s="191" t="inlineStr"/>
       <c r="Q9" s="192" t="inlineStr"/>
-      <c r="R9" s="193" t="inlineStr"/>
+      <c r="R9" s="193" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
       <c r="S9" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T9" s="185" t="inlineStr"/>
       <c r="U9" s="185" t="inlineStr">
         <is>
-          <t>12:56</t>
+          <t>37:25</t>
         </is>
       </c>
       <c r="V9" s="211" t="n"/>
       <c r="W9" s="186" t="inlineStr">
         <is>
-          <t>14:56</t>
+          <t>39:25</t>
         </is>
       </c>
       <c r="X9" s="215" t="n"/>
     </row>
     <row r="10" ht="17.1" customHeight="1">
       <c r="A10" s="182" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="B10" s="185" t="inlineStr">
         <is>
           <t>Виноградов Максим</t>
         </is>
       </c>
       <c r="C10" s="210" t="n"/>
       <c r="D10" s="210" t="n"/>
       <c r="E10" s="210" t="n"/>
       <c r="F10" s="210" t="n"/>
       <c r="G10" s="211" t="n"/>
       <c r="H10" s="185" t="inlineStr"/>
       <c r="I10" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
@@ -4184,70 +4196,66 @@
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K10" s="187" t="n">
         <v>5</v>
       </c>
       <c r="L10" s="185" t="inlineStr">
         <is>
           <t>33:17</t>
         </is>
       </c>
       <c r="M10" s="211" t="n"/>
       <c r="N10" s="187" t="inlineStr">
         <is>
           <t>47</t>
         </is>
       </c>
       <c r="O10" s="190" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="P10" s="191" t="inlineStr"/>
       <c r="Q10" s="192" t="inlineStr"/>
-      <c r="R10" s="193" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R10" s="193" t="inlineStr"/>
       <c r="S10" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T10" s="185" t="inlineStr"/>
       <c r="U10" s="185" t="inlineStr">
         <is>
-          <t>18:19</t>
+          <t>12:56</t>
         </is>
       </c>
       <c r="V10" s="211" t="n"/>
       <c r="W10" s="186" t="inlineStr">
         <is>
-          <t>20:19</t>
+          <t>14:56</t>
         </is>
       </c>
       <c r="X10" s="215" t="n"/>
     </row>
     <row r="11" ht="17.1" customHeight="1">
       <c r="A11" s="182" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
       <c r="B11" s="185" t="inlineStr">
         <is>
           <t>Нагибин Михаил</t>
         </is>
       </c>
       <c r="C11" s="210" t="n"/>
       <c r="D11" s="210" t="n"/>
       <c r="E11" s="210" t="n"/>
       <c r="F11" s="210" t="n"/>
       <c r="G11" s="211" t="n"/>
       <c r="H11" s="185" t="inlineStr"/>
       <c r="I11" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
@@ -4260,120 +4268,112 @@
       <c r="K11" s="187" t="n">
         <v>6</v>
       </c>
       <c r="L11" s="185" t="inlineStr">
         <is>
           <t>34:11</t>
         </is>
       </c>
       <c r="M11" s="211" t="n"/>
       <c r="N11" s="187" t="inlineStr">
         <is>
           <t>89</t>
         </is>
       </c>
       <c r="O11" s="190" t="inlineStr">
         <is>
           <t>62</t>
         </is>
       </c>
       <c r="P11" s="191" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="Q11" s="192" t="inlineStr"/>
-      <c r="R11" s="193" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R11" s="193" t="inlineStr"/>
       <c r="S11" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T11" s="185" t="inlineStr"/>
       <c r="U11" s="185" t="inlineStr">
         <is>
-          <t>37:25</t>
+          <t>05:12</t>
         </is>
       </c>
       <c r="V11" s="211" t="n"/>
       <c r="W11" s="186" t="inlineStr">
         <is>
-          <t>39:25</t>
+          <t>07:12</t>
         </is>
       </c>
       <c r="X11" s="215" t="n"/>
     </row>
     <row r="12" ht="17.1" customHeight="1">
       <c r="A12" s="182" t="inlineStr">
         <is>
           <t>62</t>
         </is>
       </c>
       <c r="B12" s="185" t="inlineStr">
         <is>
           <t>Жуковский Данил</t>
         </is>
       </c>
       <c r="C12" s="210" t="n"/>
       <c r="D12" s="210" t="n"/>
       <c r="E12" s="210" t="n"/>
       <c r="F12" s="210" t="n"/>
       <c r="G12" s="211" t="n"/>
       <c r="H12" s="185" t="inlineStr"/>
       <c r="I12" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J12" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K12" s="187" t="n">
         <v>7</v>
       </c>
       <c r="L12" s="185" t="inlineStr">
         <is>
-          <t>44:30</t>
+          <t>07:41</t>
         </is>
       </c>
       <c r="M12" s="211" t="n"/>
       <c r="N12" s="187" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
-      <c r="O12" s="190" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="O12" s="190" t="inlineStr"/>
       <c r="P12" s="191" t="inlineStr"/>
       <c r="Q12" s="192" t="inlineStr"/>
       <c r="R12" s="193" t="n"/>
       <c r="S12" s="185" t="n"/>
       <c r="T12" s="185" t="n"/>
       <c r="U12" s="185" t="n"/>
       <c r="V12" s="211" t="n"/>
       <c r="W12" s="186" t="n"/>
       <c r="X12" s="215" t="n"/>
     </row>
     <row r="13" ht="17.1" customHeight="1">
       <c r="A13" s="182" t="inlineStr">
         <is>
           <t>67</t>
         </is>
       </c>
       <c r="B13" s="185" t="inlineStr">
         <is>
           <t>Казенных Виктор</t>
         </is>
       </c>
       <c r="C13" s="210" t="n"/>
       <c r="D13" s="210" t="n"/>
       <c r="E13" s="210" t="n"/>
       <c r="F13" s="210" t="n"/>
@@ -5181,126 +5181,126 @@
       <c r="C35" s="210" t="n"/>
       <c r="D35" s="210" t="n"/>
       <c r="E35" s="210" t="n"/>
       <c r="F35" s="210" t="n"/>
       <c r="G35" s="211" t="n"/>
       <c r="H35" s="185" t="inlineStr"/>
       <c r="I35" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J35" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K35" s="187" t="n"/>
       <c r="L35" s="212" t="n"/>
       <c r="M35" s="211" t="n"/>
       <c r="N35" s="187" t="n"/>
       <c r="O35" s="190" t="n"/>
       <c r="P35" s="191" t="n"/>
       <c r="Q35" s="192" t="n"/>
       <c r="R35" s="193" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>17</t>
         </is>
       </c>
       <c r="S35" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T35" s="185" t="inlineStr"/>
       <c r="U35" s="213" t="inlineStr">
         <is>
-          <t>11:36</t>
+          <t>27:59</t>
         </is>
       </c>
       <c r="V35" s="211" t="n"/>
       <c r="W35" s="214" t="inlineStr">
         <is>
-          <t>13:36</t>
+          <t>29:59</t>
         </is>
       </c>
       <c r="X35" s="215" t="n"/>
     </row>
     <row r="36" ht="15.75" customHeight="1">
       <c r="A36" s="182" t="inlineStr">
         <is>
           <t>69</t>
         </is>
       </c>
       <c r="B36" s="185" t="inlineStr">
         <is>
           <t>Турчёнков Вадим</t>
         </is>
       </c>
       <c r="C36" s="210" t="n"/>
       <c r="D36" s="210" t="n"/>
       <c r="E36" s="210" t="n"/>
       <c r="F36" s="210" t="n"/>
       <c r="G36" s="211" t="n"/>
       <c r="H36" s="185" t="inlineStr"/>
       <c r="I36" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J36" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K36" s="187" t="n"/>
       <c r="L36" s="185" t="n"/>
       <c r="M36" s="211" t="n"/>
       <c r="N36" s="187" t="n"/>
       <c r="O36" s="190" t="n"/>
       <c r="P36" s="191" t="n"/>
       <c r="Q36" s="192" t="n"/>
       <c r="R36" s="193" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>10</t>
         </is>
       </c>
       <c r="S36" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T36" s="185" t="inlineStr"/>
       <c r="U36" s="185" t="inlineStr">
         <is>
-          <t>27:59</t>
+          <t>11:36</t>
         </is>
       </c>
       <c r="V36" s="211" t="n"/>
       <c r="W36" s="186" t="inlineStr">
         <is>
-          <t>29:59</t>
+          <t>13:36</t>
         </is>
       </c>
       <c r="X36" s="215" t="n"/>
     </row>
     <row r="37" ht="15.75" customHeight="1">
       <c r="A37" s="182" t="inlineStr">
         <is>
           <t>77</t>
         </is>
       </c>
       <c r="B37" s="185" t="inlineStr">
         <is>
           <t>Седымов Михаил</t>
         </is>
       </c>
       <c r="C37" s="210" t="n"/>
       <c r="D37" s="210" t="n"/>
       <c r="E37" s="210" t="n"/>
       <c r="F37" s="210" t="n"/>
       <c r="G37" s="211" t="n"/>
       <c r="H37" s="185" t="inlineStr"/>
       <c r="I37" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>