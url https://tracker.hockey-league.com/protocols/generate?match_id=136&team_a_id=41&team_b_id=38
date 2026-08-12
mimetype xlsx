--- v0 (2026-06-14)
+++ v1 (2026-08-12)
@@ -3885,51 +3885,51 @@
           <t>20</t>
         </is>
       </c>
       <c r="B6" s="185" t="inlineStr">
         <is>
           <t>Шульга Мирон</t>
         </is>
       </c>
       <c r="C6" s="210" t="n"/>
       <c r="D6" s="210" t="n"/>
       <c r="E6" s="210" t="n"/>
       <c r="F6" s="210" t="n"/>
       <c r="G6" s="211" t="n"/>
       <c r="H6" s="185" t="inlineStr"/>
       <c r="I6" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J6" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K6" s="187" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="L6" s="212" t="inlineStr">
         <is>
           <t>02:25</t>
         </is>
       </c>
       <c r="M6" s="211" t="n"/>
       <c r="N6" s="187" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="O6" s="190" t="inlineStr">
         <is>
           <t>79</t>
         </is>
       </c>
       <c r="P6" s="191" t="inlineStr"/>
       <c r="Q6" s="192" t="inlineStr"/>
       <c r="R6" s="193" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="S6" s="185" t="inlineStr">
@@ -5065,255 +5065,259 @@
           <t>30</t>
         </is>
       </c>
       <c r="B35" s="185" t="inlineStr">
         <is>
           <t>Шумилов Вадим</t>
         </is>
       </c>
       <c r="C35" s="210" t="n"/>
       <c r="D35" s="210" t="n"/>
       <c r="E35" s="210" t="n"/>
       <c r="F35" s="210" t="n"/>
       <c r="G35" s="211" t="n"/>
       <c r="H35" s="185" t="inlineStr"/>
       <c r="I35" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J35" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K35" s="187" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L35" s="212" t="inlineStr">
         <is>
-          <t>05:29</t>
+          <t>31:03</t>
         </is>
       </c>
       <c r="M35" s="211" t="n"/>
       <c r="N35" s="187" t="inlineStr">
         <is>
           <t>34</t>
         </is>
       </c>
       <c r="O35" s="190" t="inlineStr">
         <is>
-          <t>71</t>
-[...6 lines deleted...]
-      </c>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="P35" s="191" t="inlineStr"/>
       <c r="Q35" s="192" t="inlineStr"/>
       <c r="R35" s="193" t="inlineStr"/>
       <c r="S35" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T35" s="185" t="inlineStr"/>
       <c r="U35" s="213" t="inlineStr">
         <is>
           <t>13:31</t>
         </is>
       </c>
       <c r="V35" s="211" t="n"/>
       <c r="W35" s="214" t="inlineStr">
         <is>
           <t>15:31</t>
         </is>
       </c>
       <c r="X35" s="215" t="n"/>
     </row>
     <row r="36" ht="15.75" customHeight="1">
       <c r="A36" s="182" t="inlineStr">
         <is>
           <t>87</t>
         </is>
       </c>
       <c r="B36" s="185" t="inlineStr">
         <is>
           <t>Саттаров Матвей</t>
         </is>
       </c>
       <c r="C36" s="210" t="n"/>
       <c r="D36" s="210" t="n"/>
       <c r="E36" s="210" t="n"/>
       <c r="F36" s="210" t="n"/>
       <c r="G36" s="211" t="n"/>
       <c r="H36" s="185" t="inlineStr"/>
       <c r="I36" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J36" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K36" s="187" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L36" s="185" t="inlineStr">
         <is>
-          <t>06:07</t>
+          <t>05:29</t>
         </is>
       </c>
       <c r="M36" s="211" t="n"/>
       <c r="N36" s="187" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>34</t>
         </is>
       </c>
       <c r="O36" s="190" t="inlineStr">
         <is>
-          <t>91</t>
-[...2 lines deleted...]
-      <c r="P36" s="191" t="inlineStr"/>
+          <t>71</t>
+        </is>
+      </c>
+      <c r="P36" s="191" t="inlineStr">
+        <is>
+          <t>35</t>
+        </is>
+      </c>
       <c r="Q36" s="192" t="inlineStr"/>
       <c r="R36" s="193" t="inlineStr"/>
       <c r="S36" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T36" s="185" t="inlineStr"/>
       <c r="U36" s="185" t="inlineStr">
         <is>
           <t>26:27</t>
         </is>
       </c>
       <c r="V36" s="211" t="n"/>
       <c r="W36" s="186" t="inlineStr">
         <is>
           <t>28:27</t>
         </is>
       </c>
       <c r="X36" s="215" t="n"/>
     </row>
     <row r="37" ht="15.75" customHeight="1">
       <c r="A37" s="182" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
       <c r="B37" s="185" t="inlineStr">
         <is>
           <t>Волков  Арсений</t>
         </is>
       </c>
       <c r="C37" s="210" t="n"/>
       <c r="D37" s="210" t="n"/>
       <c r="E37" s="210" t="n"/>
       <c r="F37" s="210" t="n"/>
       <c r="G37" s="211" t="n"/>
       <c r="H37" s="185" t="inlineStr"/>
       <c r="I37" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J37" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K37" s="187" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="L37" s="185" t="inlineStr">
         <is>
-          <t>10:31</t>
+          <t>06:07</t>
         </is>
       </c>
       <c r="M37" s="211" t="n"/>
       <c r="N37" s="187" t="inlineStr">
         <is>
-          <t>31</t>
-[...2 lines deleted...]
-      <c r="O37" s="190" t="inlineStr"/>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="O37" s="190" t="inlineStr">
+        <is>
+          <t>91</t>
+        </is>
+      </c>
       <c r="P37" s="191" t="inlineStr"/>
       <c r="Q37" s="192" t="inlineStr"/>
       <c r="R37" s="193" t="inlineStr"/>
       <c r="S37" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T37" s="185" t="inlineStr"/>
       <c r="U37" s="185" t="inlineStr">
         <is>
           <t>30:30</t>
         </is>
       </c>
       <c r="V37" s="211" t="n"/>
       <c r="W37" s="186" t="inlineStr">
         <is>
           <t>32:30</t>
         </is>
       </c>
       <c r="X37" s="215" t="n"/>
     </row>
     <row r="38" ht="15.75" customHeight="1">
       <c r="A38" s="182" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
       <c r="B38" s="185" t="inlineStr">
         <is>
           <t>Родионов  Иван</t>
         </is>
       </c>
       <c r="C38" s="210" t="n"/>
       <c r="D38" s="210" t="n"/>
       <c r="E38" s="210" t="n"/>
       <c r="F38" s="210" t="n"/>
       <c r="G38" s="211" t="n"/>
       <c r="H38" s="185" t="inlineStr"/>
       <c r="I38" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J38" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K38" s="187" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="L38" s="185" t="inlineStr">
         <is>
           <t>27:33</t>
         </is>
       </c>
       <c r="M38" s="211" t="n"/>
       <c r="N38" s="187" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="O38" s="190" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="P38" s="191" t="inlineStr"/>
       <c r="Q38" s="192" t="inlineStr"/>
       <c r="R38" s="193" t="inlineStr"/>
       <c r="S38" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
@@ -5337,51 +5341,51 @@
           <t>71</t>
         </is>
       </c>
       <c r="B39" s="185" t="inlineStr">
         <is>
           <t>Спирин  Кирилл</t>
         </is>
       </c>
       <c r="C39" s="210" t="n"/>
       <c r="D39" s="210" t="n"/>
       <c r="E39" s="210" t="n"/>
       <c r="F39" s="210" t="n"/>
       <c r="G39" s="211" t="n"/>
       <c r="H39" s="185" t="inlineStr"/>
       <c r="I39" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J39" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K39" s="187" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L39" s="185" t="inlineStr">
         <is>
           <t>29:43</t>
         </is>
       </c>
       <c r="M39" s="211" t="n"/>
       <c r="N39" s="187" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="O39" s="190" t="inlineStr">
         <is>
           <t>91</t>
         </is>
       </c>
       <c r="P39" s="191" t="inlineStr"/>
       <c r="Q39" s="192" t="inlineStr"/>
       <c r="R39" s="193" t="inlineStr"/>
       <c r="S39" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
@@ -5409,64 +5413,60 @@
         <is>
           <t xml:space="preserve">Баранов  Матвей </t>
         </is>
       </c>
       <c r="C40" s="210" t="n"/>
       <c r="D40" s="210" t="n"/>
       <c r="E40" s="210" t="n"/>
       <c r="F40" s="210" t="n"/>
       <c r="G40" s="211" t="n"/>
       <c r="H40" s="185" t="inlineStr"/>
       <c r="I40" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J40" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K40" s="187" t="n">
         <v>7</v>
       </c>
       <c r="L40" s="185" t="inlineStr">
         <is>
-          <t>31:03</t>
+          <t>10:31</t>
         </is>
       </c>
       <c r="M40" s="211" t="n"/>
       <c r="N40" s="187" t="inlineStr">
         <is>
-          <t>34</t>
-[...6 lines deleted...]
-      </c>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="O40" s="190" t="inlineStr"/>
       <c r="P40" s="191" t="inlineStr"/>
       <c r="Q40" s="192" t="inlineStr"/>
       <c r="R40" s="193" t="n"/>
       <c r="S40" s="185" t="n"/>
       <c r="T40" s="185" t="n"/>
       <c r="U40" s="185" t="n"/>
       <c r="V40" s="211" t="n"/>
       <c r="W40" s="186" t="n"/>
       <c r="X40" s="215" t="n"/>
     </row>
     <row r="41" ht="15.75" customHeight="1">
       <c r="A41" s="182" t="inlineStr">
         <is>
           <t>91</t>
         </is>
       </c>
       <c r="B41" s="185" t="inlineStr">
         <is>
           <t>Клюковский  Михаил</t>
         </is>
       </c>
       <c r="C41" s="210" t="n"/>
       <c r="D41" s="210" t="n"/>
       <c r="E41" s="210" t="n"/>
       <c r="F41" s="210" t="n"/>