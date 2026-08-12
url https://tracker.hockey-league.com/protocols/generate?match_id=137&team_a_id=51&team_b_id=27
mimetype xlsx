--- v0 (2026-06-14)
+++ v1 (2026-08-12)
@@ -3962,127 +3962,127 @@
       <c r="C7" s="210" t="n"/>
       <c r="D7" s="210" t="n"/>
       <c r="E7" s="210" t="n"/>
       <c r="F7" s="210" t="n"/>
       <c r="G7" s="211" t="n"/>
       <c r="H7" s="185" t="inlineStr"/>
       <c r="I7" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J7" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K7" s="187" t="n"/>
       <c r="L7" s="185" t="n"/>
       <c r="M7" s="211" t="n"/>
       <c r="N7" s="187" t="n"/>
       <c r="O7" s="190" t="n"/>
       <c r="P7" s="191" t="n"/>
       <c r="Q7" s="192" t="n"/>
       <c r="R7" s="193" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>92</t>
         </is>
       </c>
       <c r="S7" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T7" s="185" t="inlineStr"/>
       <c r="U7" s="185" t="inlineStr">
         <is>
-          <t>15:32</t>
+          <t>27:42</t>
         </is>
       </c>
       <c r="V7" s="211" t="n"/>
       <c r="W7" s="186" t="inlineStr">
         <is>
-          <t>17:32</t>
+          <t>29:42</t>
         </is>
       </c>
       <c r="X7" s="215" t="n"/>
       <c r="Y7" s="3" t="n"/>
     </row>
     <row r="8" ht="17.1" customHeight="1">
       <c r="A8" s="182" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="B8" s="185" t="inlineStr">
         <is>
           <t>Леонов Алексей</t>
         </is>
       </c>
       <c r="C8" s="210" t="n"/>
       <c r="D8" s="210" t="n"/>
       <c r="E8" s="210" t="n"/>
       <c r="F8" s="210" t="n"/>
       <c r="G8" s="211" t="n"/>
       <c r="H8" s="185" t="inlineStr"/>
       <c r="I8" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J8" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K8" s="187" t="n"/>
       <c r="L8" s="185" t="n"/>
       <c r="M8" s="211" t="n"/>
       <c r="N8" s="187" t="n"/>
       <c r="O8" s="190" t="n"/>
       <c r="P8" s="191" t="n"/>
       <c r="Q8" s="192" t="n"/>
       <c r="R8" s="193" t="inlineStr">
         <is>
-          <t>92</t>
+          <t>17</t>
         </is>
       </c>
       <c r="S8" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T8" s="185" t="inlineStr"/>
       <c r="U8" s="185" t="inlineStr">
         <is>
-          <t>27:42</t>
+          <t>15:32</t>
         </is>
       </c>
       <c r="V8" s="211" t="n"/>
       <c r="W8" s="186" t="inlineStr">
         <is>
-          <t>29:42</t>
+          <t>17:32</t>
         </is>
       </c>
       <c r="X8" s="215" t="n"/>
       <c r="Y8" s="3" t="n"/>
     </row>
     <row r="9" ht="17.1" customHeight="1">
       <c r="A9" s="182" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="B9" s="185" t="inlineStr">
         <is>
           <t>Сорокин Егор</t>
         </is>
       </c>
       <c r="C9" s="210" t="n"/>
       <c r="D9" s="210" t="n"/>
       <c r="E9" s="210" t="n"/>
       <c r="F9" s="210" t="n"/>
       <c r="G9" s="211" t="n"/>
       <c r="H9" s="185" t="inlineStr"/>
       <c r="I9" s="185" t="inlineStr">
         <is>
           <t>З</t>
@@ -5097,130 +5097,134 @@
         <is>
           <t>Зародов  Ярослав</t>
         </is>
       </c>
       <c r="C35" s="210" t="n"/>
       <c r="D35" s="210" t="n"/>
       <c r="E35" s="210" t="n"/>
       <c r="F35" s="210" t="n"/>
       <c r="G35" s="211" t="n"/>
       <c r="H35" s="185" t="inlineStr"/>
       <c r="I35" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J35" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K35" s="187" t="n">
         <v>1</v>
       </c>
       <c r="L35" s="212" t="inlineStr">
         <is>
-          <t>06:46</t>
+          <t>28:33</t>
         </is>
       </c>
       <c r="M35" s="211" t="n"/>
       <c r="N35" s="187" t="inlineStr">
         <is>
-          <t>21</t>
-[...2 lines deleted...]
-      <c r="O35" s="190" t="inlineStr"/>
+          <t>35</t>
+        </is>
+      </c>
+      <c r="O35" s="190" t="inlineStr">
+        <is>
+          <t>32</t>
+        </is>
+      </c>
       <c r="P35" s="191" t="inlineStr"/>
       <c r="Q35" s="192" t="inlineStr"/>
       <c r="R35" s="193" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="S35" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T35" s="185" t="inlineStr"/>
       <c r="U35" s="213" t="inlineStr">
         <is>
-          <t>03:14</t>
+          <t>40:32</t>
         </is>
       </c>
       <c r="V35" s="211" t="n"/>
       <c r="W35" s="214" t="inlineStr">
         <is>
-          <t>05:14</t>
+          <t>42:32</t>
         </is>
       </c>
       <c r="X35" s="215" t="n"/>
     </row>
     <row r="36" ht="15.75" customHeight="1">
       <c r="A36" s="182" t="inlineStr">
         <is>
           <t>69</t>
         </is>
       </c>
       <c r="B36" s="185" t="inlineStr">
         <is>
           <t>Турчёнков Вадим</t>
         </is>
       </c>
       <c r="C36" s="210" t="n"/>
       <c r="D36" s="210" t="n"/>
       <c r="E36" s="210" t="n"/>
       <c r="F36" s="210" t="n"/>
       <c r="G36" s="211" t="n"/>
       <c r="H36" s="185" t="inlineStr"/>
       <c r="I36" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J36" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K36" s="187" t="n">
         <v>2</v>
       </c>
       <c r="L36" s="185" t="inlineStr">
         <is>
-          <t>28:33</t>
+          <t>39:19</t>
         </is>
       </c>
       <c r="M36" s="211" t="n"/>
       <c r="N36" s="187" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>21</t>
         </is>
       </c>
       <c r="O36" s="190" t="inlineStr">
         <is>
-          <t>32</t>
+          <t>23</t>
         </is>
       </c>
       <c r="P36" s="191" t="inlineStr"/>
       <c r="Q36" s="192" t="inlineStr"/>
       <c r="R36" s="193" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="S36" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T36" s="185" t="inlineStr"/>
       <c r="U36" s="185" t="inlineStr">
         <is>
           <t>03:45</t>
         </is>
       </c>
       <c r="V36" s="211" t="n"/>
       <c r="W36" s="186" t="inlineStr">
         <is>
           <t>05:45</t>
         </is>
@@ -5237,64 +5241,60 @@
         <is>
           <t>Седымов Михаил</t>
         </is>
       </c>
       <c r="C37" s="210" t="n"/>
       <c r="D37" s="210" t="n"/>
       <c r="E37" s="210" t="n"/>
       <c r="F37" s="210" t="n"/>
       <c r="G37" s="211" t="n"/>
       <c r="H37" s="185" t="inlineStr"/>
       <c r="I37" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J37" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K37" s="187" t="n">
         <v>3</v>
       </c>
       <c r="L37" s="185" t="inlineStr">
         <is>
-          <t>39:19</t>
+          <t>06:46</t>
         </is>
       </c>
       <c r="M37" s="211" t="n"/>
       <c r="N37" s="187" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
-      <c r="O37" s="190" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="O37" s="190" t="inlineStr"/>
       <c r="P37" s="191" t="inlineStr"/>
       <c r="Q37" s="192" t="inlineStr"/>
       <c r="R37" s="193" t="inlineStr">
         <is>
           <t>63</t>
         </is>
       </c>
       <c r="S37" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T37" s="185" t="inlineStr"/>
       <c r="U37" s="185" t="inlineStr">
         <is>
           <t>14:30</t>
         </is>
       </c>
       <c r="V37" s="211" t="n"/>
       <c r="W37" s="186" t="inlineStr">
         <is>
           <t>16:30</t>
         </is>
       </c>
       <c r="X37" s="215" t="n"/>
@@ -5450,57 +5450,57 @@
       <c r="J40" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K40" s="187" t="n"/>
       <c r="L40" s="185" t="n"/>
       <c r="M40" s="211" t="n"/>
       <c r="N40" s="187" t="n"/>
       <c r="O40" s="190" t="n"/>
       <c r="P40" s="191" t="n"/>
       <c r="Q40" s="192" t="n"/>
       <c r="R40" s="193" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="S40" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T40" s="185" t="inlineStr"/>
       <c r="U40" s="185" t="inlineStr">
         <is>
-          <t>40:32</t>
+          <t>03:14</t>
         </is>
       </c>
       <c r="V40" s="211" t="n"/>
       <c r="W40" s="186" t="inlineStr">
         <is>
-          <t>42:32</t>
+          <t>05:14</t>
         </is>
       </c>
       <c r="X40" s="215" t="n"/>
     </row>
     <row r="41" ht="15.75" customHeight="1">
       <c r="A41" s="182" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="B41" s="185" t="inlineStr">
         <is>
           <t>Гейн Дмитрий</t>
         </is>
       </c>
       <c r="C41" s="210" t="n"/>
       <c r="D41" s="210" t="n"/>
       <c r="E41" s="210" t="n"/>
       <c r="F41" s="210" t="n"/>
       <c r="G41" s="211" t="n"/>
       <c r="H41" s="185" t="inlineStr"/>
       <c r="I41" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>