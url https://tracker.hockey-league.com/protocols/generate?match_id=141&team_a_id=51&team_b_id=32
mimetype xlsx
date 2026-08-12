--- v0 (2026-06-14)
+++ v1 (2026-08-12)
@@ -3938,114 +3938,114 @@
           <t>14</t>
         </is>
       </c>
       <c r="B7" s="185" t="inlineStr">
         <is>
           <t>Александрова Марья</t>
         </is>
       </c>
       <c r="C7" s="210" t="n"/>
       <c r="D7" s="210" t="n"/>
       <c r="E7" s="210" t="n"/>
       <c r="F7" s="210" t="n"/>
       <c r="G7" s="211" t="n"/>
       <c r="H7" s="185" t="inlineStr"/>
       <c r="I7" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J7" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K7" s="187" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L7" s="185" t="inlineStr">
         <is>
-          <t>38:41</t>
+          <t>44:26</t>
         </is>
       </c>
       <c r="M7" s="211" t="n"/>
       <c r="N7" s="187" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>99</t>
         </is>
       </c>
       <c r="O7" s="190" t="inlineStr"/>
       <c r="P7" s="191" t="inlineStr"/>
       <c r="Q7" s="192" t="inlineStr"/>
       <c r="R7" s="193" t="n"/>
       <c r="S7" s="185" t="n"/>
       <c r="T7" s="185" t="n"/>
       <c r="U7" s="185" t="n"/>
       <c r="V7" s="211" t="n"/>
       <c r="W7" s="186" t="n"/>
       <c r="X7" s="215" t="n"/>
       <c r="Y7" s="3" t="n"/>
     </row>
     <row r="8" ht="17.1" customHeight="1">
       <c r="A8" s="182" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="B8" s="185" t="inlineStr">
         <is>
           <t>Леонов Алексей</t>
         </is>
       </c>
       <c r="C8" s="210" t="n"/>
       <c r="D8" s="210" t="n"/>
       <c r="E8" s="210" t="n"/>
       <c r="F8" s="210" t="n"/>
       <c r="G8" s="211" t="n"/>
       <c r="H8" s="185" t="inlineStr"/>
       <c r="I8" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J8" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K8" s="187" t="n">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="L8" s="185" t="inlineStr">
         <is>
-          <t>44:26</t>
+          <t>38:41</t>
         </is>
       </c>
       <c r="M8" s="211" t="n"/>
       <c r="N8" s="187" t="inlineStr">
         <is>
-          <t>99</t>
+          <t>17</t>
         </is>
       </c>
       <c r="O8" s="190" t="inlineStr"/>
       <c r="P8" s="191" t="inlineStr"/>
       <c r="Q8" s="192" t="inlineStr"/>
       <c r="R8" s="193" t="n"/>
       <c r="S8" s="185" t="n"/>
       <c r="T8" s="185" t="n"/>
       <c r="U8" s="185" t="n"/>
       <c r="V8" s="211" t="n"/>
       <c r="W8" s="186" t="n"/>
       <c r="X8" s="215" t="n"/>
       <c r="Y8" s="3" t="n"/>
     </row>
     <row r="9" ht="17.1" customHeight="1">
       <c r="A9" s="182" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="B9" s="185" t="inlineStr">
         <is>
           <t>Сорокин Егор</t>
         </is>
       </c>
@@ -5125,61 +5125,69 @@
         <is>
           <t>Руденко Марк</t>
         </is>
       </c>
       <c r="C36" s="210" t="n"/>
       <c r="D36" s="210" t="n"/>
       <c r="E36" s="210" t="n"/>
       <c r="F36" s="210" t="n"/>
       <c r="G36" s="211" t="n"/>
       <c r="H36" s="185" t="inlineStr"/>
       <c r="I36" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J36" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K36" s="187" t="n">
         <v>2</v>
       </c>
       <c r="L36" s="185" t="inlineStr">
         <is>
-          <t>09:10</t>
+          <t>34:56</t>
         </is>
       </c>
       <c r="M36" s="211" t="n"/>
       <c r="N36" s="187" t="inlineStr">
         <is>
-          <t>76</t>
-[...3 lines deleted...]
-      <c r="P36" s="191" t="inlineStr"/>
+          <t>96</t>
+        </is>
+      </c>
+      <c r="O36" s="190" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="P36" s="191" t="inlineStr">
+        <is>
+          <t>26</t>
+        </is>
+      </c>
       <c r="Q36" s="192" t="inlineStr"/>
       <c r="R36" s="193" t="inlineStr"/>
       <c r="S36" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T36" s="185" t="inlineStr"/>
       <c r="U36" s="185" t="inlineStr">
         <is>
           <t>32:23</t>
         </is>
       </c>
       <c r="V36" s="211" t="n"/>
       <c r="W36" s="186" t="inlineStr">
         <is>
           <t>34:23</t>
         </is>
       </c>
       <c r="X36" s="215" t="n"/>
     </row>
     <row r="37" ht="15.75" customHeight="1">
       <c r="A37" s="182" t="inlineStr">
         <is>
           <t>22</t>
@@ -5189,181 +5197,173 @@
         <is>
           <t>Кузнецов Владимир</t>
         </is>
       </c>
       <c r="C37" s="210" t="n"/>
       <c r="D37" s="210" t="n"/>
       <c r="E37" s="210" t="n"/>
       <c r="F37" s="210" t="n"/>
       <c r="G37" s="211" t="n"/>
       <c r="H37" s="185" t="inlineStr"/>
       <c r="I37" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J37" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K37" s="187" t="n">
         <v>3</v>
       </c>
       <c r="L37" s="185" t="inlineStr">
         <is>
-          <t>10:07</t>
+          <t>41:57</t>
         </is>
       </c>
       <c r="M37" s="211" t="n"/>
       <c r="N37" s="187" t="inlineStr">
         <is>
-          <t>62</t>
-[...3 lines deleted...]
-      <c r="P37" s="191" t="inlineStr"/>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="O37" s="190" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="P37" s="191" t="inlineStr">
+        <is>
+          <t>96</t>
+        </is>
+      </c>
       <c r="Q37" s="192" t="inlineStr"/>
       <c r="R37" s="193" t="n"/>
       <c r="S37" s="185" t="n"/>
       <c r="T37" s="185" t="n"/>
       <c r="U37" s="185" t="n"/>
       <c r="V37" s="211" t="n"/>
       <c r="W37" s="186" t="n"/>
       <c r="X37" s="215" t="n"/>
     </row>
     <row r="38" ht="15.75" customHeight="1">
       <c r="A38" s="182" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="B38" s="185" t="inlineStr">
         <is>
           <t xml:space="preserve">Молчанов Юрий </t>
         </is>
       </c>
       <c r="C38" s="210" t="n"/>
       <c r="D38" s="210" t="n"/>
       <c r="E38" s="210" t="n"/>
       <c r="F38" s="210" t="n"/>
       <c r="G38" s="211" t="n"/>
       <c r="H38" s="185" t="inlineStr"/>
       <c r="I38" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J38" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K38" s="187" t="n">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="L38" s="185" t="inlineStr">
         <is>
-          <t>34:56</t>
+          <t>09:10</t>
         </is>
       </c>
       <c r="M38" s="211" t="n"/>
       <c r="N38" s="187" t="inlineStr">
         <is>
-          <t>96</t>
-[...11 lines deleted...]
-      </c>
+          <t>76</t>
+        </is>
+      </c>
+      <c r="O38" s="190" t="inlineStr"/>
+      <c r="P38" s="191" t="inlineStr"/>
       <c r="Q38" s="192" t="inlineStr"/>
       <c r="R38" s="193" t="n"/>
       <c r="S38" s="185" t="n"/>
       <c r="T38" s="185" t="n"/>
       <c r="U38" s="185" t="n"/>
       <c r="V38" s="211" t="n"/>
       <c r="W38" s="186" t="n"/>
       <c r="X38" s="215" t="n"/>
     </row>
     <row r="39" ht="15.75" customHeight="1">
       <c r="A39" s="182" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="B39" s="185" t="inlineStr">
         <is>
           <t>Канашев Мирон</t>
         </is>
       </c>
       <c r="C39" s="210" t="n"/>
       <c r="D39" s="210" t="n"/>
       <c r="E39" s="210" t="n"/>
       <c r="F39" s="210" t="n"/>
       <c r="G39" s="211" t="n"/>
       <c r="H39" s="185" t="inlineStr"/>
       <c r="I39" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J39" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K39" s="187" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="L39" s="185" t="inlineStr">
         <is>
-          <t>41:57</t>
+          <t>10:07</t>
         </is>
       </c>
       <c r="M39" s="211" t="n"/>
       <c r="N39" s="187" t="inlineStr">
         <is>
-          <t>22</t>
-[...11 lines deleted...]
-      </c>
+          <t>62</t>
+        </is>
+      </c>
+      <c r="O39" s="190" t="inlineStr"/>
+      <c r="P39" s="191" t="inlineStr"/>
       <c r="Q39" s="192" t="inlineStr"/>
       <c r="R39" s="193" t="n"/>
       <c r="S39" s="185" t="n"/>
       <c r="T39" s="185" t="n"/>
       <c r="U39" s="185" t="n"/>
       <c r="V39" s="211" t="n"/>
       <c r="W39" s="186" t="n"/>
       <c r="X39" s="215" t="n"/>
     </row>
     <row r="40" ht="15.75" customHeight="1">
       <c r="A40" s="182" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
       <c r="B40" s="185" t="inlineStr">
         <is>
           <t>Сидорин Артемий</t>
         </is>
       </c>
       <c r="C40" s="210" t="n"/>
       <c r="D40" s="210" t="n"/>
       <c r="E40" s="210" t="n"/>
       <c r="F40" s="210" t="n"/>
       <c r="G40" s="211" t="n"/>