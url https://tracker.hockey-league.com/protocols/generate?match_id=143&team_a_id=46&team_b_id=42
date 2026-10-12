--- v1 (2026-08-12)
+++ v2 (2026-10-12)
@@ -3885,51 +3885,51 @@
           <t>66</t>
         </is>
       </c>
       <c r="B6" s="185" t="inlineStr">
         <is>
           <t>Богдановский Михаил</t>
         </is>
       </c>
       <c r="C6" s="210" t="n"/>
       <c r="D6" s="210" t="n"/>
       <c r="E6" s="210" t="n"/>
       <c r="F6" s="210" t="n"/>
       <c r="G6" s="211" t="n"/>
       <c r="H6" s="185" t="inlineStr"/>
       <c r="I6" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J6" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K6" s="187" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L6" s="212" t="inlineStr">
         <is>
           <t>06:00</t>
         </is>
       </c>
       <c r="M6" s="211" t="n"/>
       <c r="N6" s="187" t="inlineStr">
         <is>
           <t>98</t>
         </is>
       </c>
       <c r="O6" s="190" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="P6" s="191" t="inlineStr"/>
       <c r="Q6" s="192" t="inlineStr"/>
       <c r="R6" s="193" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="S6" s="185" t="inlineStr">
@@ -3958,51 +3958,51 @@
           <t>88</t>
         </is>
       </c>
       <c r="B7" s="185" t="inlineStr">
         <is>
           <t>Алехин Даниил</t>
         </is>
       </c>
       <c r="C7" s="210" t="n"/>
       <c r="D7" s="210" t="n"/>
       <c r="E7" s="210" t="n"/>
       <c r="F7" s="210" t="n"/>
       <c r="G7" s="211" t="n"/>
       <c r="H7" s="185" t="inlineStr"/>
       <c r="I7" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J7" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K7" s="187" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L7" s="185" t="inlineStr">
         <is>
           <t>22:25</t>
         </is>
       </c>
       <c r="M7" s="211" t="n"/>
       <c r="N7" s="187" t="inlineStr">
         <is>
           <t>98</t>
         </is>
       </c>
       <c r="O7" s="190" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="P7" s="191" t="inlineStr"/>
       <c r="Q7" s="192" t="inlineStr"/>
       <c r="R7" s="193" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="S7" s="185" t="inlineStr">
@@ -4031,51 +4031,51 @@
           <t>9</t>
         </is>
       </c>
       <c r="B8" s="185" t="inlineStr">
         <is>
           <t>Стоговс Давидс</t>
         </is>
       </c>
       <c r="C8" s="210" t="n"/>
       <c r="D8" s="210" t="n"/>
       <c r="E8" s="210" t="n"/>
       <c r="F8" s="210" t="n"/>
       <c r="G8" s="211" t="n"/>
       <c r="H8" s="185" t="inlineStr"/>
       <c r="I8" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J8" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K8" s="187" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L8" s="185" t="inlineStr">
         <is>
           <t>36:01</t>
         </is>
       </c>
       <c r="M8" s="211" t="n"/>
       <c r="N8" s="187" t="inlineStr">
         <is>
           <t>67</t>
         </is>
       </c>
       <c r="O8" s="190" t="inlineStr">
         <is>
           <t>66</t>
         </is>
       </c>
       <c r="P8" s="191" t="inlineStr"/>
       <c r="Q8" s="192" t="inlineStr"/>
       <c r="R8" s="193" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="S8" s="185" t="inlineStr">
@@ -5141,69 +5141,73 @@
           <t>65</t>
         </is>
       </c>
       <c r="B35" s="185" t="inlineStr">
         <is>
           <t>Григорян Альберт</t>
         </is>
       </c>
       <c r="C35" s="210" t="n"/>
       <c r="D35" s="210" t="n"/>
       <c r="E35" s="210" t="n"/>
       <c r="F35" s="210" t="n"/>
       <c r="G35" s="211" t="n"/>
       <c r="H35" s="185" t="inlineStr"/>
       <c r="I35" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J35" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K35" s="187" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="L35" s="212" t="inlineStr">
         <is>
-          <t>04:55</t>
+          <t>45:00</t>
         </is>
       </c>
       <c r="M35" s="211" t="n"/>
       <c r="N35" s="187" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>35</t>
         </is>
       </c>
       <c r="O35" s="190" t="inlineStr">
         <is>
-          <t>27</t>
-[...2 lines deleted...]
-      <c r="P35" s="191" t="inlineStr"/>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="P35" s="191" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
       <c r="Q35" s="192" t="inlineStr"/>
       <c r="R35" s="193" t="inlineStr">
         <is>
           <t>93</t>
         </is>
       </c>
       <c r="S35" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T35" s="185" t="inlineStr"/>
       <c r="U35" s="213" t="inlineStr">
         <is>
           <t>29:23</t>
         </is>
       </c>
       <c r="V35" s="211" t="n"/>
       <c r="W35" s="214" t="inlineStr">
         <is>
           <t>31:23</t>
         </is>
       </c>
       <c r="X35" s="215" t="n"/>
     </row>
@@ -5217,69 +5221,65 @@
         <is>
           <t>Тренин  Мирон</t>
         </is>
       </c>
       <c r="C36" s="210" t="n"/>
       <c r="D36" s="210" t="n"/>
       <c r="E36" s="210" t="n"/>
       <c r="F36" s="210" t="n"/>
       <c r="G36" s="211" t="n"/>
       <c r="H36" s="185" t="inlineStr"/>
       <c r="I36" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J36" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K36" s="187" t="n">
         <v>5</v>
       </c>
       <c r="L36" s="185" t="inlineStr">
         <is>
-          <t>45:00</t>
+          <t>04:55</t>
         </is>
       </c>
       <c r="M36" s="211" t="n"/>
       <c r="N36" s="187" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>3</t>
         </is>
       </c>
       <c r="O36" s="190" t="inlineStr">
         <is>
-          <t>23</t>
-[...6 lines deleted...]
-      </c>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="P36" s="191" t="inlineStr"/>
       <c r="Q36" s="192" t="inlineStr"/>
       <c r="R36" s="193" t="inlineStr">
         <is>
           <t>73</t>
         </is>
       </c>
       <c r="S36" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T36" s="185" t="inlineStr"/>
       <c r="U36" s="185" t="inlineStr">
         <is>
           <t>42:15</t>
         </is>
       </c>
       <c r="V36" s="211" t="n"/>
       <c r="W36" s="186" t="inlineStr">
         <is>
           <t>44:15</t>
         </is>
       </c>
       <c r="X36" s="215" t="n"/>
     </row>