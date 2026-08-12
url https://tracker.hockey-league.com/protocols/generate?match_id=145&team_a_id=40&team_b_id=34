--- v0 (2026-06-14)
+++ v1 (2026-08-12)
@@ -3885,64 +3885,68 @@
           <t>1</t>
         </is>
       </c>
       <c r="B6" s="185" t="inlineStr">
         <is>
           <t>Юшков Владислав</t>
         </is>
       </c>
       <c r="C6" s="210" t="n"/>
       <c r="D6" s="210" t="n"/>
       <c r="E6" s="210" t="n"/>
       <c r="F6" s="210" t="n"/>
       <c r="G6" s="211" t="n"/>
       <c r="H6" s="185" t="inlineStr"/>
       <c r="I6" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J6" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K6" s="187" t="n">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="L6" s="212" t="inlineStr">
         <is>
-          <t>32:00</t>
+          <t>40:05</t>
         </is>
       </c>
       <c r="M6" s="211" t="n"/>
       <c r="N6" s="187" t="inlineStr">
         <is>
-          <t>7</t>
-[...2 lines deleted...]
-      <c r="O6" s="190" t="inlineStr"/>
+          <t>71</t>
+        </is>
+      </c>
+      <c r="O6" s="190" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
       <c r="P6" s="191" t="inlineStr"/>
       <c r="Q6" s="192" t="inlineStr"/>
       <c r="R6" s="193" t="inlineStr">
         <is>
           <t>55</t>
         </is>
       </c>
       <c r="S6" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T6" s="185" t="inlineStr"/>
       <c r="U6" s="213" t="inlineStr">
         <is>
           <t>16:44</t>
         </is>
       </c>
       <c r="V6" s="211" t="n"/>
       <c r="W6" s="214" t="inlineStr">
         <is>
           <t>18:44</t>
         </is>
       </c>
       <c r="X6" s="215" t="n"/>
@@ -3954,68 +3958,64 @@
           <t>40</t>
         </is>
       </c>
       <c r="B7" s="185" t="inlineStr">
         <is>
           <t>Хлудов Максим</t>
         </is>
       </c>
       <c r="C7" s="210" t="n"/>
       <c r="D7" s="210" t="n"/>
       <c r="E7" s="210" t="n"/>
       <c r="F7" s="210" t="n"/>
       <c r="G7" s="211" t="n"/>
       <c r="H7" s="185" t="inlineStr"/>
       <c r="I7" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J7" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K7" s="187" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="L7" s="185" t="inlineStr">
         <is>
-          <t>40:05</t>
+          <t>32:00</t>
         </is>
       </c>
       <c r="M7" s="211" t="n"/>
       <c r="N7" s="187" t="inlineStr">
         <is>
-          <t>71</t>
-[...6 lines deleted...]
-      </c>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="O7" s="190" t="inlineStr"/>
       <c r="P7" s="191" t="inlineStr"/>
       <c r="Q7" s="192" t="inlineStr"/>
       <c r="R7" s="193" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="S7" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T7" s="185" t="inlineStr"/>
       <c r="U7" s="185" t="inlineStr">
         <is>
           <t>34:59</t>
         </is>
       </c>
       <c r="V7" s="211" t="n"/>
       <c r="W7" s="186" t="inlineStr">
         <is>
           <t>36:59</t>
         </is>
       </c>
       <c r="X7" s="215" t="n"/>
@@ -5063,60 +5063,64 @@
         <is>
           <t>Рукин Даниил</t>
         </is>
       </c>
       <c r="C35" s="210" t="n"/>
       <c r="D35" s="210" t="n"/>
       <c r="E35" s="210" t="n"/>
       <c r="F35" s="210" t="n"/>
       <c r="G35" s="211" t="n"/>
       <c r="H35" s="185" t="inlineStr"/>
       <c r="I35" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J35" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K35" s="187" t="n">
         <v>1</v>
       </c>
       <c r="L35" s="212" t="inlineStr">
         <is>
-          <t>00:30</t>
+          <t>27:36</t>
         </is>
       </c>
       <c r="M35" s="211" t="n"/>
       <c r="N35" s="187" t="inlineStr">
         <is>
-          <t>88</t>
-[...2 lines deleted...]
-      <c r="O35" s="190" t="inlineStr"/>
+          <t>87</t>
+        </is>
+      </c>
+      <c r="O35" s="190" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
       <c r="P35" s="191" t="inlineStr"/>
       <c r="Q35" s="192" t="inlineStr"/>
       <c r="R35" s="193" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="S35" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T35" s="185" t="inlineStr"/>
       <c r="U35" s="213" t="inlineStr">
         <is>
           <t>13:15</t>
         </is>
       </c>
       <c r="V35" s="211" t="n"/>
       <c r="W35" s="214" t="inlineStr">
         <is>
           <t>15:15</t>
         </is>
       </c>
       <c r="X35" s="215" t="n"/>
@@ -5131,60 +5135,64 @@
         <is>
           <t>Коваль Герман</t>
         </is>
       </c>
       <c r="C36" s="210" t="n"/>
       <c r="D36" s="210" t="n"/>
       <c r="E36" s="210" t="n"/>
       <c r="F36" s="210" t="n"/>
       <c r="G36" s="211" t="n"/>
       <c r="H36" s="185" t="inlineStr"/>
       <c r="I36" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J36" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K36" s="187" t="n">
         <v>2</v>
       </c>
       <c r="L36" s="185" t="inlineStr">
         <is>
-          <t>02:58</t>
+          <t>36:00</t>
         </is>
       </c>
       <c r="M36" s="211" t="n"/>
       <c r="N36" s="187" t="inlineStr">
         <is>
-          <t>8</t>
-[...2 lines deleted...]
-      <c r="O36" s="190" t="inlineStr"/>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="O36" s="190" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
       <c r="P36" s="191" t="inlineStr"/>
       <c r="Q36" s="192" t="inlineStr"/>
       <c r="R36" s="193" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="S36" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T36" s="185" t="inlineStr"/>
       <c r="U36" s="185" t="inlineStr">
         <is>
           <t>14:21</t>
         </is>
       </c>
       <c r="V36" s="211" t="n"/>
       <c r="W36" s="186" t="inlineStr">
         <is>
           <t>16:21</t>
         </is>
       </c>
       <c r="X36" s="215" t="n"/>
@@ -5255,60 +5263,64 @@
         <is>
           <t>Коровин Павел</t>
         </is>
       </c>
       <c r="C38" s="210" t="n"/>
       <c r="D38" s="210" t="n"/>
       <c r="E38" s="210" t="n"/>
       <c r="F38" s="210" t="n"/>
       <c r="G38" s="211" t="n"/>
       <c r="H38" s="185" t="inlineStr"/>
       <c r="I38" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J38" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K38" s="187" t="n">
         <v>4</v>
       </c>
       <c r="L38" s="185" t="inlineStr">
         <is>
-          <t>14:58</t>
+          <t>31:00</t>
         </is>
       </c>
       <c r="M38" s="211" t="n"/>
       <c r="N38" s="187" t="inlineStr">
         <is>
-          <t>9</t>
-[...2 lines deleted...]
-      <c r="O38" s="190" t="inlineStr"/>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="O38" s="190" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
       <c r="P38" s="191" t="inlineStr"/>
       <c r="Q38" s="192" t="inlineStr"/>
       <c r="R38" s="193" t="n"/>
       <c r="S38" s="185" t="n"/>
       <c r="T38" s="185" t="n"/>
       <c r="U38" s="185" t="n"/>
       <c r="V38" s="211" t="n"/>
       <c r="W38" s="186" t="n"/>
       <c r="X38" s="215" t="n"/>
     </row>
     <row r="39" ht="15.75" customHeight="1">
       <c r="A39" s="182" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="B39" s="185" t="inlineStr">
         <is>
           <t>Шляхта Григорий</t>
         </is>
       </c>
       <c r="C39" s="210" t="n"/>
       <c r="D39" s="210" t="n"/>
       <c r="E39" s="210" t="n"/>
       <c r="F39" s="210" t="n"/>
@@ -5415,229 +5427,217 @@
           <t>26</t>
         </is>
       </c>
       <c r="B41" s="185" t="inlineStr">
         <is>
           <t>Хан Захар</t>
         </is>
       </c>
       <c r="C41" s="210" t="n"/>
       <c r="D41" s="210" t="n"/>
       <c r="E41" s="210" t="n"/>
       <c r="F41" s="210" t="n"/>
       <c r="G41" s="211" t="n"/>
       <c r="H41" s="185" t="inlineStr"/>
       <c r="I41" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J41" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K41" s="187" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="L41" s="185" t="inlineStr">
         <is>
-          <t>27:36</t>
+          <t>14:58</t>
         </is>
       </c>
       <c r="M41" s="211" t="n"/>
       <c r="N41" s="187" t="inlineStr">
         <is>
-          <t>87</t>
-[...6 lines deleted...]
-      </c>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="O41" s="190" t="inlineStr"/>
       <c r="P41" s="191" t="inlineStr"/>
       <c r="Q41" s="192" t="inlineStr"/>
       <c r="R41" s="193" t="n"/>
       <c r="S41" s="185" t="n"/>
       <c r="T41" s="185" t="n"/>
       <c r="U41" s="185" t="n"/>
       <c r="V41" s="211" t="n"/>
       <c r="W41" s="186" t="n"/>
       <c r="X41" s="215" t="n"/>
     </row>
     <row r="42" ht="15.75" customHeight="1">
       <c r="A42" s="182" t="inlineStr">
         <is>
           <t>88</t>
         </is>
       </c>
       <c r="B42" s="185" t="inlineStr">
         <is>
           <t>Шабунин Александр</t>
         </is>
       </c>
       <c r="C42" s="210" t="n"/>
       <c r="D42" s="210" t="n"/>
       <c r="E42" s="210" t="n"/>
       <c r="F42" s="210" t="n"/>
       <c r="G42" s="211" t="n"/>
       <c r="H42" s="185" t="inlineStr"/>
       <c r="I42" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J42" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K42" s="187" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="L42" s="185" t="inlineStr">
         <is>
-          <t>31:00</t>
+          <t>02:58</t>
         </is>
       </c>
       <c r="M42" s="211" t="n"/>
       <c r="N42" s="187" t="inlineStr">
         <is>
-          <t>28</t>
-[...6 lines deleted...]
-      </c>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="O42" s="190" t="inlineStr"/>
       <c r="P42" s="191" t="inlineStr"/>
       <c r="Q42" s="192" t="inlineStr"/>
       <c r="R42" s="193" t="n"/>
       <c r="S42" s="185" t="n"/>
       <c r="T42" s="185" t="n"/>
       <c r="U42" s="185" t="n"/>
       <c r="V42" s="211" t="n"/>
       <c r="W42" s="186" t="n"/>
       <c r="X42" s="215" t="n"/>
     </row>
     <row r="43" ht="15.75" customHeight="1">
       <c r="A43" s="182" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="B43" s="185" t="inlineStr">
         <is>
           <t>Качевский Никита</t>
         </is>
       </c>
       <c r="C43" s="210" t="n"/>
       <c r="D43" s="210" t="n"/>
       <c r="E43" s="210" t="n"/>
       <c r="F43" s="210" t="n"/>
       <c r="G43" s="211" t="n"/>
       <c r="H43" s="185" t="inlineStr"/>
       <c r="I43" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J43" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K43" s="187" t="n">
         <v>10</v>
       </c>
       <c r="L43" s="185" t="inlineStr">
         <is>
-          <t>36:00</t>
+          <t>38:53</t>
         </is>
       </c>
       <c r="M43" s="211" t="n"/>
       <c r="N43" s="187" t="inlineStr">
         <is>
-          <t>28</t>
-[...6 lines deleted...]
-      </c>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="O43" s="190" t="inlineStr"/>
       <c r="P43" s="191" t="inlineStr"/>
       <c r="Q43" s="192" t="inlineStr"/>
       <c r="R43" s="193" t="n"/>
       <c r="S43" s="185" t="n"/>
       <c r="T43" s="185" t="n"/>
       <c r="U43" s="185" t="n"/>
       <c r="V43" s="211" t="n"/>
       <c r="W43" s="186" t="n"/>
       <c r="X43" s="215" t="n"/>
     </row>
     <row r="44" ht="15.75" customHeight="1">
       <c r="A44" s="182" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="B44" s="185" t="inlineStr">
         <is>
           <t>Климачёв Демид</t>
         </is>
       </c>
       <c r="C44" s="210" t="n"/>
       <c r="D44" s="210" t="n"/>
       <c r="E44" s="210" t="n"/>
       <c r="F44" s="210" t="n"/>
       <c r="G44" s="211" t="n"/>
       <c r="H44" s="185" t="inlineStr"/>
       <c r="I44" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J44" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K44" s="187" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="L44" s="185" t="inlineStr">
         <is>
-          <t>38:53</t>
+          <t>00:30</t>
         </is>
       </c>
       <c r="M44" s="211" t="n"/>
       <c r="N44" s="187" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>88</t>
         </is>
       </c>
       <c r="O44" s="190" t="inlineStr"/>
       <c r="P44" s="191" t="inlineStr"/>
       <c r="Q44" s="192" t="inlineStr"/>
       <c r="R44" s="193" t="n"/>
       <c r="S44" s="185" t="n"/>
       <c r="T44" s="185" t="n"/>
       <c r="U44" s="185" t="n"/>
       <c r="V44" s="211" t="n"/>
       <c r="W44" s="186" t="n"/>
       <c r="X44" s="215" t="n"/>
     </row>
     <row r="45" ht="15.75" customHeight="1">
       <c r="A45" s="182" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="B45" s="185" t="inlineStr">
         <is>
           <t>Штондин Дмитрий</t>
         </is>
       </c>
       <c r="C45" s="210" t="n"/>