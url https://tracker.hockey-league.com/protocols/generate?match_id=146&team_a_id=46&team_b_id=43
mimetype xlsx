--- v0 (2026-06-14)
+++ v1 (2026-08-12)
@@ -3889,69 +3889,65 @@
         <is>
           <t>Богдановский Михаил</t>
         </is>
       </c>
       <c r="C6" s="210" t="n"/>
       <c r="D6" s="210" t="n"/>
       <c r="E6" s="210" t="n"/>
       <c r="F6" s="210" t="n"/>
       <c r="G6" s="211" t="n"/>
       <c r="H6" s="185" t="inlineStr"/>
       <c r="I6" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J6" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K6" s="187" t="n">
         <v>1</v>
       </c>
       <c r="L6" s="212" t="inlineStr">
         <is>
-          <t>00:11</t>
+          <t>43:35</t>
         </is>
       </c>
       <c r="M6" s="211" t="n"/>
       <c r="N6" s="187" t="inlineStr">
         <is>
-          <t>66</t>
+          <t>98</t>
         </is>
       </c>
       <c r="O6" s="190" t="inlineStr">
         <is>
-          <t>3</t>
-[...6 lines deleted...]
-      </c>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="P6" s="191" t="inlineStr"/>
       <c r="Q6" s="192" t="inlineStr"/>
       <c r="R6" s="193" t="inlineStr">
         <is>
           <t>71</t>
         </is>
       </c>
       <c r="S6" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T6" s="185" t="inlineStr"/>
       <c r="U6" s="213" t="inlineStr">
         <is>
           <t>01:40</t>
         </is>
       </c>
       <c r="V6" s="211" t="n"/>
       <c r="W6" s="214" t="inlineStr">
         <is>
           <t>03:40</t>
         </is>
       </c>
       <c r="X6" s="215" t="n"/>
       <c r="Y6" s="3" t="n"/>
@@ -4184,60 +4180,64 @@
         <is>
           <t>Грызунов Александр</t>
         </is>
       </c>
       <c r="C10" s="210" t="n"/>
       <c r="D10" s="210" t="n"/>
       <c r="E10" s="210" t="n"/>
       <c r="F10" s="210" t="n"/>
       <c r="G10" s="211" t="n"/>
       <c r="H10" s="185" t="inlineStr"/>
       <c r="I10" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J10" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K10" s="187" t="n">
         <v>5</v>
       </c>
       <c r="L10" s="185" t="inlineStr">
         <is>
-          <t>12:11</t>
+          <t>39:03</t>
         </is>
       </c>
       <c r="M10" s="211" t="n"/>
       <c r="N10" s="187" t="inlineStr">
         <is>
-          <t>71</t>
-[...2 lines deleted...]
-      <c r="O10" s="190" t="inlineStr"/>
+          <t>67</t>
+        </is>
+      </c>
+      <c r="O10" s="190" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
       <c r="P10" s="191" t="inlineStr"/>
       <c r="Q10" s="192" t="inlineStr"/>
       <c r="R10" s="193" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="S10" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T10" s="185" t="inlineStr"/>
       <c r="U10" s="185" t="inlineStr">
         <is>
           <t>17:46</t>
         </is>
       </c>
       <c r="V10" s="211" t="n"/>
       <c r="W10" s="186" t="inlineStr">
         <is>
           <t>19:46</t>
         </is>
       </c>
       <c r="X10" s="215" t="n"/>
@@ -4252,62 +4252,62 @@
         <is>
           <t>Анохин Илья</t>
         </is>
       </c>
       <c r="C11" s="210" t="n"/>
       <c r="D11" s="210" t="n"/>
       <c r="E11" s="210" t="n"/>
       <c r="F11" s="210" t="n"/>
       <c r="G11" s="211" t="n"/>
       <c r="H11" s="185" t="inlineStr"/>
       <c r="I11" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J11" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K11" s="187" t="n">
         <v>6</v>
       </c>
       <c r="L11" s="185" t="inlineStr">
         <is>
-          <t>13:35</t>
+          <t>41:23</t>
         </is>
       </c>
       <c r="M11" s="211" t="n"/>
       <c r="N11" s="187" t="inlineStr">
         <is>
           <t>71</t>
         </is>
       </c>
       <c r="O11" s="190" t="inlineStr">
         <is>
-          <t>99</t>
+          <t>5</t>
         </is>
       </c>
       <c r="P11" s="191" t="inlineStr"/>
       <c r="Q11" s="192" t="inlineStr"/>
       <c r="R11" s="193" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="S11" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T11" s="185" t="inlineStr"/>
       <c r="U11" s="185" t="inlineStr">
         <is>
           <t>19:31</t>
         </is>
       </c>
       <c r="V11" s="211" t="n"/>
       <c r="W11" s="186" t="inlineStr">
         <is>
           <t>21:31</t>
         </is>
@@ -4320,107 +4320,111 @@
           <t>3</t>
         </is>
       </c>
       <c r="B12" s="185" t="inlineStr">
         <is>
           <t>Ромашкин Роман</t>
         </is>
       </c>
       <c r="C12" s="210" t="n"/>
       <c r="D12" s="210" t="n"/>
       <c r="E12" s="210" t="n"/>
       <c r="F12" s="210" t="n"/>
       <c r="G12" s="211" t="n"/>
       <c r="H12" s="185" t="inlineStr"/>
       <c r="I12" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J12" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K12" s="187" t="n">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="L12" s="185" t="inlineStr">
         <is>
-          <t>24:55</t>
+          <t>00:11</t>
         </is>
       </c>
       <c r="M12" s="211" t="n"/>
       <c r="N12" s="187" t="inlineStr">
         <is>
-          <t>4</t>
-[...2 lines deleted...]
-      <c r="O12" s="190" t="inlineStr"/>
+          <t>66</t>
+        </is>
+      </c>
+      <c r="O12" s="190" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
       <c r="P12" s="191" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>13</t>
         </is>
       </c>
       <c r="Q12" s="192" t="inlineStr"/>
       <c r="R12" s="193" t="n"/>
       <c r="S12" s="185" t="n"/>
       <c r="T12" s="185" t="n"/>
       <c r="U12" s="185" t="n"/>
       <c r="V12" s="211" t="n"/>
       <c r="W12" s="186" t="n"/>
       <c r="X12" s="215" t="n"/>
     </row>
     <row r="13" ht="17.1" customHeight="1">
       <c r="A13" s="182" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="B13" s="185" t="inlineStr">
         <is>
           <t>Кухаренков Илья</t>
         </is>
       </c>
       <c r="C13" s="210" t="n"/>
       <c r="D13" s="210" t="n"/>
       <c r="E13" s="210" t="n"/>
       <c r="F13" s="210" t="n"/>
       <c r="G13" s="211" t="n"/>
       <c r="H13" s="185" t="inlineStr"/>
       <c r="I13" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J13" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K13" s="187" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="L13" s="185" t="inlineStr">
         <is>
           <t>28:35</t>
         </is>
       </c>
       <c r="M13" s="211" t="n"/>
       <c r="N13" s="187" t="inlineStr">
         <is>
           <t>71</t>
         </is>
       </c>
       <c r="O13" s="190" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="P13" s="191" t="inlineStr"/>
       <c r="Q13" s="192" t="inlineStr"/>
       <c r="R13" s="193" t="n"/>
       <c r="S13" s="185" t="n"/>
       <c r="T13" s="185" t="n"/>
       <c r="U13" s="185" t="n"/>
       <c r="V13" s="211" t="n"/>
       <c r="W13" s="186" t="n"/>
@@ -4432,51 +4436,51 @@
           <t>5</t>
         </is>
       </c>
       <c r="B14" s="185" t="inlineStr">
         <is>
           <t>Костенко Эрик</t>
         </is>
       </c>
       <c r="C14" s="210" t="n"/>
       <c r="D14" s="210" t="n"/>
       <c r="E14" s="210" t="n"/>
       <c r="F14" s="210" t="n"/>
       <c r="G14" s="211" t="n"/>
       <c r="H14" s="185" t="inlineStr"/>
       <c r="I14" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J14" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K14" s="187" t="n">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="L14" s="185" t="inlineStr">
         <is>
           <t>32:00</t>
         </is>
       </c>
       <c r="M14" s="211" t="n"/>
       <c r="N14" s="187" t="inlineStr">
         <is>
           <t>71</t>
         </is>
       </c>
       <c r="O14" s="190" t="inlineStr">
         <is>
           <t>67</t>
         </is>
       </c>
       <c r="P14" s="191" t="inlineStr"/>
       <c r="Q14" s="192" t="inlineStr"/>
       <c r="R14" s="193" t="n"/>
       <c r="S14" s="185" t="n"/>
       <c r="T14" s="185" t="n"/>
       <c r="U14" s="185" t="n"/>
       <c r="V14" s="211" t="n"/>
       <c r="W14" s="186" t="n"/>
@@ -4488,181 +4492,177 @@
           <t>10</t>
         </is>
       </c>
       <c r="B15" s="185" t="inlineStr">
         <is>
           <t>Кузьмин Святослав</t>
         </is>
       </c>
       <c r="C15" s="210" t="n"/>
       <c r="D15" s="210" t="n"/>
       <c r="E15" s="210" t="n"/>
       <c r="F15" s="210" t="n"/>
       <c r="G15" s="211" t="n"/>
       <c r="H15" s="185" t="inlineStr"/>
       <c r="I15" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J15" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K15" s="187" t="n">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="L15" s="185" t="inlineStr">
         <is>
-          <t>39:03</t>
+          <t>13:35</t>
         </is>
       </c>
       <c r="M15" s="211" t="n"/>
       <c r="N15" s="187" t="inlineStr">
         <is>
-          <t>67</t>
+          <t>71</t>
         </is>
       </c>
       <c r="O15" s="190" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>99</t>
         </is>
       </c>
       <c r="P15" s="191" t="inlineStr"/>
       <c r="Q15" s="192" t="inlineStr"/>
       <c r="R15" s="193" t="n"/>
       <c r="S15" s="185" t="n"/>
       <c r="T15" s="185" t="n"/>
       <c r="U15" s="185" t="n"/>
       <c r="V15" s="211" t="n"/>
       <c r="W15" s="186" t="n"/>
       <c r="X15" s="215" t="n"/>
     </row>
     <row r="16" ht="17.1" customHeight="1">
       <c r="A16" s="182" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="B16" s="185" t="inlineStr">
         <is>
           <t>Грищенков Лев</t>
         </is>
       </c>
       <c r="C16" s="210" t="n"/>
       <c r="D16" s="210" t="n"/>
       <c r="E16" s="210" t="n"/>
       <c r="F16" s="210" t="n"/>
       <c r="G16" s="211" t="n"/>
       <c r="H16" s="185" t="inlineStr"/>
       <c r="I16" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J16" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K16" s="187" t="n">
         <v>14</v>
       </c>
       <c r="L16" s="185" t="inlineStr">
         <is>
-          <t>41:23</t>
+          <t>12:11</t>
         </is>
       </c>
       <c r="M16" s="211" t="n"/>
       <c r="N16" s="187" t="inlineStr">
         <is>
           <t>71</t>
         </is>
       </c>
-      <c r="O16" s="190" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="O16" s="190" t="inlineStr"/>
       <c r="P16" s="191" t="inlineStr"/>
       <c r="Q16" s="192" t="inlineStr"/>
       <c r="R16" s="193" t="n"/>
       <c r="S16" s="185" t="n"/>
       <c r="T16" s="185" t="n"/>
       <c r="U16" s="185" t="n"/>
       <c r="V16" s="211" t="n"/>
       <c r="W16" s="186" t="n"/>
       <c r="X16" s="215" t="n"/>
     </row>
     <row r="17" ht="17.1" customHeight="1">
       <c r="A17" s="182" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="B17" s="185" t="inlineStr">
         <is>
           <t>Пирогов Игнатий</t>
         </is>
       </c>
       <c r="C17" s="210" t="n"/>
       <c r="D17" s="210" t="n"/>
       <c r="E17" s="210" t="n"/>
       <c r="F17" s="210" t="n"/>
       <c r="G17" s="211" t="n"/>
       <c r="H17" s="185" t="inlineStr"/>
       <c r="I17" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J17" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K17" s="187" t="n">
         <v>15</v>
       </c>
       <c r="L17" s="185" t="inlineStr">
         <is>
-          <t>43:35</t>
+          <t>24:55</t>
         </is>
       </c>
       <c r="M17" s="211" t="n"/>
       <c r="N17" s="187" t="inlineStr">
         <is>
-          <t>98</t>
-[...7 lines deleted...]
-      <c r="P17" s="191" t="inlineStr"/>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="O17" s="190" t="inlineStr"/>
+      <c r="P17" s="191" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
       <c r="Q17" s="192" t="inlineStr"/>
       <c r="R17" s="193" t="n"/>
       <c r="S17" s="185" t="n"/>
       <c r="T17" s="185" t="n"/>
       <c r="U17" s="185" t="n"/>
       <c r="V17" s="211" t="n"/>
       <c r="W17" s="186" t="n"/>
       <c r="X17" s="215" t="n"/>
     </row>
     <row r="18" ht="17.1" customHeight="1">
       <c r="A18" s="182" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="B18" s="185" t="inlineStr">
         <is>
           <t>Антюхов Лев</t>
         </is>
       </c>
       <c r="C18" s="210" t="n"/>
       <c r="D18" s="210" t="n"/>
       <c r="E18" s="210" t="n"/>
       <c r="F18" s="210" t="n"/>
       <c r="G18" s="211" t="n"/>
@@ -5267,66 +5267,66 @@
           <t>28</t>
         </is>
       </c>
       <c r="B35" s="185" t="inlineStr">
         <is>
           <t>Заботин Даниил</t>
         </is>
       </c>
       <c r="C35" s="210" t="n"/>
       <c r="D35" s="210" t="n"/>
       <c r="E35" s="210" t="n"/>
       <c r="F35" s="210" t="n"/>
       <c r="G35" s="211" t="n"/>
       <c r="H35" s="185" t="inlineStr"/>
       <c r="I35" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J35" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K35" s="187" t="n">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="L35" s="212" t="inlineStr">
         <is>
-          <t>23:50</t>
+          <t>30:50</t>
         </is>
       </c>
       <c r="M35" s="211" t="n"/>
       <c r="N35" s="187" t="inlineStr">
         <is>
-          <t>55</t>
+          <t>8</t>
         </is>
       </c>
       <c r="O35" s="190" t="inlineStr">
         <is>
-          <t>58</t>
+          <t>7</t>
         </is>
       </c>
       <c r="P35" s="191" t="inlineStr"/>
       <c r="Q35" s="192" t="inlineStr"/>
       <c r="R35" s="193" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="S35" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T35" s="185" t="inlineStr"/>
       <c r="U35" s="213" t="inlineStr">
         <is>
           <t>42:40</t>
         </is>
       </c>
       <c r="V35" s="211" t="n"/>
       <c r="W35" s="214" t="inlineStr">
         <is>
           <t>44:40</t>
         </is>
@@ -5339,122 +5339,122 @@
           <t>72</t>
         </is>
       </c>
       <c r="B36" s="185" t="inlineStr">
         <is>
           <t>Балабанов Степан</t>
         </is>
       </c>
       <c r="C36" s="210" t="n"/>
       <c r="D36" s="210" t="n"/>
       <c r="E36" s="210" t="n"/>
       <c r="F36" s="210" t="n"/>
       <c r="G36" s="211" t="n"/>
       <c r="H36" s="185" t="inlineStr"/>
       <c r="I36" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J36" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K36" s="187" t="n">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="L36" s="185" t="inlineStr">
         <is>
-          <t>30:50</t>
+          <t>35:30</t>
         </is>
       </c>
       <c r="M36" s="211" t="n"/>
       <c r="N36" s="187" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>24</t>
         </is>
       </c>
       <c r="O36" s="190" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>11</t>
         </is>
       </c>
       <c r="P36" s="191" t="inlineStr"/>
       <c r="Q36" s="192" t="inlineStr"/>
       <c r="R36" s="193" t="n"/>
       <c r="S36" s="185" t="n"/>
       <c r="T36" s="185" t="n"/>
       <c r="U36" s="185" t="n"/>
       <c r="V36" s="211" t="n"/>
       <c r="W36" s="186" t="n"/>
       <c r="X36" s="215" t="n"/>
     </row>
     <row r="37" ht="15.75" customHeight="1">
       <c r="A37" s="182" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="B37" s="185" t="inlineStr">
         <is>
           <t>Николаев Артемий</t>
         </is>
       </c>
       <c r="C37" s="210" t="n"/>
       <c r="D37" s="210" t="n"/>
       <c r="E37" s="210" t="n"/>
       <c r="F37" s="210" t="n"/>
       <c r="G37" s="211" t="n"/>
       <c r="H37" s="185" t="inlineStr"/>
       <c r="I37" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J37" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K37" s="187" t="n">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="L37" s="185" t="inlineStr">
         <is>
-          <t>35:30</t>
+          <t>23:50</t>
         </is>
       </c>
       <c r="M37" s="211" t="n"/>
       <c r="N37" s="187" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>55</t>
         </is>
       </c>
       <c r="O37" s="190" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>58</t>
         </is>
       </c>
       <c r="P37" s="191" t="inlineStr"/>
       <c r="Q37" s="192" t="inlineStr"/>
       <c r="R37" s="193" t="n"/>
       <c r="S37" s="185" t="n"/>
       <c r="T37" s="185" t="n"/>
       <c r="U37" s="185" t="n"/>
       <c r="V37" s="211" t="n"/>
       <c r="W37" s="186" t="n"/>
       <c r="X37" s="215" t="n"/>
     </row>
     <row r="38" ht="15.75" customHeight="1">
       <c r="A38" s="182" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="B38" s="185" t="inlineStr">
         <is>
           <t>Щеглов Алексей</t>
         </is>
       </c>
       <c r="C38" s="210" t="n"/>
       <c r="D38" s="210" t="n"/>