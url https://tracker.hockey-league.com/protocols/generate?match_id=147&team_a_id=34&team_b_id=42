--- v0 (2026-06-14)
+++ v1 (2026-08-12)
@@ -3907,68 +3907,68 @@
         </is>
       </c>
       <c r="K6" s="187" t="n">
         <v>1</v>
       </c>
       <c r="L6" s="212" t="inlineStr">
         <is>
           <t>04:40</t>
         </is>
       </c>
       <c r="M6" s="211" t="n"/>
       <c r="N6" s="187" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="O6" s="190" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="P6" s="191" t="inlineStr"/>
       <c r="Q6" s="192" t="inlineStr"/>
       <c r="R6" s="193" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>87</t>
         </is>
       </c>
       <c r="S6" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T6" s="185" t="inlineStr"/>
       <c r="U6" s="213" t="inlineStr">
         <is>
-          <t>17:16</t>
+          <t>20:08</t>
         </is>
       </c>
       <c r="V6" s="211" t="n"/>
       <c r="W6" s="214" t="inlineStr">
         <is>
-          <t>19:16</t>
+          <t>22:08</t>
         </is>
       </c>
       <c r="X6" s="215" t="n"/>
       <c r="Y6" s="3" t="n"/>
     </row>
     <row r="7" ht="17.1" customHeight="1">
       <c r="A7" s="182" t="inlineStr">
         <is>
           <t>83</t>
         </is>
       </c>
       <c r="B7" s="185" t="inlineStr">
         <is>
           <t>Коваль Герман</t>
         </is>
       </c>
       <c r="C7" s="210" t="n"/>
       <c r="D7" s="210" t="n"/>
       <c r="E7" s="210" t="n"/>
       <c r="F7" s="210" t="n"/>
       <c r="G7" s="211" t="n"/>
       <c r="H7" s="185" t="inlineStr"/>
       <c r="I7" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
@@ -3980,68 +3980,68 @@
         </is>
       </c>
       <c r="K7" s="187" t="n">
         <v>2</v>
       </c>
       <c r="L7" s="185" t="inlineStr">
         <is>
           <t>08:17</t>
         </is>
       </c>
       <c r="M7" s="211" t="n"/>
       <c r="N7" s="187" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="O7" s="190" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="P7" s="191" t="inlineStr"/>
       <c r="Q7" s="192" t="inlineStr"/>
       <c r="R7" s="193" t="inlineStr">
         <is>
-          <t>87</t>
+          <t>88</t>
         </is>
       </c>
       <c r="S7" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T7" s="185" t="inlineStr"/>
       <c r="U7" s="185" t="inlineStr">
         <is>
-          <t>20:08</t>
+          <t>43:55</t>
         </is>
       </c>
       <c r="V7" s="211" t="n"/>
       <c r="W7" s="186" t="inlineStr">
         <is>
-          <t>22:08</t>
+          <t>45:55</t>
         </is>
       </c>
       <c r="X7" s="215" t="n"/>
       <c r="Y7" s="3" t="n"/>
     </row>
     <row r="8" ht="17.1" customHeight="1">
       <c r="A8" s="182" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="B8" s="185" t="inlineStr">
         <is>
           <t>Гуцол Павел</t>
         </is>
       </c>
       <c r="C8" s="210" t="n"/>
       <c r="D8" s="210" t="n"/>
       <c r="E8" s="210" t="n"/>
       <c r="F8" s="210" t="n"/>
       <c r="G8" s="211" t="n"/>
       <c r="H8" s="185" t="inlineStr"/>
       <c r="I8" s="185" t="inlineStr">
         <is>
           <t>З</t>
@@ -4053,51 +4053,51 @@
         </is>
       </c>
       <c r="K8" s="187" t="n">
         <v>3</v>
       </c>
       <c r="L8" s="185" t="inlineStr">
         <is>
           <t>29:13</t>
         </is>
       </c>
       <c r="M8" s="211" t="n"/>
       <c r="N8" s="187" t="inlineStr">
         <is>
           <t>87</t>
         </is>
       </c>
       <c r="O8" s="190" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="P8" s="191" t="inlineStr"/>
       <c r="Q8" s="192" t="inlineStr"/>
       <c r="R8" s="193" t="inlineStr">
         <is>
-          <t>88</t>
+          <t>26</t>
         </is>
       </c>
       <c r="S8" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T8" s="185" t="inlineStr"/>
       <c r="U8" s="185" t="inlineStr">
         <is>
           <t>43:55</t>
         </is>
       </c>
       <c r="V8" s="211" t="n"/>
       <c r="W8" s="186" t="inlineStr">
         <is>
           <t>45:55</t>
         </is>
       </c>
       <c r="X8" s="215" t="n"/>
       <c r="Y8" s="3" t="n"/>
     </row>
     <row r="9" ht="17.1" customHeight="1">
       <c r="A9" s="182" t="inlineStr">
         <is>
@@ -4130,51 +4130,51 @@
       </c>
       <c r="L9" s="185" t="inlineStr">
         <is>
           <t>29:39</t>
         </is>
       </c>
       <c r="M9" s="211" t="n"/>
       <c r="N9" s="187" t="inlineStr">
         <is>
           <t>87</t>
         </is>
       </c>
       <c r="O9" s="190" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="P9" s="191" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
       <c r="Q9" s="192" t="inlineStr"/>
       <c r="R9" s="193" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>16</t>
         </is>
       </c>
       <c r="S9" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T9" s="185" t="inlineStr"/>
       <c r="U9" s="185" t="inlineStr">
         <is>
           <t>43:55</t>
         </is>
       </c>
       <c r="V9" s="211" t="n"/>
       <c r="W9" s="186" t="inlineStr">
         <is>
           <t>45:55</t>
         </is>
       </c>
       <c r="X9" s="215" t="n"/>
     </row>
     <row r="10" ht="17.1" customHeight="1">
       <c r="A10" s="182" t="inlineStr">
         <is>
           <t>13</t>
@@ -4206,68 +4206,68 @@
       </c>
       <c r="L10" s="185" t="inlineStr">
         <is>
           <t>39:45</t>
         </is>
       </c>
       <c r="M10" s="211" t="n"/>
       <c r="N10" s="187" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="O10" s="190" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="P10" s="191" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="Q10" s="192" t="inlineStr"/>
       <c r="R10" s="193" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>28</t>
         </is>
       </c>
       <c r="S10" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T10" s="185" t="inlineStr"/>
       <c r="U10" s="185" t="inlineStr">
         <is>
-          <t>43:55</t>
+          <t>44:45</t>
         </is>
       </c>
       <c r="V10" s="211" t="n"/>
       <c r="W10" s="186" t="inlineStr">
         <is>
-          <t>45:55</t>
+          <t>46:45</t>
         </is>
       </c>
       <c r="X10" s="215" t="n"/>
     </row>
     <row r="11" ht="17.1" customHeight="1">
       <c r="A11" s="182" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="B11" s="185" t="inlineStr">
         <is>
           <t>Ангелов Ярослав</t>
         </is>
       </c>
       <c r="C11" s="210" t="n"/>
       <c r="D11" s="210" t="n"/>
       <c r="E11" s="210" t="n"/>
       <c r="F11" s="210" t="n"/>
       <c r="G11" s="211" t="n"/>
       <c r="H11" s="185" t="inlineStr"/>
       <c r="I11" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
@@ -4282,68 +4282,68 @@
       </c>
       <c r="L11" s="185" t="inlineStr">
         <is>
           <t>41:30</t>
         </is>
       </c>
       <c r="M11" s="211" t="n"/>
       <c r="N11" s="187" t="inlineStr">
         <is>
           <t>87</t>
         </is>
       </c>
       <c r="O11" s="190" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
       <c r="P11" s="191" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="Q11" s="192" t="inlineStr"/>
       <c r="R11" s="193" t="inlineStr">
         <is>
-          <t>28</t>
+          <t>19</t>
         </is>
       </c>
       <c r="S11" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T11" s="185" t="inlineStr"/>
       <c r="U11" s="185" t="inlineStr">
         <is>
-          <t>44:45</t>
+          <t>17:16</t>
         </is>
       </c>
       <c r="V11" s="211" t="n"/>
       <c r="W11" s="186" t="inlineStr">
         <is>
-          <t>46:45</t>
+          <t>19:16</t>
         </is>
       </c>
       <c r="X11" s="215" t="n"/>
     </row>
     <row r="12" ht="17.1" customHeight="1">
       <c r="A12" s="182" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="B12" s="185" t="inlineStr">
         <is>
           <t>Хан Захар</t>
         </is>
       </c>
       <c r="C12" s="210" t="n"/>
       <c r="D12" s="210" t="n"/>
       <c r="E12" s="210" t="n"/>
       <c r="F12" s="210" t="n"/>
       <c r="G12" s="211" t="n"/>
       <c r="H12" s="185" t="inlineStr"/>
       <c r="I12" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
@@ -5203,68 +5203,68 @@
       <c r="C35" s="210" t="n"/>
       <c r="D35" s="210" t="n"/>
       <c r="E35" s="210" t="n"/>
       <c r="F35" s="210" t="n"/>
       <c r="G35" s="211" t="n"/>
       <c r="H35" s="185" t="inlineStr"/>
       <c r="I35" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J35" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K35" s="187" t="n"/>
       <c r="L35" s="212" t="n"/>
       <c r="M35" s="211" t="n"/>
       <c r="N35" s="187" t="n"/>
       <c r="O35" s="190" t="n"/>
       <c r="P35" s="191" t="n"/>
       <c r="Q35" s="192" t="n"/>
       <c r="R35" s="193" t="inlineStr">
         <is>
-          <t>73</t>
+          <t>23</t>
         </is>
       </c>
       <c r="S35" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T35" s="185" t="inlineStr"/>
       <c r="U35" s="213" t="inlineStr">
         <is>
-          <t>04:05</t>
+          <t>44:45</t>
         </is>
       </c>
       <c r="V35" s="211" t="n"/>
       <c r="W35" s="214" t="inlineStr">
         <is>
-          <t>06:05</t>
+          <t>46:45</t>
         </is>
       </c>
       <c r="X35" s="215" t="n"/>
     </row>
     <row r="36" ht="15.75" customHeight="1">
       <c r="A36" s="182" t="inlineStr">
         <is>
           <t>97</t>
         </is>
       </c>
       <c r="B36" s="185" t="inlineStr">
         <is>
           <t>Тренин  Мирон</t>
         </is>
       </c>
       <c r="C36" s="210" t="n"/>
       <c r="D36" s="210" t="n"/>
       <c r="E36" s="210" t="n"/>
       <c r="F36" s="210" t="n"/>
       <c r="G36" s="211" t="n"/>
       <c r="H36" s="185" t="inlineStr"/>
       <c r="I36" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
@@ -5493,68 +5493,68 @@
       <c r="C40" s="210" t="n"/>
       <c r="D40" s="210" t="n"/>
       <c r="E40" s="210" t="n"/>
       <c r="F40" s="210" t="n"/>
       <c r="G40" s="211" t="n"/>
       <c r="H40" s="185" t="inlineStr"/>
       <c r="I40" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J40" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K40" s="187" t="n"/>
       <c r="L40" s="185" t="n"/>
       <c r="M40" s="211" t="n"/>
       <c r="N40" s="187" t="n"/>
       <c r="O40" s="190" t="n"/>
       <c r="P40" s="191" t="n"/>
       <c r="Q40" s="192" t="n"/>
       <c r="R40" s="193" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>73</t>
         </is>
       </c>
       <c r="S40" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T40" s="185" t="inlineStr"/>
       <c r="U40" s="185" t="inlineStr">
         <is>
-          <t>44:45</t>
+          <t>04:05</t>
         </is>
       </c>
       <c r="V40" s="211" t="n"/>
       <c r="W40" s="186" t="inlineStr">
         <is>
-          <t>46:45</t>
+          <t>06:05</t>
         </is>
       </c>
       <c r="X40" s="215" t="n"/>
     </row>
     <row r="41" ht="15.75" customHeight="1">
       <c r="A41" s="182" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="B41" s="185" t="inlineStr">
         <is>
           <t>Кудряшов Денис</t>
         </is>
       </c>
       <c r="C41" s="210" t="n"/>
       <c r="D41" s="210" t="n"/>
       <c r="E41" s="210" t="n"/>
       <c r="F41" s="210" t="n"/>
       <c r="G41" s="211" t="n"/>
       <c r="H41" s="185" t="inlineStr"/>
       <c r="I41" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>