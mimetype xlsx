--- v0 (2026-06-14)
+++ v1 (2026-08-12)
@@ -5143,232 +5143,232 @@
         <is>
           <t>Гуцол Павел</t>
         </is>
       </c>
       <c r="C37" s="210" t="n"/>
       <c r="D37" s="210" t="n"/>
       <c r="E37" s="210" t="n"/>
       <c r="F37" s="210" t="n"/>
       <c r="G37" s="211" t="n"/>
       <c r="H37" s="185" t="inlineStr"/>
       <c r="I37" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J37" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K37" s="187" t="n">
         <v>3</v>
       </c>
       <c r="L37" s="185" t="inlineStr">
         <is>
-          <t>23:32</t>
+          <t>25:13</t>
         </is>
       </c>
       <c r="M37" s="211" t="n"/>
       <c r="N37" s="187" t="inlineStr">
         <is>
-          <t>15</t>
-[...2 lines deleted...]
-      <c r="O37" s="190" t="inlineStr"/>
+          <t>26</t>
+        </is>
+      </c>
+      <c r="O37" s="190" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
       <c r="P37" s="191" t="inlineStr"/>
       <c r="Q37" s="192" t="inlineStr"/>
       <c r="R37" s="193" t="n"/>
       <c r="S37" s="185" t="n"/>
       <c r="T37" s="185" t="n"/>
       <c r="U37" s="185" t="n"/>
       <c r="V37" s="211" t="n"/>
       <c r="W37" s="186" t="n"/>
       <c r="X37" s="215" t="n"/>
     </row>
     <row r="38" ht="15.75" customHeight="1">
       <c r="A38" s="182" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="B38" s="185" t="inlineStr">
         <is>
           <t>Коровин Павел</t>
         </is>
       </c>
       <c r="C38" s="210" t="n"/>
       <c r="D38" s="210" t="n"/>
       <c r="E38" s="210" t="n"/>
       <c r="F38" s="210" t="n"/>
       <c r="G38" s="211" t="n"/>
       <c r="H38" s="185" t="inlineStr"/>
       <c r="I38" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J38" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K38" s="187" t="n">
         <v>4</v>
       </c>
       <c r="L38" s="185" t="inlineStr">
         <is>
-          <t>25:13</t>
+          <t>40:35</t>
         </is>
       </c>
       <c r="M38" s="211" t="n"/>
       <c r="N38" s="187" t="inlineStr">
         <is>
-          <t>26</t>
+          <t>8</t>
         </is>
       </c>
       <c r="O38" s="190" t="inlineStr">
         <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="P38" s="191" t="inlineStr">
+        <is>
           <t>16</t>
         </is>
       </c>
-      <c r="P38" s="191" t="inlineStr"/>
       <c r="Q38" s="192" t="inlineStr"/>
       <c r="R38" s="193" t="n"/>
       <c r="S38" s="185" t="n"/>
       <c r="T38" s="185" t="n"/>
       <c r="U38" s="185" t="n"/>
       <c r="V38" s="211" t="n"/>
       <c r="W38" s="186" t="n"/>
       <c r="X38" s="215" t="n"/>
     </row>
     <row r="39" ht="15.75" customHeight="1">
       <c r="A39" s="182" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="B39" s="185" t="inlineStr">
         <is>
           <t>Шляхта Григорий</t>
         </is>
       </c>
       <c r="C39" s="210" t="n"/>
       <c r="D39" s="210" t="n"/>
       <c r="E39" s="210" t="n"/>
       <c r="F39" s="210" t="n"/>
       <c r="G39" s="211" t="n"/>
       <c r="H39" s="185" t="inlineStr"/>
       <c r="I39" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J39" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K39" s="187" t="n">
         <v>5</v>
       </c>
       <c r="L39" s="185" t="inlineStr">
         <is>
-          <t>40:35</t>
+          <t>42:50</t>
         </is>
       </c>
       <c r="M39" s="211" t="n"/>
       <c r="N39" s="187" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>87</t>
         </is>
       </c>
       <c r="O39" s="190" t="inlineStr">
         <is>
-          <t>11</t>
-[...6 lines deleted...]
-      </c>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="P39" s="191" t="inlineStr"/>
       <c r="Q39" s="192" t="inlineStr"/>
       <c r="R39" s="193" t="n"/>
       <c r="S39" s="185" t="n"/>
       <c r="T39" s="185" t="n"/>
       <c r="U39" s="185" t="n"/>
       <c r="V39" s="211" t="n"/>
       <c r="W39" s="186" t="n"/>
       <c r="X39" s="215" t="n"/>
     </row>
     <row r="40" ht="15.75" customHeight="1">
       <c r="A40" s="182" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="B40" s="185" t="inlineStr">
         <is>
           <t>Ангелов Ярослав</t>
         </is>
       </c>
       <c r="C40" s="210" t="n"/>
       <c r="D40" s="210" t="n"/>
       <c r="E40" s="210" t="n"/>
       <c r="F40" s="210" t="n"/>
       <c r="G40" s="211" t="n"/>
       <c r="H40" s="185" t="inlineStr"/>
       <c r="I40" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J40" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K40" s="187" t="n">
         <v>6</v>
       </c>
       <c r="L40" s="185" t="inlineStr">
         <is>
-          <t>42:50</t>
+          <t>23:32</t>
         </is>
       </c>
       <c r="M40" s="211" t="n"/>
       <c r="N40" s="187" t="inlineStr">
         <is>
-          <t>87</t>
-[...3 lines deleted...]
-        <is>
           <t>15</t>
         </is>
       </c>
+      <c r="O40" s="190" t="inlineStr"/>
       <c r="P40" s="191" t="inlineStr"/>
       <c r="Q40" s="192" t="inlineStr"/>
       <c r="R40" s="193" t="n"/>
       <c r="S40" s="185" t="n"/>
       <c r="T40" s="185" t="n"/>
       <c r="U40" s="185" t="n"/>
       <c r="V40" s="211" t="n"/>
       <c r="W40" s="186" t="n"/>
       <c r="X40" s="215" t="n"/>
     </row>
     <row r="41" ht="15.75" customHeight="1">
       <c r="A41" s="182" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="B41" s="185" t="inlineStr">
         <is>
           <t>Хан Захар</t>
         </is>
       </c>
       <c r="C41" s="210" t="n"/>
       <c r="D41" s="210" t="n"/>
       <c r="E41" s="210" t="n"/>
       <c r="F41" s="210" t="n"/>