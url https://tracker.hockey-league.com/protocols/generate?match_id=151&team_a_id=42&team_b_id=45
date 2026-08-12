--- v0 (2026-06-14)
+++ v1 (2026-08-12)
@@ -4027,51 +4027,51 @@
           <t>97</t>
         </is>
       </c>
       <c r="B8" s="185" t="inlineStr">
         <is>
           <t>Тренин  Мирон</t>
         </is>
       </c>
       <c r="C8" s="210" t="n"/>
       <c r="D8" s="210" t="n"/>
       <c r="E8" s="210" t="n"/>
       <c r="F8" s="210" t="n"/>
       <c r="G8" s="211" t="n"/>
       <c r="H8" s="185" t="inlineStr"/>
       <c r="I8" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J8" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K8" s="187" t="n">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="L8" s="185" t="inlineStr">
         <is>
           <t>19:09</t>
         </is>
       </c>
       <c r="M8" s="211" t="n"/>
       <c r="N8" s="187" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
       <c r="O8" s="190" t="inlineStr">
         <is>
           <t>49</t>
         </is>
       </c>
       <c r="P8" s="191" t="inlineStr"/>
       <c r="Q8" s="192" t="inlineStr"/>
       <c r="R8" s="193" t="n"/>
       <c r="S8" s="185" t="n"/>
       <c r="T8" s="185" t="n"/>
       <c r="U8" s="185" t="n"/>
       <c r="V8" s="211" t="n"/>
       <c r="W8" s="186" t="n"/>
@@ -4084,51 +4084,51 @@
           <t>9</t>
         </is>
       </c>
       <c r="B9" s="185" t="inlineStr">
         <is>
           <t>Панов Максим</t>
         </is>
       </c>
       <c r="C9" s="210" t="n"/>
       <c r="D9" s="210" t="n"/>
       <c r="E9" s="210" t="n"/>
       <c r="F9" s="210" t="n"/>
       <c r="G9" s="211" t="n"/>
       <c r="H9" s="185" t="inlineStr"/>
       <c r="I9" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J9" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K9" s="187" t="n">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="L9" s="185" t="inlineStr">
         <is>
           <t>31:10</t>
         </is>
       </c>
       <c r="M9" s="211" t="n"/>
       <c r="N9" s="187" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="O9" s="190" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="P9" s="191" t="inlineStr"/>
       <c r="Q9" s="192" t="inlineStr"/>
       <c r="R9" s="193" t="n"/>
       <c r="S9" s="185" t="n"/>
       <c r="T9" s="185" t="n"/>
       <c r="U9" s="185" t="n"/>
       <c r="V9" s="211" t="n"/>
       <c r="W9" s="186" t="n"/>
@@ -4140,51 +4140,51 @@
           <t>12</t>
         </is>
       </c>
       <c r="B10" s="185" t="inlineStr">
         <is>
           <t>Карчевский Марк</t>
         </is>
       </c>
       <c r="C10" s="210" t="n"/>
       <c r="D10" s="210" t="n"/>
       <c r="E10" s="210" t="n"/>
       <c r="F10" s="210" t="n"/>
       <c r="G10" s="211" t="n"/>
       <c r="H10" s="185" t="inlineStr"/>
       <c r="I10" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J10" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K10" s="187" t="n">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="L10" s="185" t="inlineStr">
         <is>
           <t>43:41</t>
         </is>
       </c>
       <c r="M10" s="211" t="n"/>
       <c r="N10" s="187" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="O10" s="190" t="inlineStr"/>
       <c r="P10" s="191" t="inlineStr"/>
       <c r="Q10" s="192" t="inlineStr"/>
       <c r="R10" s="193" t="n"/>
       <c r="S10" s="185" t="n"/>
       <c r="T10" s="185" t="n"/>
       <c r="U10" s="185" t="n"/>
       <c r="V10" s="211" t="n"/>
       <c r="W10" s="186" t="n"/>
       <c r="X10" s="215" t="n"/>
     </row>
     <row r="11" ht="17.1" customHeight="1">
       <c r="A11" s="182" t="inlineStr">
@@ -5145,51 +5145,51 @@
           <t>7</t>
         </is>
       </c>
       <c r="B35" s="185" t="inlineStr">
         <is>
           <t>Хазбулатов Азат</t>
         </is>
       </c>
       <c r="C35" s="210" t="n"/>
       <c r="D35" s="210" t="n"/>
       <c r="E35" s="210" t="n"/>
       <c r="F35" s="210" t="n"/>
       <c r="G35" s="211" t="n"/>
       <c r="H35" s="185" t="inlineStr"/>
       <c r="I35" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J35" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K35" s="187" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="L35" s="212" t="inlineStr">
         <is>
           <t>07:20</t>
         </is>
       </c>
       <c r="M35" s="211" t="n"/>
       <c r="N35" s="187" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="O35" s="190" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="P35" s="191" t="inlineStr"/>
       <c r="Q35" s="192" t="inlineStr"/>
       <c r="R35" s="193" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="S35" s="185" t="inlineStr">
@@ -5217,51 +5217,51 @@
           <t>32</t>
         </is>
       </c>
       <c r="B36" s="185" t="inlineStr">
         <is>
           <t>Белов Сергей</t>
         </is>
       </c>
       <c r="C36" s="210" t="n"/>
       <c r="D36" s="210" t="n"/>
       <c r="E36" s="210" t="n"/>
       <c r="F36" s="210" t="n"/>
       <c r="G36" s="211" t="n"/>
       <c r="H36" s="185" t="inlineStr"/>
       <c r="I36" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J36" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K36" s="187" t="n">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="L36" s="185" t="inlineStr">
         <is>
           <t>07:40</t>
         </is>
       </c>
       <c r="M36" s="211" t="n"/>
       <c r="N36" s="187" t="inlineStr">
         <is>
           <t>92</t>
         </is>
       </c>
       <c r="O36" s="190" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="P36" s="191" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="Q36" s="192" t="inlineStr"/>
       <c r="R36" s="193" t="inlineStr">
         <is>
@@ -5293,51 +5293,51 @@
           <t>6</t>
         </is>
       </c>
       <c r="B37" s="185" t="inlineStr">
         <is>
           <t>Гаврилин Артем</t>
         </is>
       </c>
       <c r="C37" s="210" t="n"/>
       <c r="D37" s="210" t="n"/>
       <c r="E37" s="210" t="n"/>
       <c r="F37" s="210" t="n"/>
       <c r="G37" s="211" t="n"/>
       <c r="H37" s="185" t="inlineStr"/>
       <c r="I37" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J37" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K37" s="187" t="n">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="L37" s="185" t="inlineStr">
         <is>
           <t>13:33</t>
         </is>
       </c>
       <c r="M37" s="211" t="n"/>
       <c r="N37" s="187" t="inlineStr">
         <is>
           <t>51</t>
         </is>
       </c>
       <c r="O37" s="190" t="inlineStr">
         <is>
           <t>89</t>
         </is>
       </c>
       <c r="P37" s="191" t="inlineStr"/>
       <c r="Q37" s="192" t="inlineStr"/>
       <c r="R37" s="193" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="S37" s="185" t="inlineStr">