--- v1 (2026-08-12)
+++ v2 (2026-10-12)
@@ -3889,62 +3889,62 @@
         <is>
           <t>Алексеев Фёдор</t>
         </is>
       </c>
       <c r="C6" s="210" t="n"/>
       <c r="D6" s="210" t="n"/>
       <c r="E6" s="210" t="n"/>
       <c r="F6" s="210" t="n"/>
       <c r="G6" s="211" t="n"/>
       <c r="H6" s="185" t="inlineStr"/>
       <c r="I6" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J6" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K6" s="187" t="n">
         <v>1</v>
       </c>
       <c r="L6" s="212" t="inlineStr">
         <is>
-          <t>01:35</t>
+          <t>31:10</t>
         </is>
       </c>
       <c r="M6" s="211" t="n"/>
       <c r="N6" s="187" t="inlineStr">
         <is>
-          <t>49</t>
+          <t>3</t>
         </is>
       </c>
       <c r="O6" s="190" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>12</t>
         </is>
       </c>
       <c r="P6" s="191" t="inlineStr"/>
       <c r="Q6" s="192" t="inlineStr"/>
       <c r="R6" s="193" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="S6" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T6" s="185" t="inlineStr"/>
       <c r="U6" s="213" t="inlineStr">
         <is>
           <t>38:34</t>
         </is>
       </c>
       <c r="V6" s="211" t="n"/>
       <c r="W6" s="214" t="inlineStr">
         <is>
           <t>40:34</t>
         </is>
@@ -3962,60 +3962,64 @@
         <is>
           <t>Григорян Альберт</t>
         </is>
       </c>
       <c r="C7" s="210" t="n"/>
       <c r="D7" s="210" t="n"/>
       <c r="E7" s="210" t="n"/>
       <c r="F7" s="210" t="n"/>
       <c r="G7" s="211" t="n"/>
       <c r="H7" s="185" t="inlineStr"/>
       <c r="I7" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J7" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K7" s="187" t="n">
         <v>2</v>
       </c>
       <c r="L7" s="185" t="inlineStr">
         <is>
-          <t>05:20</t>
+          <t>01:35</t>
         </is>
       </c>
       <c r="M7" s="211" t="n"/>
       <c r="N7" s="187" t="inlineStr">
         <is>
+          <t>49</t>
+        </is>
+      </c>
+      <c r="O7" s="190" t="inlineStr">
+        <is>
           <t>44</t>
         </is>
       </c>
-      <c r="O7" s="190" t="inlineStr"/>
       <c r="P7" s="191" t="inlineStr"/>
       <c r="Q7" s="192" t="inlineStr"/>
       <c r="R7" s="193" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="S7" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T7" s="185" t="inlineStr"/>
       <c r="U7" s="185" t="inlineStr">
         <is>
           <t>41:15</t>
         </is>
       </c>
       <c r="V7" s="211" t="n"/>
       <c r="W7" s="186" t="inlineStr">
         <is>
           <t>43:15</t>
         </is>
       </c>
       <c r="X7" s="215" t="n"/>
@@ -4084,117 +4088,113 @@
           <t>9</t>
         </is>
       </c>
       <c r="B9" s="185" t="inlineStr">
         <is>
           <t>Панов Максим</t>
         </is>
       </c>
       <c r="C9" s="210" t="n"/>
       <c r="D9" s="210" t="n"/>
       <c r="E9" s="210" t="n"/>
       <c r="F9" s="210" t="n"/>
       <c r="G9" s="211" t="n"/>
       <c r="H9" s="185" t="inlineStr"/>
       <c r="I9" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J9" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K9" s="187" t="n">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="L9" s="185" t="inlineStr">
         <is>
-          <t>31:10</t>
+          <t>43:41</t>
         </is>
       </c>
       <c r="M9" s="211" t="n"/>
       <c r="N9" s="187" t="inlineStr">
         <is>
-          <t>3</t>
-[...6 lines deleted...]
-      </c>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="O9" s="190" t="inlineStr"/>
       <c r="P9" s="191" t="inlineStr"/>
       <c r="Q9" s="192" t="inlineStr"/>
       <c r="R9" s="193" t="n"/>
       <c r="S9" s="185" t="n"/>
       <c r="T9" s="185" t="n"/>
       <c r="U9" s="185" t="n"/>
       <c r="V9" s="211" t="n"/>
       <c r="W9" s="186" t="n"/>
       <c r="X9" s="215" t="n"/>
     </row>
     <row r="10" ht="17.1" customHeight="1">
       <c r="A10" s="182" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="B10" s="185" t="inlineStr">
         <is>
           <t>Карчевский Марк</t>
         </is>
       </c>
       <c r="C10" s="210" t="n"/>
       <c r="D10" s="210" t="n"/>
       <c r="E10" s="210" t="n"/>
       <c r="F10" s="210" t="n"/>
       <c r="G10" s="211" t="n"/>
       <c r="H10" s="185" t="inlineStr"/>
       <c r="I10" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J10" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K10" s="187" t="n">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="L10" s="185" t="inlineStr">
         <is>
-          <t>43:41</t>
+          <t>05:20</t>
         </is>
       </c>
       <c r="M10" s="211" t="n"/>
       <c r="N10" s="187" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>44</t>
         </is>
       </c>
       <c r="O10" s="190" t="inlineStr"/>
       <c r="P10" s="191" t="inlineStr"/>
       <c r="Q10" s="192" t="inlineStr"/>
       <c r="R10" s="193" t="n"/>
       <c r="S10" s="185" t="n"/>
       <c r="T10" s="185" t="n"/>
       <c r="U10" s="185" t="n"/>
       <c r="V10" s="211" t="n"/>
       <c r="W10" s="186" t="n"/>
       <c r="X10" s="215" t="n"/>
     </row>
     <row r="11" ht="17.1" customHeight="1">
       <c r="A11" s="182" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="B11" s="185" t="inlineStr">
         <is>
           <t>Калядин Арсений</t>
         </is>
       </c>
       <c r="C11" s="210" t="n"/>
@@ -5145,66 +5145,66 @@
           <t>7</t>
         </is>
       </c>
       <c r="B35" s="185" t="inlineStr">
         <is>
           <t>Хазбулатов Азат</t>
         </is>
       </c>
       <c r="C35" s="210" t="n"/>
       <c r="D35" s="210" t="n"/>
       <c r="E35" s="210" t="n"/>
       <c r="F35" s="210" t="n"/>
       <c r="G35" s="211" t="n"/>
       <c r="H35" s="185" t="inlineStr"/>
       <c r="I35" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J35" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K35" s="187" t="n">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="L35" s="212" t="inlineStr">
         <is>
-          <t>07:20</t>
+          <t>13:33</t>
         </is>
       </c>
       <c r="M35" s="211" t="n"/>
       <c r="N35" s="187" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>51</t>
         </is>
       </c>
       <c r="O35" s="190" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>89</t>
         </is>
       </c>
       <c r="P35" s="191" t="inlineStr"/>
       <c r="Q35" s="192" t="inlineStr"/>
       <c r="R35" s="193" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="S35" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T35" s="185" t="inlineStr"/>
       <c r="U35" s="213" t="inlineStr">
         <is>
           <t>18:33</t>
         </is>
       </c>
       <c r="V35" s="211" t="n"/>
       <c r="W35" s="214" t="inlineStr">
         <is>
           <t>20:33</t>
         </is>
@@ -5217,73 +5217,69 @@
           <t>32</t>
         </is>
       </c>
       <c r="B36" s="185" t="inlineStr">
         <is>
           <t>Белов Сергей</t>
         </is>
       </c>
       <c r="C36" s="210" t="n"/>
       <c r="D36" s="210" t="n"/>
       <c r="E36" s="210" t="n"/>
       <c r="F36" s="210" t="n"/>
       <c r="G36" s="211" t="n"/>
       <c r="H36" s="185" t="inlineStr"/>
       <c r="I36" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J36" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K36" s="187" t="n">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="L36" s="185" t="inlineStr">
         <is>
-          <t>07:40</t>
+          <t>07:20</t>
         </is>
       </c>
       <c r="M36" s="211" t="n"/>
       <c r="N36" s="187" t="inlineStr">
         <is>
-          <t>92</t>
+          <t>15</t>
         </is>
       </c>
       <c r="O36" s="190" t="inlineStr">
         <is>
-          <t>19</t>
-[...6 lines deleted...]
-      </c>
+          <t>29</t>
+        </is>
+      </c>
+      <c r="P36" s="191" t="inlineStr"/>
       <c r="Q36" s="192" t="inlineStr"/>
       <c r="R36" s="193" t="inlineStr">
         <is>
           <t>95</t>
         </is>
       </c>
       <c r="S36" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T36" s="185" t="inlineStr"/>
       <c r="U36" s="185" t="inlineStr">
         <is>
           <t>20:45</t>
         </is>
       </c>
       <c r="V36" s="211" t="n"/>
       <c r="W36" s="186" t="inlineStr">
         <is>
           <t>22:45</t>
         </is>
       </c>
       <c r="X36" s="215" t="n"/>
     </row>
@@ -5293,69 +5289,73 @@
           <t>6</t>
         </is>
       </c>
       <c r="B37" s="185" t="inlineStr">
         <is>
           <t>Гаврилин Артем</t>
         </is>
       </c>
       <c r="C37" s="210" t="n"/>
       <c r="D37" s="210" t="n"/>
       <c r="E37" s="210" t="n"/>
       <c r="F37" s="210" t="n"/>
       <c r="G37" s="211" t="n"/>
       <c r="H37" s="185" t="inlineStr"/>
       <c r="I37" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J37" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K37" s="187" t="n">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="L37" s="185" t="inlineStr">
         <is>
-          <t>13:33</t>
+          <t>07:40</t>
         </is>
       </c>
       <c r="M37" s="211" t="n"/>
       <c r="N37" s="187" t="inlineStr">
         <is>
-          <t>51</t>
+          <t>92</t>
         </is>
       </c>
       <c r="O37" s="190" t="inlineStr">
         <is>
-          <t>89</t>
-[...2 lines deleted...]
-      <c r="P37" s="191" t="inlineStr"/>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="P37" s="191" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
       <c r="Q37" s="192" t="inlineStr"/>
       <c r="R37" s="193" t="inlineStr">
         <is>
           <t>26</t>
         </is>
       </c>
       <c r="S37" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T37" s="185" t="inlineStr"/>
       <c r="U37" s="185" t="inlineStr">
         <is>
           <t>36:50</t>
         </is>
       </c>
       <c r="V37" s="211" t="n"/>
       <c r="W37" s="186" t="inlineStr">
         <is>
           <t>38:50</t>
         </is>
       </c>
       <c r="X37" s="215" t="n"/>
     </row>