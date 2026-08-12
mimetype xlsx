--- v0 (2026-06-14)
+++ v1 (2026-08-12)
@@ -3889,57 +3889,57 @@
         <is>
           <t>Ниденс Семен</t>
         </is>
       </c>
       <c r="C6" s="210" t="n"/>
       <c r="D6" s="210" t="n"/>
       <c r="E6" s="210" t="n"/>
       <c r="F6" s="210" t="n"/>
       <c r="G6" s="211" t="n"/>
       <c r="H6" s="185" t="inlineStr"/>
       <c r="I6" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J6" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K6" s="187" t="n">
         <v>2</v>
       </c>
       <c r="L6" s="212" t="inlineStr">
         <is>
-          <t>08:44</t>
+          <t>40:55</t>
         </is>
       </c>
       <c r="M6" s="211" t="n"/>
       <c r="N6" s="187" t="inlineStr">
         <is>
-          <t>81</t>
+          <t>47</t>
         </is>
       </c>
       <c r="O6" s="190" t="inlineStr"/>
       <c r="P6" s="191" t="inlineStr"/>
       <c r="Q6" s="192" t="inlineStr"/>
       <c r="R6" s="193" t="inlineStr">
         <is>
           <t>82</t>
         </is>
       </c>
       <c r="S6" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T6" s="185" t="inlineStr"/>
       <c r="U6" s="213" t="inlineStr">
         <is>
           <t>13:23</t>
         </is>
       </c>
       <c r="V6" s="211" t="n"/>
       <c r="W6" s="214" t="inlineStr">
         <is>
           <t>15:23</t>
@@ -4180,61 +4180,61 @@
           <t>82</t>
         </is>
       </c>
       <c r="B11" s="185" t="inlineStr">
         <is>
           <t>Смирнов Семен</t>
         </is>
       </c>
       <c r="C11" s="210" t="n"/>
       <c r="D11" s="210" t="n"/>
       <c r="E11" s="210" t="n"/>
       <c r="F11" s="210" t="n"/>
       <c r="G11" s="211" t="n"/>
       <c r="H11" s="185" t="inlineStr"/>
       <c r="I11" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J11" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K11" s="187" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="L11" s="185" t="inlineStr">
         <is>
-          <t>40:55</t>
+          <t>08:44</t>
         </is>
       </c>
       <c r="M11" s="211" t="n"/>
       <c r="N11" s="187" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>81</t>
         </is>
       </c>
       <c r="O11" s="190" t="inlineStr"/>
       <c r="P11" s="191" t="inlineStr"/>
       <c r="Q11" s="192" t="inlineStr"/>
       <c r="R11" s="193" t="n"/>
       <c r="S11" s="185" t="n"/>
       <c r="T11" s="185" t="n"/>
       <c r="U11" s="185" t="n"/>
       <c r="V11" s="211" t="n"/>
       <c r="W11" s="186" t="n"/>
       <c r="X11" s="215" t="n"/>
     </row>
     <row r="12" ht="17.1" customHeight="1">
       <c r="A12" s="182" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="B12" s="185" t="inlineStr">
         <is>
           <t>Хоперский Георгий</t>
         </is>
       </c>
       <c r="C12" s="210" t="n"/>
@@ -5083,60 +5083,64 @@
         <is>
           <t>Анисов Мирон</t>
         </is>
       </c>
       <c r="C35" s="210" t="n"/>
       <c r="D35" s="210" t="n"/>
       <c r="E35" s="210" t="n"/>
       <c r="F35" s="210" t="n"/>
       <c r="G35" s="211" t="n"/>
       <c r="H35" s="185" t="inlineStr"/>
       <c r="I35" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J35" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K35" s="187" t="n">
         <v>1</v>
       </c>
       <c r="L35" s="212" t="inlineStr">
         <is>
-          <t>06:30</t>
+          <t>21:15</t>
         </is>
       </c>
       <c r="M35" s="211" t="n"/>
       <c r="N35" s="187" t="inlineStr">
         <is>
-          <t>12</t>
-[...2 lines deleted...]
-      <c r="O35" s="190" t="inlineStr"/>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="O35" s="190" t="inlineStr">
+        <is>
+          <t>98</t>
+        </is>
+      </c>
       <c r="P35" s="191" t="inlineStr"/>
       <c r="Q35" s="192" t="inlineStr"/>
       <c r="R35" s="193" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="S35" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T35" s="185" t="inlineStr"/>
       <c r="U35" s="213" t="inlineStr">
         <is>
           <t>10:23</t>
         </is>
       </c>
       <c r="V35" s="211" t="n"/>
       <c r="W35" s="214" t="inlineStr">
         <is>
           <t>12:23</t>
         </is>
       </c>
       <c r="X35" s="215" t="n"/>
@@ -5215,51 +5219,51 @@
           <t>2</t>
         </is>
       </c>
       <c r="B37" s="185" t="inlineStr">
         <is>
           <t>Байков Ярослав</t>
         </is>
       </c>
       <c r="C37" s="210" t="n"/>
       <c r="D37" s="210" t="n"/>
       <c r="E37" s="210" t="n"/>
       <c r="F37" s="210" t="n"/>
       <c r="G37" s="211" t="n"/>
       <c r="H37" s="185" t="inlineStr"/>
       <c r="I37" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J37" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K37" s="187" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="L37" s="185" t="inlineStr">
         <is>
           <t>43:27</t>
         </is>
       </c>
       <c r="M37" s="211" t="n"/>
       <c r="N37" s="187" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="O37" s="190" t="inlineStr"/>
       <c r="P37" s="191" t="inlineStr"/>
       <c r="Q37" s="192" t="inlineStr"/>
       <c r="R37" s="193" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="S37" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
@@ -5287,64 +5291,60 @@
         <is>
           <t>Шипунов Илья</t>
         </is>
       </c>
       <c r="C38" s="210" t="n"/>
       <c r="D38" s="210" t="n"/>
       <c r="E38" s="210" t="n"/>
       <c r="F38" s="210" t="n"/>
       <c r="G38" s="211" t="n"/>
       <c r="H38" s="185" t="inlineStr"/>
       <c r="I38" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J38" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K38" s="187" t="n">
         <v>10</v>
       </c>
       <c r="L38" s="185" t="inlineStr">
         <is>
-          <t>21:15</t>
+          <t>06:30</t>
         </is>
       </c>
       <c r="M38" s="211" t="n"/>
       <c r="N38" s="187" t="inlineStr">
         <is>
-          <t>8</t>
-[...6 lines deleted...]
-      </c>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="O38" s="190" t="inlineStr"/>
       <c r="P38" s="191" t="inlineStr"/>
       <c r="Q38" s="192" t="inlineStr"/>
       <c r="R38" s="193" t="n"/>
       <c r="S38" s="185" t="n"/>
       <c r="T38" s="185" t="n"/>
       <c r="U38" s="185" t="n"/>
       <c r="V38" s="211" t="n"/>
       <c r="W38" s="186" t="n"/>
       <c r="X38" s="215" t="n"/>
     </row>
     <row r="39" ht="15.75" customHeight="1">
       <c r="A39" s="182" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="B39" s="185" t="inlineStr">
         <is>
           <t>Панает Александр</t>
         </is>
       </c>
       <c r="C39" s="210" t="n"/>
       <c r="D39" s="210" t="n"/>
       <c r="E39" s="210" t="n"/>
       <c r="F39" s="210" t="n"/>