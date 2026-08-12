--- v0 (2026-06-14)
+++ v1 (2026-08-12)
@@ -3885,64 +3885,68 @@
           <t>21</t>
         </is>
       </c>
       <c r="B6" s="185" t="inlineStr">
         <is>
           <t>Кардашов Дмитрий</t>
         </is>
       </c>
       <c r="C6" s="210" t="n"/>
       <c r="D6" s="210" t="n"/>
       <c r="E6" s="210" t="n"/>
       <c r="F6" s="210" t="n"/>
       <c r="G6" s="211" t="n"/>
       <c r="H6" s="185" t="inlineStr"/>
       <c r="I6" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J6" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K6" s="187" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L6" s="212" t="inlineStr">
         <is>
-          <t>06:52</t>
+          <t>39:00</t>
         </is>
       </c>
       <c r="M6" s="211" t="n"/>
       <c r="N6" s="187" t="inlineStr">
         <is>
-          <t>19</t>
-[...2 lines deleted...]
-      <c r="O6" s="190" t="inlineStr"/>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="O6" s="190" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
       <c r="P6" s="191" t="inlineStr"/>
       <c r="Q6" s="192" t="inlineStr"/>
       <c r="R6" s="193" t="inlineStr">
         <is>
           <t>38</t>
         </is>
       </c>
       <c r="S6" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T6" s="185" t="inlineStr"/>
       <c r="U6" s="213" t="inlineStr">
         <is>
           <t>10:22</t>
         </is>
       </c>
       <c r="V6" s="211" t="n"/>
       <c r="W6" s="214" t="inlineStr">
         <is>
           <t>12:22</t>
         </is>
       </c>
       <c r="X6" s="215" t="n"/>
@@ -3954,64 +3958,68 @@
           <t>79</t>
         </is>
       </c>
       <c r="B7" s="185" t="inlineStr">
         <is>
           <t>Косов Илья</t>
         </is>
       </c>
       <c r="C7" s="210" t="n"/>
       <c r="D7" s="210" t="n"/>
       <c r="E7" s="210" t="n"/>
       <c r="F7" s="210" t="n"/>
       <c r="G7" s="211" t="n"/>
       <c r="H7" s="185" t="inlineStr"/>
       <c r="I7" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J7" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K7" s="187" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L7" s="185" t="inlineStr">
         <is>
-          <t>09:13</t>
+          <t>42:00</t>
         </is>
       </c>
       <c r="M7" s="211" t="n"/>
       <c r="N7" s="187" t="inlineStr">
         <is>
-          <t>23</t>
-[...2 lines deleted...]
-      <c r="O7" s="190" t="inlineStr"/>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="O7" s="190" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
       <c r="P7" s="191" t="inlineStr"/>
       <c r="Q7" s="192" t="inlineStr"/>
       <c r="R7" s="193" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="S7" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T7" s="185" t="inlineStr"/>
       <c r="U7" s="185" t="inlineStr">
         <is>
           <t>19:39</t>
         </is>
       </c>
       <c r="V7" s="211" t="n"/>
       <c r="W7" s="186" t="inlineStr">
         <is>
           <t>21:39</t>
         </is>
       </c>
       <c r="X7" s="215" t="n"/>
@@ -4023,64 +4031,68 @@
           <t>2</t>
         </is>
       </c>
       <c r="B8" s="185" t="inlineStr">
         <is>
           <t>Савенкова Арина</t>
         </is>
       </c>
       <c r="C8" s="210" t="n"/>
       <c r="D8" s="210" t="n"/>
       <c r="E8" s="210" t="n"/>
       <c r="F8" s="210" t="n"/>
       <c r="G8" s="211" t="n"/>
       <c r="H8" s="185" t="inlineStr"/>
       <c r="I8" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J8" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K8" s="187" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="L8" s="185" t="inlineStr">
         <is>
-          <t>15:31</t>
+          <t>25:21</t>
         </is>
       </c>
       <c r="M8" s="211" t="n"/>
       <c r="N8" s="187" t="inlineStr">
         <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="O8" s="190" t="inlineStr">
+        <is>
           <t>23</t>
         </is>
       </c>
-      <c r="O8" s="190" t="inlineStr"/>
       <c r="P8" s="191" t="inlineStr"/>
       <c r="Q8" s="192" t="inlineStr"/>
       <c r="R8" s="193" t="inlineStr">
         <is>
           <t>38</t>
         </is>
       </c>
       <c r="S8" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T8" s="185" t="inlineStr"/>
       <c r="U8" s="185" t="inlineStr">
         <is>
           <t>22:14</t>
         </is>
       </c>
       <c r="V8" s="211" t="n"/>
       <c r="W8" s="186" t="inlineStr">
         <is>
           <t>24:14</t>
         </is>
       </c>
       <c r="X8" s="215" t="n"/>
@@ -4092,61 +4104,61 @@
           <t>10</t>
         </is>
       </c>
       <c r="B9" s="185" t="inlineStr">
         <is>
           <t>Тихонов Макар</t>
         </is>
       </c>
       <c r="C9" s="210" t="n"/>
       <c r="D9" s="210" t="n"/>
       <c r="E9" s="210" t="n"/>
       <c r="F9" s="210" t="n"/>
       <c r="G9" s="211" t="n"/>
       <c r="H9" s="185" t="inlineStr"/>
       <c r="I9" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J9" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K9" s="187" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="L9" s="185" t="inlineStr">
         <is>
-          <t>18:37</t>
+          <t>15:31</t>
         </is>
       </c>
       <c r="M9" s="211" t="n"/>
       <c r="N9" s="187" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>23</t>
         </is>
       </c>
       <c r="O9" s="190" t="inlineStr"/>
       <c r="P9" s="191" t="inlineStr"/>
       <c r="Q9" s="192" t="inlineStr"/>
       <c r="R9" s="193" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="S9" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T9" s="185" t="inlineStr"/>
       <c r="U9" s="185" t="inlineStr">
         <is>
           <t>40:41</t>
         </is>
       </c>
       <c r="V9" s="211" t="n"/>
       <c r="W9" s="186" t="inlineStr">
         <is>
           <t>42:41</t>
@@ -4160,61 +4172,61 @@
           <t>17</t>
         </is>
       </c>
       <c r="B10" s="185" t="inlineStr">
         <is>
           <t>Токарев Игорь</t>
         </is>
       </c>
       <c r="C10" s="210" t="n"/>
       <c r="D10" s="210" t="n"/>
       <c r="E10" s="210" t="n"/>
       <c r="F10" s="210" t="n"/>
       <c r="G10" s="211" t="n"/>
       <c r="H10" s="185" t="inlineStr"/>
       <c r="I10" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J10" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K10" s="187" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L10" s="185" t="inlineStr">
         <is>
-          <t>33:05</t>
+          <t>18:37</t>
         </is>
       </c>
       <c r="M10" s="211" t="n"/>
       <c r="N10" s="187" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>48</t>
         </is>
       </c>
       <c r="O10" s="190" t="inlineStr"/>
       <c r="P10" s="191" t="inlineStr"/>
       <c r="Q10" s="192" t="inlineStr"/>
       <c r="R10" s="193" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="S10" s="185" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="T10" s="185" t="inlineStr"/>
       <c r="U10" s="185" t="inlineStr">
         <is>
           <t>40:41</t>
         </is>
       </c>
       <c r="V10" s="211" t="n"/>
       <c r="W10" s="186" t="inlineStr">
         <is>
           <t>60:41</t>
@@ -4228,336 +4240,324 @@
           <t>59</t>
         </is>
       </c>
       <c r="B11" s="185" t="inlineStr">
         <is>
           <t>Белоусов Дмитрий</t>
         </is>
       </c>
       <c r="C11" s="210" t="n"/>
       <c r="D11" s="210" t="n"/>
       <c r="E11" s="210" t="n"/>
       <c r="F11" s="210" t="n"/>
       <c r="G11" s="211" t="n"/>
       <c r="H11" s="185" t="inlineStr"/>
       <c r="I11" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J11" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K11" s="187" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="L11" s="185" t="inlineStr">
         <is>
-          <t>35:05</t>
+          <t>33:05</t>
         </is>
       </c>
       <c r="M11" s="211" t="n"/>
       <c r="N11" s="187" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>27</t>
         </is>
       </c>
       <c r="O11" s="190" t="inlineStr"/>
       <c r="P11" s="191" t="inlineStr"/>
       <c r="Q11" s="192" t="inlineStr"/>
       <c r="R11" s="193" t="n"/>
       <c r="S11" s="185" t="n"/>
       <c r="T11" s="185" t="n"/>
       <c r="U11" s="185" t="n"/>
       <c r="V11" s="211" t="n"/>
       <c r="W11" s="186" t="n"/>
       <c r="X11" s="215" t="n"/>
     </row>
     <row r="12" ht="17.1" customHeight="1">
       <c r="A12" s="182" t="inlineStr">
         <is>
           <t>96</t>
         </is>
       </c>
       <c r="B12" s="185" t="inlineStr">
         <is>
           <t>Черкасов  Матвей</t>
         </is>
       </c>
       <c r="C12" s="210" t="n"/>
       <c r="D12" s="210" t="n"/>
       <c r="E12" s="210" t="n"/>
       <c r="F12" s="210" t="n"/>
       <c r="G12" s="211" t="n"/>
       <c r="H12" s="185" t="inlineStr"/>
       <c r="I12" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J12" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K12" s="187" t="n">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="L12" s="185" t="inlineStr">
         <is>
-          <t>38:50</t>
+          <t>35:05</t>
         </is>
       </c>
       <c r="M12" s="211" t="n"/>
       <c r="N12" s="187" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>19</t>
         </is>
       </c>
       <c r="O12" s="190" t="inlineStr"/>
       <c r="P12" s="191" t="inlineStr"/>
       <c r="Q12" s="192" t="inlineStr"/>
       <c r="R12" s="193" t="n"/>
       <c r="S12" s="185" t="n"/>
       <c r="T12" s="185" t="n"/>
       <c r="U12" s="185" t="n"/>
       <c r="V12" s="211" t="n"/>
       <c r="W12" s="186" t="n"/>
       <c r="X12" s="215" t="n"/>
     </row>
     <row r="13" ht="17.1" customHeight="1">
       <c r="A13" s="182" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="B13" s="185" t="inlineStr">
         <is>
           <t>Сафонов Алексей</t>
         </is>
       </c>
       <c r="C13" s="210" t="n"/>
       <c r="D13" s="210" t="n"/>
       <c r="E13" s="210" t="n"/>
       <c r="F13" s="210" t="n"/>
       <c r="G13" s="211" t="n"/>
       <c r="H13" s="185" t="inlineStr"/>
       <c r="I13" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J13" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K13" s="187" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="L13" s="185" t="inlineStr">
         <is>
-          <t>42:00</t>
+          <t>38:50</t>
         </is>
       </c>
       <c r="M13" s="211" t="n"/>
       <c r="N13" s="187" t="inlineStr">
         <is>
-          <t>19</t>
-[...6 lines deleted...]
-      </c>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="O13" s="190" t="inlineStr"/>
       <c r="P13" s="191" t="inlineStr"/>
       <c r="Q13" s="192" t="inlineStr"/>
       <c r="R13" s="193" t="n"/>
       <c r="S13" s="185" t="n"/>
       <c r="T13" s="185" t="n"/>
       <c r="U13" s="185" t="n"/>
       <c r="V13" s="211" t="n"/>
       <c r="W13" s="186" t="n"/>
       <c r="X13" s="215" t="n"/>
     </row>
     <row r="14" ht="17.1" customHeight="1">
       <c r="A14" s="182" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="B14" s="185" t="inlineStr">
         <is>
           <t>Гуцу  Кирилл</t>
         </is>
       </c>
       <c r="C14" s="210" t="n"/>
       <c r="D14" s="210" t="n"/>
       <c r="E14" s="210" t="n"/>
       <c r="F14" s="210" t="n"/>
       <c r="G14" s="211" t="n"/>
       <c r="H14" s="185" t="inlineStr"/>
       <c r="I14" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J14" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K14" s="187" t="n">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="L14" s="185" t="inlineStr">
         <is>
-          <t>39:00</t>
+          <t>44:00</t>
         </is>
       </c>
       <c r="M14" s="211" t="n"/>
       <c r="N14" s="187" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
-      <c r="O14" s="190" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="O14" s="190" t="inlineStr"/>
       <c r="P14" s="191" t="inlineStr"/>
       <c r="Q14" s="192" t="inlineStr"/>
       <c r="R14" s="193" t="n"/>
       <c r="S14" s="185" t="n"/>
       <c r="T14" s="185" t="n"/>
       <c r="U14" s="185" t="n"/>
       <c r="V14" s="211" t="n"/>
       <c r="W14" s="186" t="n"/>
       <c r="X14" s="215" t="n"/>
     </row>
     <row r="15" ht="17.1" customHeight="1">
       <c r="A15" s="182" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="B15" s="185" t="inlineStr">
         <is>
           <t>Валов Максим</t>
         </is>
       </c>
       <c r="C15" s="210" t="n"/>
       <c r="D15" s="210" t="n"/>
       <c r="E15" s="210" t="n"/>
       <c r="F15" s="210" t="n"/>
       <c r="G15" s="211" t="n"/>
       <c r="H15" s="185" t="inlineStr"/>
       <c r="I15" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J15" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K15" s="187" t="n">
         <v>11</v>
       </c>
       <c r="L15" s="185" t="inlineStr">
         <is>
-          <t>44:00</t>
+          <t>06:52</t>
         </is>
       </c>
       <c r="M15" s="211" t="n"/>
       <c r="N15" s="187" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>19</t>
         </is>
       </c>
       <c r="O15" s="190" t="inlineStr"/>
       <c r="P15" s="191" t="inlineStr"/>
       <c r="Q15" s="192" t="inlineStr"/>
       <c r="R15" s="193" t="n"/>
       <c r="S15" s="185" t="n"/>
       <c r="T15" s="185" t="n"/>
       <c r="U15" s="185" t="n"/>
       <c r="V15" s="211" t="n"/>
       <c r="W15" s="186" t="n"/>
       <c r="X15" s="215" t="n"/>
     </row>
     <row r="16" ht="17.1" customHeight="1">
       <c r="A16" s="182" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="B16" s="185" t="inlineStr">
         <is>
           <t>Корытин Владислав</t>
         </is>
       </c>
       <c r="C16" s="210" t="n"/>
       <c r="D16" s="210" t="n"/>
       <c r="E16" s="210" t="n"/>
       <c r="F16" s="210" t="n"/>
       <c r="G16" s="211" t="n"/>
       <c r="H16" s="185" t="inlineStr"/>
       <c r="I16" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J16" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K16" s="187" t="n">
         <v>12</v>
       </c>
       <c r="L16" s="185" t="inlineStr">
         <is>
-          <t>25:21</t>
+          <t>09:13</t>
         </is>
       </c>
       <c r="M16" s="211" t="n"/>
       <c r="N16" s="187" t="inlineStr">
         <is>
-          <t>11</t>
-[...3 lines deleted...]
-        <is>
           <t>23</t>
         </is>
       </c>
+      <c r="O16" s="190" t="inlineStr"/>
       <c r="P16" s="191" t="inlineStr"/>
       <c r="Q16" s="192" t="inlineStr"/>
       <c r="R16" s="193" t="n"/>
       <c r="S16" s="185" t="n"/>
       <c r="T16" s="185" t="n"/>
       <c r="U16" s="185" t="n"/>
       <c r="V16" s="211" t="n"/>
       <c r="W16" s="186" t="n"/>
       <c r="X16" s="215" t="n"/>
     </row>
     <row r="17" ht="17.1" customHeight="1">
       <c r="A17" s="182" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="B17" s="185" t="inlineStr">
         <is>
           <t>Политико Илья</t>
         </is>
       </c>
       <c r="C17" s="210" t="n"/>
       <c r="D17" s="210" t="n"/>
       <c r="E17" s="210" t="n"/>
       <c r="F17" s="210" t="n"/>
@@ -5205,51 +5205,51 @@
           <t>21</t>
         </is>
       </c>
       <c r="B35" s="185" t="inlineStr">
         <is>
           <t>Кардашов Дмитрий</t>
         </is>
       </c>
       <c r="C35" s="210" t="n"/>
       <c r="D35" s="210" t="n"/>
       <c r="E35" s="210" t="n"/>
       <c r="F35" s="210" t="n"/>
       <c r="G35" s="211" t="n"/>
       <c r="H35" s="185" t="inlineStr"/>
       <c r="I35" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J35" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K35" s="187" t="n">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="L35" s="212" t="inlineStr">
         <is>
           <t>05:32</t>
         </is>
       </c>
       <c r="M35" s="211" t="n"/>
       <c r="N35" s="187" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
       <c r="O35" s="190" t="inlineStr"/>
       <c r="P35" s="191" t="inlineStr"/>
       <c r="Q35" s="192" t="inlineStr"/>
       <c r="R35" s="193" t="inlineStr">
         <is>
           <t>36</t>
         </is>
       </c>
       <c r="S35" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>