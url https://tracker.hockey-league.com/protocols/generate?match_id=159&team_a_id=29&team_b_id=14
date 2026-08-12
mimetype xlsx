--- v0 (2026-06-14)
+++ v1 (2026-08-12)
@@ -3885,51 +3885,51 @@
           <t>30</t>
         </is>
       </c>
       <c r="B6" s="185" t="inlineStr">
         <is>
           <t>Шерстенников Владимир</t>
         </is>
       </c>
       <c r="C6" s="210" t="n"/>
       <c r="D6" s="210" t="n"/>
       <c r="E6" s="210" t="n"/>
       <c r="F6" s="210" t="n"/>
       <c r="G6" s="211" t="n"/>
       <c r="H6" s="185" t="inlineStr"/>
       <c r="I6" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J6" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K6" s="187" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="L6" s="212" t="inlineStr">
         <is>
           <t>28:30</t>
         </is>
       </c>
       <c r="M6" s="211" t="n"/>
       <c r="N6" s="187" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="O6" s="190" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="P6" s="191" t="inlineStr"/>
       <c r="Q6" s="192" t="inlineStr"/>
       <c r="R6" s="193" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="S6" s="185" t="inlineStr">
@@ -3966,127 +3966,127 @@
       <c r="C7" s="210" t="n"/>
       <c r="D7" s="210" t="n"/>
       <c r="E7" s="210" t="n"/>
       <c r="F7" s="210" t="n"/>
       <c r="G7" s="211" t="n"/>
       <c r="H7" s="185" t="inlineStr"/>
       <c r="I7" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J7" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K7" s="187" t="n"/>
       <c r="L7" s="185" t="n"/>
       <c r="M7" s="211" t="n"/>
       <c r="N7" s="187" t="n"/>
       <c r="O7" s="190" t="n"/>
       <c r="P7" s="191" t="n"/>
       <c r="Q7" s="192" t="n"/>
       <c r="R7" s="193" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>22</t>
         </is>
       </c>
       <c r="S7" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T7" s="185" t="inlineStr"/>
       <c r="U7" s="185" t="inlineStr">
         <is>
-          <t>19:58</t>
+          <t>41:20</t>
         </is>
       </c>
       <c r="V7" s="211" t="n"/>
       <c r="W7" s="186" t="inlineStr">
         <is>
-          <t>21:58</t>
+          <t>43:20</t>
         </is>
       </c>
       <c r="X7" s="215" t="n"/>
       <c r="Y7" s="3" t="n"/>
     </row>
     <row r="8" ht="17.1" customHeight="1">
       <c r="A8" s="182" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="B8" s="185" t="inlineStr">
         <is>
           <t>Червяков Федор</t>
         </is>
       </c>
       <c r="C8" s="210" t="n"/>
       <c r="D8" s="210" t="n"/>
       <c r="E8" s="210" t="n"/>
       <c r="F8" s="210" t="n"/>
       <c r="G8" s="211" t="n"/>
       <c r="H8" s="185" t="inlineStr"/>
       <c r="I8" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J8" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K8" s="187" t="n"/>
       <c r="L8" s="185" t="n"/>
       <c r="M8" s="211" t="n"/>
       <c r="N8" s="187" t="n"/>
       <c r="O8" s="190" t="n"/>
       <c r="P8" s="191" t="n"/>
       <c r="Q8" s="192" t="n"/>
       <c r="R8" s="193" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>8</t>
         </is>
       </c>
       <c r="S8" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T8" s="185" t="inlineStr"/>
       <c r="U8" s="185" t="inlineStr">
         <is>
-          <t>38:00</t>
+          <t>19:58</t>
         </is>
       </c>
       <c r="V8" s="211" t="n"/>
       <c r="W8" s="186" t="inlineStr">
         <is>
-          <t>40:00</t>
+          <t>21:58</t>
         </is>
       </c>
       <c r="X8" s="215" t="n"/>
       <c r="Y8" s="3" t="n"/>
     </row>
     <row r="9" ht="17.1" customHeight="1">
       <c r="A9" s="182" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="B9" s="185" t="inlineStr">
         <is>
           <t>Тырцев Степан</t>
         </is>
       </c>
       <c r="C9" s="210" t="n"/>
       <c r="D9" s="210" t="n"/>
       <c r="E9" s="210" t="n"/>
       <c r="F9" s="210" t="n"/>
       <c r="G9" s="211" t="n"/>
       <c r="H9" s="185" t="inlineStr"/>
       <c r="I9" s="185" t="inlineStr">
         <is>
           <t>З</t>
@@ -4095,57 +4095,57 @@
       <c r="J9" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K9" s="187" t="n"/>
       <c r="L9" s="185" t="n"/>
       <c r="M9" s="211" t="n"/>
       <c r="N9" s="187" t="n"/>
       <c r="O9" s="190" t="n"/>
       <c r="P9" s="191" t="n"/>
       <c r="Q9" s="192" t="n"/>
       <c r="R9" s="193" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="S9" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T9" s="185" t="inlineStr"/>
       <c r="U9" s="185" t="inlineStr">
         <is>
-          <t>41:20</t>
+          <t>43:30</t>
         </is>
       </c>
       <c r="V9" s="211" t="n"/>
       <c r="W9" s="186" t="inlineStr">
         <is>
-          <t>43:20</t>
+          <t>45:30</t>
         </is>
       </c>
       <c r="X9" s="215" t="n"/>
     </row>
     <row r="10" ht="17.1" customHeight="1">
       <c r="A10" s="182" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="B10" s="185" t="inlineStr">
         <is>
           <t>Никулин Дмитрий</t>
         </is>
       </c>
       <c r="C10" s="210" t="n"/>
       <c r="D10" s="210" t="n"/>
       <c r="E10" s="210" t="n"/>
       <c r="F10" s="210" t="n"/>
       <c r="G10" s="211" t="n"/>
       <c r="H10" s="185" t="inlineStr"/>
       <c r="I10" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
@@ -4153,57 +4153,57 @@
       <c r="J10" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K10" s="187" t="n"/>
       <c r="L10" s="185" t="n"/>
       <c r="M10" s="211" t="n"/>
       <c r="N10" s="187" t="n"/>
       <c r="O10" s="190" t="n"/>
       <c r="P10" s="191" t="n"/>
       <c r="Q10" s="192" t="n"/>
       <c r="R10" s="193" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="S10" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T10" s="185" t="inlineStr"/>
       <c r="U10" s="185" t="inlineStr">
         <is>
-          <t>43:30</t>
+          <t>38:00</t>
         </is>
       </c>
       <c r="V10" s="211" t="n"/>
       <c r="W10" s="186" t="inlineStr">
         <is>
-          <t>45:30</t>
+          <t>40:00</t>
         </is>
       </c>
       <c r="X10" s="215" t="n"/>
     </row>
     <row r="11" ht="17.1" customHeight="1">
       <c r="A11" s="182" t="inlineStr">
         <is>
           <t>89</t>
         </is>
       </c>
       <c r="B11" s="185" t="inlineStr">
         <is>
           <t>Савиных Федор</t>
         </is>
       </c>
       <c r="C11" s="210" t="n"/>
       <c r="D11" s="210" t="n"/>
       <c r="E11" s="210" t="n"/>
       <c r="F11" s="210" t="n"/>
       <c r="G11" s="211" t="n"/>
       <c r="H11" s="185" t="inlineStr"/>
       <c r="I11" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
@@ -5069,61 +5069,69 @@
         <is>
           <t>Есинский Богдан</t>
         </is>
       </c>
       <c r="C35" s="210" t="n"/>
       <c r="D35" s="210" t="n"/>
       <c r="E35" s="210" t="n"/>
       <c r="F35" s="210" t="n"/>
       <c r="G35" s="211" t="n"/>
       <c r="H35" s="185" t="inlineStr"/>
       <c r="I35" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J35" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K35" s="187" t="n">
         <v>1</v>
       </c>
       <c r="L35" s="212" t="inlineStr">
         <is>
-          <t>11:40</t>
+          <t>39:55</t>
         </is>
       </c>
       <c r="M35" s="211" t="n"/>
       <c r="N35" s="187" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
-      <c r="O35" s="190" t="inlineStr"/>
-      <c r="P35" s="191" t="inlineStr"/>
+      <c r="O35" s="190" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="P35" s="191" t="inlineStr">
+        <is>
+          <t>38</t>
+        </is>
+      </c>
       <c r="Q35" s="192" t="inlineStr"/>
       <c r="R35" s="193" t="inlineStr">
         <is>
           <t>43</t>
         </is>
       </c>
       <c r="S35" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T35" s="185" t="inlineStr"/>
       <c r="U35" s="213" t="inlineStr">
         <is>
           <t>01:40</t>
         </is>
       </c>
       <c r="V35" s="211" t="n"/>
       <c r="W35" s="214" t="inlineStr">
         <is>
           <t>03:40</t>
         </is>
       </c>
       <c r="X35" s="215" t="n"/>
     </row>
@@ -5565,51 +5573,51 @@
           <t>4</t>
         </is>
       </c>
       <c r="B42" s="185" t="inlineStr">
         <is>
           <t>Юркевич Артём</t>
         </is>
       </c>
       <c r="C42" s="210" t="n"/>
       <c r="D42" s="210" t="n"/>
       <c r="E42" s="210" t="n"/>
       <c r="F42" s="210" t="n"/>
       <c r="G42" s="211" t="n"/>
       <c r="H42" s="185" t="inlineStr"/>
       <c r="I42" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J42" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K42" s="187" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="L42" s="185" t="inlineStr">
         <is>
           <t>33:03</t>
         </is>
       </c>
       <c r="M42" s="211" t="n"/>
       <c r="N42" s="187" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="O42" s="190" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="P42" s="191" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="Q42" s="192" t="inlineStr"/>
       <c r="R42" s="193" t="inlineStr">
         <is>
@@ -5645,69 +5653,61 @@
         <is>
           <t>Магомедов Камиль</t>
         </is>
       </c>
       <c r="C43" s="210" t="n"/>
       <c r="D43" s="210" t="n"/>
       <c r="E43" s="210" t="n"/>
       <c r="F43" s="210" t="n"/>
       <c r="G43" s="211" t="n"/>
       <c r="H43" s="185" t="inlineStr"/>
       <c r="I43" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J43" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K43" s="187" t="n">
         <v>10</v>
       </c>
       <c r="L43" s="185" t="inlineStr">
         <is>
-          <t>39:55</t>
+          <t>11:40</t>
         </is>
       </c>
       <c r="M43" s="211" t="n"/>
       <c r="N43" s="187" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
-      <c r="O43" s="190" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O43" s="190" t="inlineStr"/>
+      <c r="P43" s="191" t="inlineStr"/>
       <c r="Q43" s="192" t="inlineStr"/>
       <c r="R43" s="193" t="n"/>
       <c r="S43" s="185" t="n"/>
       <c r="T43" s="185" t="n"/>
       <c r="U43" s="185" t="n"/>
       <c r="V43" s="211" t="n"/>
       <c r="W43" s="186" t="n"/>
       <c r="X43" s="215" t="n"/>
     </row>
     <row r="44" ht="15.75" customHeight="1">
       <c r="A44" s="182" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="B44" s="185" t="inlineStr">
         <is>
           <t>Кузьмин Елизар</t>
         </is>
       </c>
       <c r="C44" s="210" t="n"/>
       <c r="D44" s="210" t="n"/>
       <c r="E44" s="210" t="n"/>
       <c r="F44" s="210" t="n"/>
       <c r="G44" s="211" t="n"/>