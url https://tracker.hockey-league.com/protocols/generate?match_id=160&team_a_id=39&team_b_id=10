--- v0 (2026-06-14)
+++ v1 (2026-08-12)
@@ -3885,51 +3885,51 @@
           <t>1</t>
         </is>
       </c>
       <c r="B6" s="185" t="inlineStr">
         <is>
           <t>Анисов Мирон</t>
         </is>
       </c>
       <c r="C6" s="210" t="n"/>
       <c r="D6" s="210" t="n"/>
       <c r="E6" s="210" t="n"/>
       <c r="F6" s="210" t="n"/>
       <c r="G6" s="211" t="n"/>
       <c r="H6" s="185" t="inlineStr"/>
       <c r="I6" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J6" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K6" s="187" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="L6" s="212" t="inlineStr">
         <is>
           <t>26:40</t>
         </is>
       </c>
       <c r="M6" s="211" t="n"/>
       <c r="N6" s="187" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="O6" s="190" t="inlineStr">
         <is>
           <t>98</t>
         </is>
       </c>
       <c r="P6" s="191" t="inlineStr"/>
       <c r="Q6" s="192" t="inlineStr"/>
       <c r="R6" s="193" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="S6" s="185" t="inlineStr">
@@ -5053,62 +5053,62 @@
         <is>
           <t>Орлянский Иван</t>
         </is>
       </c>
       <c r="C35" s="210" t="n"/>
       <c r="D35" s="210" t="n"/>
       <c r="E35" s="210" t="n"/>
       <c r="F35" s="210" t="n"/>
       <c r="G35" s="211" t="n"/>
       <c r="H35" s="185" t="inlineStr"/>
       <c r="I35" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J35" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K35" s="187" t="n">
         <v>1</v>
       </c>
       <c r="L35" s="212" t="inlineStr">
         <is>
-          <t>01:00</t>
+          <t>34:16</t>
         </is>
       </c>
       <c r="M35" s="211" t="n"/>
       <c r="N35" s="187" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>24</t>
         </is>
       </c>
       <c r="O35" s="190" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>9</t>
         </is>
       </c>
       <c r="P35" s="191" t="inlineStr"/>
       <c r="Q35" s="192" t="inlineStr"/>
       <c r="R35" s="193" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="S35" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T35" s="185" t="inlineStr"/>
       <c r="U35" s="213" t="inlineStr">
         <is>
           <t>12:20</t>
         </is>
       </c>
       <c r="V35" s="211" t="n"/>
       <c r="W35" s="214" t="inlineStr">
         <is>
           <t>14:20</t>
         </is>
@@ -5297,117 +5297,125 @@
         <is>
           <t>Локтионов Тимофей</t>
         </is>
       </c>
       <c r="C39" s="210" t="n"/>
       <c r="D39" s="210" t="n"/>
       <c r="E39" s="210" t="n"/>
       <c r="F39" s="210" t="n"/>
       <c r="G39" s="211" t="n"/>
       <c r="H39" s="185" t="inlineStr"/>
       <c r="I39" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J39" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K39" s="187" t="n">
         <v>5</v>
       </c>
       <c r="L39" s="185" t="inlineStr">
         <is>
-          <t>17:42</t>
+          <t>01:00</t>
         </is>
       </c>
       <c r="M39" s="211" t="n"/>
       <c r="N39" s="187" t="inlineStr">
         <is>
-          <t>8</t>
-[...2 lines deleted...]
-      <c r="O39" s="190" t="inlineStr"/>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="O39" s="190" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
       <c r="P39" s="191" t="inlineStr"/>
       <c r="Q39" s="192" t="inlineStr"/>
       <c r="R39" s="193" t="n"/>
       <c r="S39" s="185" t="n"/>
       <c r="T39" s="185" t="n"/>
       <c r="U39" s="185" t="n"/>
       <c r="V39" s="211" t="n"/>
       <c r="W39" s="186" t="n"/>
       <c r="X39" s="215" t="n"/>
     </row>
     <row r="40" ht="15.75" customHeight="1">
       <c r="A40" s="182" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="B40" s="185" t="inlineStr">
         <is>
           <t>Абаулин Лев</t>
         </is>
       </c>
       <c r="C40" s="210" t="n"/>
       <c r="D40" s="210" t="n"/>
       <c r="E40" s="210" t="n"/>
       <c r="F40" s="210" t="n"/>
       <c r="G40" s="211" t="n"/>
       <c r="H40" s="185" t="inlineStr"/>
       <c r="I40" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J40" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K40" s="187" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="L40" s="185" t="inlineStr">
         <is>
-          <t>34:16</t>
+          <t>43:40</t>
         </is>
       </c>
       <c r="M40" s="211" t="n"/>
       <c r="N40" s="187" t="inlineStr">
         <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="O40" s="190" t="inlineStr">
+        <is>
           <t>24</t>
         </is>
       </c>
-      <c r="O40" s="190" t="inlineStr">
+      <c r="P40" s="191" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
-      <c r="P40" s="191" t="inlineStr"/>
       <c r="Q40" s="192" t="inlineStr"/>
       <c r="R40" s="193" t="n"/>
       <c r="S40" s="185" t="n"/>
       <c r="T40" s="185" t="n"/>
       <c r="U40" s="185" t="n"/>
       <c r="V40" s="211" t="n"/>
       <c r="W40" s="186" t="n"/>
       <c r="X40" s="215" t="n"/>
     </row>
     <row r="41" ht="15.75" customHeight="1">
       <c r="A41" s="182" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="B41" s="185" t="inlineStr">
         <is>
           <t>Клушин Кирилл</t>
         </is>
       </c>
       <c r="C41" s="210" t="n"/>
       <c r="D41" s="210" t="n"/>
       <c r="E41" s="210" t="n"/>
       <c r="F41" s="210" t="n"/>
       <c r="G41" s="211" t="n"/>
@@ -5457,111 +5465,103 @@
         <is>
           <t>Юдин Александр</t>
         </is>
       </c>
       <c r="C42" s="210" t="n"/>
       <c r="D42" s="210" t="n"/>
       <c r="E42" s="210" t="n"/>
       <c r="F42" s="210" t="n"/>
       <c r="G42" s="211" t="n"/>
       <c r="H42" s="185" t="inlineStr"/>
       <c r="I42" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J42" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K42" s="187" t="n">
         <v>9</v>
       </c>
       <c r="L42" s="185" t="inlineStr">
         <is>
-          <t>43:40</t>
+          <t>44:45</t>
         </is>
       </c>
       <c r="M42" s="211" t="n"/>
       <c r="N42" s="187" t="inlineStr">
         <is>
-          <t>14</t>
-[...11 lines deleted...]
-      </c>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="O42" s="190" t="inlineStr"/>
+      <c r="P42" s="191" t="inlineStr"/>
       <c r="Q42" s="192" t="inlineStr"/>
       <c r="R42" s="193" t="n"/>
       <c r="S42" s="185" t="n"/>
       <c r="T42" s="185" t="n"/>
       <c r="U42" s="185" t="n"/>
       <c r="V42" s="211" t="n"/>
       <c r="W42" s="186" t="n"/>
       <c r="X42" s="215" t="n"/>
     </row>
     <row r="43" ht="15.75" customHeight="1">
       <c r="A43" s="182" t="inlineStr">
         <is>
           <t>57</t>
         </is>
       </c>
       <c r="B43" s="185" t="inlineStr">
         <is>
           <t>Кулешин Александр</t>
         </is>
       </c>
       <c r="C43" s="210" t="n"/>
       <c r="D43" s="210" t="n"/>
       <c r="E43" s="210" t="n"/>
       <c r="F43" s="210" t="n"/>
       <c r="G43" s="211" t="n"/>
       <c r="H43" s="185" t="inlineStr"/>
       <c r="I43" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J43" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K43" s="187" t="n">
         <v>10</v>
       </c>
       <c r="L43" s="185" t="inlineStr">
         <is>
-          <t>44:45</t>
+          <t>17:42</t>
         </is>
       </c>
       <c r="M43" s="211" t="n"/>
       <c r="N43" s="187" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="O43" s="190" t="inlineStr"/>
       <c r="P43" s="191" t="inlineStr"/>
       <c r="Q43" s="192" t="inlineStr"/>
       <c r="R43" s="193" t="n"/>
       <c r="S43" s="185" t="n"/>
       <c r="T43" s="185" t="n"/>
       <c r="U43" s="185" t="n"/>
       <c r="V43" s="211" t="n"/>
       <c r="W43" s="186" t="n"/>
       <c r="X43" s="215" t="n"/>
     </row>
     <row r="44" ht="15.75" customHeight="1">
       <c r="A44" s="182" t="inlineStr">
         <is>
           <t>77</t>
         </is>
       </c>