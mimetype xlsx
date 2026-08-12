--- v0 (2026-06-14)
+++ v1 (2026-08-12)
@@ -5157,300 +5157,300 @@
       <c r="C35" s="210" t="n"/>
       <c r="D35" s="210" t="n"/>
       <c r="E35" s="210" t="n"/>
       <c r="F35" s="210" t="n"/>
       <c r="G35" s="211" t="n"/>
       <c r="H35" s="185" t="inlineStr"/>
       <c r="I35" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J35" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K35" s="187" t="n"/>
       <c r="L35" s="212" t="n"/>
       <c r="M35" s="211" t="n"/>
       <c r="N35" s="187" t="n"/>
       <c r="O35" s="190" t="n"/>
       <c r="P35" s="191" t="n"/>
       <c r="Q35" s="192" t="n"/>
       <c r="R35" s="193" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>12</t>
         </is>
       </c>
       <c r="S35" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T35" s="185" t="inlineStr"/>
       <c r="U35" s="213" t="inlineStr">
         <is>
-          <t>03:59</t>
+          <t>22:55</t>
         </is>
       </c>
       <c r="V35" s="211" t="n"/>
       <c r="W35" s="214" t="inlineStr">
         <is>
-          <t>05:59</t>
+          <t>24:55</t>
         </is>
       </c>
       <c r="X35" s="215" t="n"/>
     </row>
     <row r="36" ht="15.75" customHeight="1">
       <c r="A36" s="182" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="B36" s="185" t="inlineStr">
         <is>
           <t>Бондаренко Илья</t>
         </is>
       </c>
       <c r="C36" s="210" t="n"/>
       <c r="D36" s="210" t="n"/>
       <c r="E36" s="210" t="n"/>
       <c r="F36" s="210" t="n"/>
       <c r="G36" s="211" t="n"/>
       <c r="H36" s="185" t="inlineStr"/>
       <c r="I36" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J36" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K36" s="187" t="n"/>
       <c r="L36" s="185" t="n"/>
       <c r="M36" s="211" t="n"/>
       <c r="N36" s="187" t="n"/>
       <c r="O36" s="190" t="n"/>
       <c r="P36" s="191" t="n"/>
       <c r="Q36" s="192" t="n"/>
       <c r="R36" s="193" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>8</t>
         </is>
       </c>
       <c r="S36" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T36" s="185" t="inlineStr"/>
       <c r="U36" s="185" t="inlineStr">
         <is>
-          <t>11:56</t>
+          <t>32:19</t>
         </is>
       </c>
       <c r="V36" s="211" t="n"/>
       <c r="W36" s="186" t="inlineStr">
         <is>
-          <t>13:56</t>
+          <t>34:19</t>
         </is>
       </c>
       <c r="X36" s="215" t="n"/>
     </row>
     <row r="37" ht="15.75" customHeight="1">
       <c r="A37" s="182" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="B37" s="185" t="inlineStr">
         <is>
           <t>Байков Ярослав</t>
         </is>
       </c>
       <c r="C37" s="210" t="n"/>
       <c r="D37" s="210" t="n"/>
       <c r="E37" s="210" t="n"/>
       <c r="F37" s="210" t="n"/>
       <c r="G37" s="211" t="n"/>
       <c r="H37" s="185" t="inlineStr"/>
       <c r="I37" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J37" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K37" s="187" t="n"/>
       <c r="L37" s="185" t="n"/>
       <c r="M37" s="211" t="n"/>
       <c r="N37" s="187" t="n"/>
       <c r="O37" s="190" t="n"/>
       <c r="P37" s="191" t="n"/>
       <c r="Q37" s="192" t="n"/>
       <c r="R37" s="193" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>19</t>
         </is>
       </c>
       <c r="S37" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T37" s="185" t="inlineStr"/>
       <c r="U37" s="185" t="inlineStr">
         <is>
-          <t>22:55</t>
+          <t>03:59</t>
         </is>
       </c>
       <c r="V37" s="211" t="n"/>
       <c r="W37" s="186" t="inlineStr">
         <is>
-          <t>24:55</t>
+          <t>05:59</t>
         </is>
       </c>
       <c r="X37" s="215" t="n"/>
     </row>
     <row r="38" ht="15.75" customHeight="1">
       <c r="A38" s="182" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="B38" s="185" t="inlineStr">
         <is>
           <t>Панает Александр</t>
         </is>
       </c>
       <c r="C38" s="210" t="n"/>
       <c r="D38" s="210" t="n"/>
       <c r="E38" s="210" t="n"/>
       <c r="F38" s="210" t="n"/>
       <c r="G38" s="211" t="n"/>
       <c r="H38" s="185" t="inlineStr"/>
       <c r="I38" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J38" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K38" s="187" t="n"/>
       <c r="L38" s="185" t="n"/>
       <c r="M38" s="211" t="n"/>
       <c r="N38" s="187" t="n"/>
       <c r="O38" s="190" t="n"/>
       <c r="P38" s="191" t="n"/>
       <c r="Q38" s="192" t="n"/>
       <c r="R38" s="193" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>10</t>
         </is>
       </c>
       <c r="S38" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T38" s="185" t="inlineStr"/>
       <c r="U38" s="185" t="inlineStr">
         <is>
-          <t>29:09</t>
+          <t>11:56</t>
         </is>
       </c>
       <c r="V38" s="211" t="n"/>
       <c r="W38" s="186" t="inlineStr">
         <is>
-          <t>31:09</t>
+          <t>13:56</t>
         </is>
       </c>
       <c r="X38" s="215" t="n"/>
     </row>
     <row r="39" ht="15.75" customHeight="1">
       <c r="A39" s="182" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="B39" s="185" t="inlineStr">
         <is>
           <t>Андреев Артем</t>
         </is>
       </c>
       <c r="C39" s="210" t="n"/>
       <c r="D39" s="210" t="n"/>
       <c r="E39" s="210" t="n"/>
       <c r="F39" s="210" t="n"/>
       <c r="G39" s="211" t="n"/>
       <c r="H39" s="185" t="inlineStr"/>
       <c r="I39" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J39" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K39" s="187" t="n"/>
       <c r="L39" s="185" t="n"/>
       <c r="M39" s="211" t="n"/>
       <c r="N39" s="187" t="n"/>
       <c r="O39" s="190" t="n"/>
       <c r="P39" s="191" t="n"/>
       <c r="Q39" s="192" t="n"/>
       <c r="R39" s="193" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>16</t>
         </is>
       </c>
       <c r="S39" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T39" s="185" t="inlineStr"/>
       <c r="U39" s="185" t="inlineStr">
         <is>
-          <t>32:19</t>
+          <t>29:09</t>
         </is>
       </c>
       <c r="V39" s="211" t="n"/>
       <c r="W39" s="186" t="inlineStr">
         <is>
-          <t>34:19</t>
+          <t>31:09</t>
         </is>
       </c>
       <c r="X39" s="215" t="n"/>
     </row>
     <row r="40" ht="15.75" customHeight="1">
       <c r="A40" s="182" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="B40" s="185" t="inlineStr">
         <is>
           <t>Андреев Николай</t>
         </is>
       </c>
       <c r="C40" s="210" t="n"/>
       <c r="D40" s="210" t="n"/>
       <c r="E40" s="210" t="n"/>
       <c r="F40" s="210" t="n"/>
       <c r="G40" s="211" t="n"/>
       <c r="H40" s="185" t="inlineStr"/>
       <c r="I40" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>