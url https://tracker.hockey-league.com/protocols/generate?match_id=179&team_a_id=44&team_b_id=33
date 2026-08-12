--- v0 (2026-06-14)
+++ v1 (2026-08-12)
@@ -3889,61 +3889,69 @@
         <is>
           <t xml:space="preserve">Гамов Максим </t>
         </is>
       </c>
       <c r="C6" s="210" t="n"/>
       <c r="D6" s="210" t="n"/>
       <c r="E6" s="210" t="n"/>
       <c r="F6" s="210" t="n"/>
       <c r="G6" s="211" t="n"/>
       <c r="H6" s="185" t="inlineStr"/>
       <c r="I6" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J6" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K6" s="187" t="n">
         <v>1</v>
       </c>
       <c r="L6" s="212" t="inlineStr">
         <is>
-          <t>00:57</t>
+          <t>10:54</t>
         </is>
       </c>
       <c r="M6" s="211" t="n"/>
       <c r="N6" s="187" t="inlineStr">
         <is>
-          <t>9</t>
-[...3 lines deleted...]
-      <c r="P6" s="191" t="inlineStr"/>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="O6" s="190" t="inlineStr">
+        <is>
+          <t>87</t>
+        </is>
+      </c>
+      <c r="P6" s="191" t="inlineStr">
+        <is>
+          <t>92</t>
+        </is>
+      </c>
       <c r="Q6" s="192" t="inlineStr"/>
       <c r="R6" s="193" t="inlineStr">
         <is>
           <t>92</t>
         </is>
       </c>
       <c r="S6" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T6" s="185" t="inlineStr"/>
       <c r="U6" s="213" t="inlineStr">
         <is>
           <t>08:24</t>
         </is>
       </c>
       <c r="V6" s="211" t="n"/>
       <c r="W6" s="214" t="inlineStr">
         <is>
           <t>10:24</t>
         </is>
       </c>
       <c r="X6" s="215" t="n"/>
       <c r="Y6" s="3" t="n"/>
@@ -4560,285 +4568,277 @@
         <is>
           <t>Яковлев Егор</t>
         </is>
       </c>
       <c r="C17" s="210" t="n"/>
       <c r="D17" s="210" t="n"/>
       <c r="E17" s="210" t="n"/>
       <c r="F17" s="210" t="n"/>
       <c r="G17" s="211" t="n"/>
       <c r="H17" s="185" t="inlineStr"/>
       <c r="I17" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J17" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K17" s="187" t="n">
         <v>12</v>
       </c>
       <c r="L17" s="185" t="inlineStr">
         <is>
-          <t>34:05</t>
+          <t>36:35</t>
         </is>
       </c>
       <c r="M17" s="211" t="n"/>
       <c r="N17" s="187" t="inlineStr">
         <is>
-          <t>3</t>
-[...2 lines deleted...]
-      <c r="O17" s="190" t="inlineStr"/>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="O17" s="190" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
       <c r="P17" s="191" t="inlineStr"/>
       <c r="Q17" s="192" t="inlineStr"/>
       <c r="R17" s="193" t="n"/>
       <c r="S17" s="185" t="n"/>
       <c r="T17" s="185" t="n"/>
       <c r="U17" s="185" t="n"/>
       <c r="V17" s="211" t="n"/>
       <c r="W17" s="186" t="n"/>
       <c r="X17" s="215" t="n"/>
     </row>
     <row r="18" ht="17.1" customHeight="1">
       <c r="A18" s="182" t="inlineStr">
         <is>
           <t>88</t>
         </is>
       </c>
       <c r="B18" s="185" t="inlineStr">
         <is>
           <t>Бусов Дамир</t>
         </is>
       </c>
       <c r="C18" s="210" t="n"/>
       <c r="D18" s="210" t="n"/>
       <c r="E18" s="210" t="n"/>
       <c r="F18" s="210" t="n"/>
       <c r="G18" s="211" t="n"/>
       <c r="H18" s="185" t="inlineStr"/>
       <c r="I18" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J18" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K18" s="187" t="n">
         <v>13</v>
       </c>
       <c r="L18" s="185" t="inlineStr">
         <is>
-          <t>35:45</t>
+          <t>39:19</t>
         </is>
       </c>
       <c r="M18" s="211" t="n"/>
       <c r="N18" s="187" t="inlineStr">
         <is>
-          <t>72</t>
-[...2 lines deleted...]
-      <c r="O18" s="190" t="inlineStr"/>
+          <t>98</t>
+        </is>
+      </c>
+      <c r="O18" s="190" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
       <c r="P18" s="191" t="inlineStr"/>
       <c r="Q18" s="192" t="inlineStr"/>
       <c r="R18" s="193" t="n"/>
       <c r="S18" s="185" t="n"/>
       <c r="T18" s="185" t="n"/>
       <c r="U18" s="185" t="n"/>
       <c r="V18" s="211" t="n"/>
       <c r="W18" s="186" t="n"/>
       <c r="X18" s="215" t="n"/>
     </row>
     <row r="19" ht="17.1" customHeight="1">
       <c r="A19" s="182" t="inlineStr">
         <is>
           <t>92</t>
         </is>
       </c>
       <c r="B19" s="185" t="inlineStr">
         <is>
           <t>Номоконов Савелий</t>
         </is>
       </c>
       <c r="C19" s="210" t="n"/>
       <c r="D19" s="210" t="n"/>
       <c r="E19" s="210" t="n"/>
       <c r="F19" s="210" t="n"/>
       <c r="G19" s="211" t="n"/>
       <c r="H19" s="185" t="inlineStr"/>
       <c r="I19" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J19" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K19" s="187" t="n">
         <v>14</v>
       </c>
       <c r="L19" s="185" t="inlineStr">
         <is>
-          <t>36:35</t>
+          <t>00:57</t>
         </is>
       </c>
       <c r="M19" s="211" t="n"/>
       <c r="N19" s="187" t="inlineStr">
         <is>
-          <t>27</t>
-[...6 lines deleted...]
-      </c>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="O19" s="190" t="inlineStr"/>
       <c r="P19" s="191" t="inlineStr"/>
       <c r="Q19" s="192" t="inlineStr"/>
       <c r="R19" s="193" t="n"/>
       <c r="S19" s="185" t="n"/>
       <c r="T19" s="185" t="n"/>
       <c r="U19" s="185" t="n"/>
       <c r="V19" s="211" t="n"/>
       <c r="W19" s="186" t="n"/>
       <c r="X19" s="215" t="n"/>
     </row>
     <row r="20" ht="17.1" customHeight="1">
       <c r="A20" s="182" t="inlineStr">
         <is>
           <t>94</t>
         </is>
       </c>
       <c r="B20" s="185" t="inlineStr">
         <is>
           <t>Микаилов Муса</t>
         </is>
       </c>
       <c r="C20" s="210" t="n"/>
       <c r="D20" s="210" t="n"/>
       <c r="E20" s="210" t="n"/>
       <c r="F20" s="210" t="n"/>
       <c r="G20" s="211" t="n"/>
       <c r="H20" s="185" t="inlineStr"/>
       <c r="I20" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J20" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K20" s="187" t="n">
         <v>15</v>
       </c>
       <c r="L20" s="185" t="inlineStr">
         <is>
-          <t>39:19</t>
+          <t>34:05</t>
         </is>
       </c>
       <c r="M20" s="211" t="n"/>
       <c r="N20" s="187" t="inlineStr">
         <is>
-          <t>98</t>
-[...6 lines deleted...]
-      </c>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="O20" s="190" t="inlineStr"/>
       <c r="P20" s="191" t="inlineStr"/>
       <c r="Q20" s="192" t="inlineStr"/>
       <c r="R20" s="193" t="n"/>
       <c r="S20" s="185" t="n"/>
       <c r="T20" s="185" t="n"/>
       <c r="U20" s="185" t="n"/>
       <c r="V20" s="211" t="n"/>
       <c r="W20" s="186" t="n"/>
       <c r="X20" s="215" t="n"/>
     </row>
     <row r="21" ht="17.1" customHeight="1">
       <c r="A21" s="182" t="inlineStr">
         <is>
           <t>98</t>
         </is>
       </c>
       <c r="B21" s="185" t="inlineStr">
         <is>
           <t>Оробинский Арсений</t>
         </is>
       </c>
       <c r="C21" s="210" t="n"/>
       <c r="D21" s="210" t="n"/>
       <c r="E21" s="210" t="n"/>
       <c r="F21" s="210" t="n"/>
       <c r="G21" s="211" t="n"/>
       <c r="H21" s="185" t="inlineStr"/>
       <c r="I21" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J21" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K21" s="187" t="n">
         <v>16</v>
       </c>
       <c r="L21" s="185" t="inlineStr">
         <is>
-          <t>10:54</t>
+          <t>35:45</t>
         </is>
       </c>
       <c r="M21" s="211" t="n"/>
       <c r="N21" s="187" t="inlineStr">
         <is>
-          <t>12</t>
-[...11 lines deleted...]
-      </c>
+          <t>72</t>
+        </is>
+      </c>
+      <c r="O21" s="190" t="inlineStr"/>
+      <c r="P21" s="191" t="inlineStr"/>
       <c r="Q21" s="192" t="inlineStr"/>
       <c r="R21" s="193" t="n"/>
       <c r="S21" s="185" t="n"/>
       <c r="T21" s="185" t="n"/>
       <c r="U21" s="185" t="n"/>
       <c r="V21" s="211" t="n"/>
       <c r="W21" s="186" t="n"/>
       <c r="X21" s="215" t="n"/>
     </row>
     <row r="22" ht="17.1" customHeight="1">
       <c r="A22" s="182" t="n"/>
       <c r="B22" s="185" t="n"/>
       <c r="C22" s="210" t="n"/>
       <c r="D22" s="210" t="n"/>
       <c r="E22" s="210" t="n"/>
       <c r="F22" s="210" t="n"/>
       <c r="G22" s="211" t="n"/>
       <c r="H22" s="185" t="n"/>
       <c r="I22" s="185" t="n"/>
       <c r="J22" s="186" t="n"/>
       <c r="K22" s="187" t="n"/>
       <c r="L22" s="185" t="n"/>
       <c r="M22" s="211" t="n"/>
       <c r="N22" s="187" t="n"/>
       <c r="O22" s="190" t="n"/>