--- v0 (2026-02-13)
+++ v1 (2026-04-14)
@@ -6663,56 +6663,56 @@
       </c>
       <c r="U63" s="240" t="n"/>
       <c r="V63" s="241" t="n"/>
       <c r="W63" s="242" t="inlineStr">
         <is>
           <t>13:45</t>
         </is>
       </c>
       <c r="X63" s="243" t="n"/>
       <c r="AF63" s="4" t="n"/>
     </row>
     <row r="64" ht="17.1" customHeight="1" thickBot="1">
       <c r="A64" s="20" t="n"/>
       <c r="B64" s="21" t="n"/>
       <c r="C64" s="21" t="n"/>
       <c r="D64" s="21" t="n"/>
       <c r="E64" s="22" t="n"/>
       <c r="F64" s="244" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="G64" s="241" t="n"/>
       <c r="H64" s="42" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>30</t>
         </is>
       </c>
       <c r="I64" s="42" t="inlineStr">
         <is>
-          <t>99</t>
+          <t>77</t>
         </is>
       </c>
       <c r="J64" s="245" t="n"/>
       <c r="K64" s="246" t="n"/>
       <c r="L64" s="247" t="n"/>
       <c r="M64" s="23" t="inlineStr">
         <is>
           <t>«Б»</t>
         </is>
       </c>
       <c r="N64" s="24" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="O64" s="24" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P64" s="24" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>