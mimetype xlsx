--- v1 (2026-04-14)
+++ v2 (2026-06-14)
@@ -6668,51 +6668,51 @@
           <t>13:45</t>
         </is>
       </c>
       <c r="X63" s="243" t="n"/>
       <c r="AF63" s="4" t="n"/>
     </row>
     <row r="64" ht="17.1" customHeight="1" thickBot="1">
       <c r="A64" s="20" t="n"/>
       <c r="B64" s="21" t="n"/>
       <c r="C64" s="21" t="n"/>
       <c r="D64" s="21" t="n"/>
       <c r="E64" s="22" t="n"/>
       <c r="F64" s="244" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="G64" s="241" t="n"/>
       <c r="H64" s="42" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="I64" s="42" t="inlineStr">
         <is>
-          <t>77</t>
+          <t>99</t>
         </is>
       </c>
       <c r="J64" s="245" t="n"/>
       <c r="K64" s="246" t="n"/>
       <c r="L64" s="247" t="n"/>
       <c r="M64" s="23" t="inlineStr">
         <is>
           <t>«Б»</t>
         </is>
       </c>
       <c r="N64" s="24" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="O64" s="24" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P64" s="24" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>