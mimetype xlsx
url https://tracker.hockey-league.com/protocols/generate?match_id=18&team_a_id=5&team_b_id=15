--- v2 (2026-06-14)
+++ v3 (2026-08-12)
@@ -3885,313 +3885,313 @@
           <t>30</t>
         </is>
       </c>
       <c r="B6" s="185" t="inlineStr">
         <is>
           <t>Коршунов Владимир Антонович</t>
         </is>
       </c>
       <c r="C6" s="210" t="n"/>
       <c r="D6" s="210" t="n"/>
       <c r="E6" s="210" t="n"/>
       <c r="F6" s="210" t="n"/>
       <c r="G6" s="211" t="n"/>
       <c r="H6" s="185" t="inlineStr"/>
       <c r="I6" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J6" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K6" s="187" t="n">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="L6" s="212" t="inlineStr">
         <is>
           <t>02:31</t>
         </is>
       </c>
       <c r="M6" s="211" t="n"/>
       <c r="N6" s="187" t="inlineStr">
         <is>
           <t>92</t>
         </is>
       </c>
       <c r="O6" s="190" t="inlineStr">
         <is>
           <t>97</t>
         </is>
       </c>
       <c r="P6" s="191" t="inlineStr"/>
       <c r="Q6" s="192" t="inlineStr"/>
       <c r="R6" s="193" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>68</t>
         </is>
       </c>
       <c r="S6" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T6" s="185" t="inlineStr"/>
       <c r="U6" s="213" t="inlineStr">
         <is>
-          <t>15:13</t>
+          <t>21:52</t>
         </is>
       </c>
       <c r="V6" s="211" t="n"/>
       <c r="W6" s="214" t="inlineStr">
         <is>
-          <t>17:13</t>
+          <t>23:52</t>
         </is>
       </c>
       <c r="X6" s="215" t="n"/>
       <c r="Y6" s="3" t="n"/>
     </row>
     <row r="7" ht="17.1" customHeight="1">
       <c r="A7" s="182" t="inlineStr">
         <is>
           <t>62</t>
         </is>
       </c>
       <c r="B7" s="185" t="inlineStr">
         <is>
           <t>Гилёв Дмитрий Александрович</t>
         </is>
       </c>
       <c r="C7" s="210" t="n"/>
       <c r="D7" s="210" t="n"/>
       <c r="E7" s="210" t="n"/>
       <c r="F7" s="210" t="n"/>
       <c r="G7" s="211" t="n"/>
       <c r="H7" s="185" t="inlineStr"/>
       <c r="I7" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J7" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K7" s="187" t="n">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="L7" s="185" t="inlineStr">
         <is>
           <t>20:39</t>
         </is>
       </c>
       <c r="M7" s="211" t="n"/>
       <c r="N7" s="187" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="O7" s="190" t="inlineStr">
         <is>
           <t>90</t>
         </is>
       </c>
       <c r="P7" s="191" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="Q7" s="192" t="inlineStr"/>
       <c r="R7" s="193" t="inlineStr">
         <is>
-          <t>68</t>
+          <t>92</t>
         </is>
       </c>
       <c r="S7" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T7" s="185" t="inlineStr"/>
       <c r="U7" s="185" t="inlineStr">
         <is>
-          <t>21:52</t>
+          <t>24:07</t>
         </is>
       </c>
       <c r="V7" s="211" t="n"/>
       <c r="W7" s="186" t="inlineStr">
         <is>
-          <t>23:52</t>
+          <t>26:07</t>
         </is>
       </c>
       <c r="X7" s="215" t="n"/>
       <c r="Y7" s="3" t="n"/>
     </row>
     <row r="8" ht="17.1" customHeight="1">
       <c r="A8" s="182" t="inlineStr">
         <is>
           <t>80</t>
         </is>
       </c>
       <c r="B8" s="185" t="inlineStr">
         <is>
           <t>Стулин Сергей Игоревич</t>
         </is>
       </c>
       <c r="C8" s="210" t="n"/>
       <c r="D8" s="210" t="n"/>
       <c r="E8" s="210" t="n"/>
       <c r="F8" s="210" t="n"/>
       <c r="G8" s="211" t="n"/>
       <c r="H8" s="185" t="inlineStr"/>
       <c r="I8" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J8" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K8" s="187" t="n">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="L8" s="185" t="inlineStr">
         <is>
           <t>33:46</t>
         </is>
       </c>
       <c r="M8" s="211" t="n"/>
       <c r="N8" s="187" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="O8" s="190" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="P8" s="191" t="inlineStr"/>
       <c r="Q8" s="192" t="inlineStr"/>
       <c r="R8" s="193" t="inlineStr">
         <is>
-          <t>92</t>
+          <t>21</t>
         </is>
       </c>
       <c r="S8" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T8" s="185" t="inlineStr"/>
       <c r="U8" s="185" t="inlineStr">
         <is>
-          <t>24:07</t>
+          <t>24:32</t>
         </is>
       </c>
       <c r="V8" s="211" t="n"/>
       <c r="W8" s="186" t="inlineStr">
         <is>
-          <t>26:07</t>
+          <t>26:32</t>
         </is>
       </c>
       <c r="X8" s="215" t="n"/>
       <c r="Y8" s="3" t="n"/>
     </row>
     <row r="9" ht="17.1" customHeight="1">
       <c r="A9" s="182" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="B9" s="185" t="inlineStr">
         <is>
           <t>Золин Тимофей Юрьевич</t>
         </is>
       </c>
       <c r="C9" s="210" t="n"/>
       <c r="D9" s="210" t="n"/>
       <c r="E9" s="210" t="n"/>
       <c r="F9" s="210" t="n"/>
       <c r="G9" s="211" t="n"/>
       <c r="H9" s="185" t="inlineStr">
         <is>
           <t>А</t>
         </is>
       </c>
       <c r="I9" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J9" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K9" s="187" t="n">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="L9" s="185" t="inlineStr">
         <is>
           <t>38:20</t>
         </is>
       </c>
       <c r="M9" s="211" t="n"/>
       <c r="N9" s="187" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="O9" s="190" t="inlineStr"/>
       <c r="P9" s="191" t="inlineStr"/>
       <c r="Q9" s="192" t="inlineStr"/>
       <c r="R9" s="193" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>19</t>
         </is>
       </c>
       <c r="S9" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T9" s="185" t="inlineStr"/>
       <c r="U9" s="185" t="inlineStr">
         <is>
-          <t>24:32</t>
+          <t>15:13</t>
         </is>
       </c>
       <c r="V9" s="211" t="n"/>
       <c r="W9" s="186" t="inlineStr">
         <is>
-          <t>26:32</t>
+          <t>17:13</t>
         </is>
       </c>
       <c r="X9" s="215" t="n"/>
     </row>
     <row r="10" ht="17.1" customHeight="1">
       <c r="A10" s="182" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="B10" s="185" t="inlineStr">
         <is>
           <t>Сорокоренский Артём Кириллович</t>
         </is>
       </c>
       <c r="C10" s="210" t="n"/>
       <c r="D10" s="210" t="n"/>
       <c r="E10" s="210" t="n"/>
       <c r="F10" s="210" t="n"/>
       <c r="G10" s="211" t="n"/>
       <c r="H10" s="185" t="inlineStr"/>
       <c r="I10" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
@@ -5259,142 +5259,138 @@
           <t>77</t>
         </is>
       </c>
       <c r="B35" s="185" t="inlineStr">
         <is>
           <t>Сорокин Александр Валентинович</t>
         </is>
       </c>
       <c r="C35" s="210" t="n"/>
       <c r="D35" s="210" t="n"/>
       <c r="E35" s="210" t="n"/>
       <c r="F35" s="210" t="n"/>
       <c r="G35" s="211" t="n"/>
       <c r="H35" s="185" t="inlineStr"/>
       <c r="I35" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J35" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K35" s="187" t="n">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="L35" s="212" t="inlineStr">
         <is>
-          <t>00:25</t>
+          <t>17:04</t>
         </is>
       </c>
       <c r="M35" s="211" t="n"/>
       <c r="N35" s="187" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="O35" s="190" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
-      <c r="P35" s="191" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="P35" s="191" t="inlineStr"/>
       <c r="Q35" s="192" t="inlineStr"/>
       <c r="R35" s="193" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>15</t>
         </is>
       </c>
       <c r="S35" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T35" s="185" t="inlineStr"/>
       <c r="U35" s="213" t="inlineStr">
         <is>
-          <t>14:07</t>
+          <t>36:45</t>
         </is>
       </c>
       <c r="V35" s="211" t="n"/>
       <c r="W35" s="214" t="inlineStr">
         <is>
-          <t>16:07</t>
+          <t>38:45</t>
         </is>
       </c>
       <c r="X35" s="215" t="n"/>
     </row>
     <row r="36" ht="15.75" customHeight="1">
       <c r="A36" s="182" t="inlineStr">
         <is>
           <t>99</t>
         </is>
       </c>
       <c r="B36" s="185" t="inlineStr">
         <is>
           <t>Леонтьев Мирон Ярославович</t>
         </is>
       </c>
       <c r="C36" s="210" t="n"/>
       <c r="D36" s="210" t="n"/>
       <c r="E36" s="210" t="n"/>
       <c r="F36" s="210" t="n"/>
       <c r="G36" s="211" t="n"/>
       <c r="H36" s="185" t="inlineStr"/>
       <c r="I36" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J36" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K36" s="187" t="n">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="L36" s="185" t="inlineStr">
         <is>
-          <t>05:23</t>
+          <t>27:20</t>
         </is>
       </c>
       <c r="M36" s="211" t="n"/>
       <c r="N36" s="187" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>7</t>
         </is>
       </c>
       <c r="O36" s="190" t="inlineStr">
         <is>
-          <t>85</t>
+          <t>8</t>
         </is>
       </c>
       <c r="P36" s="191" t="inlineStr"/>
       <c r="Q36" s="192" t="inlineStr"/>
       <c r="R36" s="193" t="inlineStr">
         <is>
           <t>85</t>
         </is>
       </c>
       <c r="S36" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T36" s="185" t="inlineStr"/>
       <c r="U36" s="185" t="inlineStr">
         <is>
           <t>23:16</t>
         </is>
       </c>
       <c r="V36" s="211" t="n"/>
       <c r="W36" s="186" t="inlineStr">
         <is>
           <t>25:16</t>
         </is>
@@ -5407,64 +5403,68 @@
           <t>8</t>
         </is>
       </c>
       <c r="B37" s="185" t="inlineStr">
         <is>
           <t>Ботыгин Фёдор Романович</t>
         </is>
       </c>
       <c r="C37" s="210" t="n"/>
       <c r="D37" s="210" t="n"/>
       <c r="E37" s="210" t="n"/>
       <c r="F37" s="210" t="n"/>
       <c r="G37" s="211" t="n"/>
       <c r="H37" s="185" t="inlineStr"/>
       <c r="I37" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J37" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K37" s="187" t="n">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="L37" s="185" t="inlineStr">
         <is>
-          <t>10:25</t>
+          <t>30:25</t>
         </is>
       </c>
       <c r="M37" s="211" t="n"/>
       <c r="N37" s="187" t="inlineStr">
         <is>
-          <t>20</t>
-[...2 lines deleted...]
-      <c r="O37" s="190" t="inlineStr"/>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="O37" s="190" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
       <c r="P37" s="191" t="inlineStr"/>
       <c r="Q37" s="192" t="inlineStr"/>
       <c r="R37" s="193" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="S37" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T37" s="185" t="inlineStr"/>
       <c r="U37" s="185" t="inlineStr">
         <is>
           <t>23:33</t>
         </is>
       </c>
       <c r="V37" s="211" t="n"/>
       <c r="W37" s="186" t="inlineStr">
         <is>
           <t>25:33</t>
         </is>
       </c>
       <c r="X37" s="215" t="n"/>
@@ -5479,64 +5479,68 @@
         <is>
           <t>Попов Артём Александрович</t>
         </is>
       </c>
       <c r="C38" s="210" t="n"/>
       <c r="D38" s="210" t="n"/>
       <c r="E38" s="210" t="n"/>
       <c r="F38" s="210" t="n"/>
       <c r="G38" s="211" t="n"/>
       <c r="H38" s="185" t="inlineStr">
         <is>
           <t>А</t>
         </is>
       </c>
       <c r="I38" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J38" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K38" s="187" t="n">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="L38" s="185" t="inlineStr">
         <is>
-          <t>11:09</t>
+          <t>42:00</t>
         </is>
       </c>
       <c r="M38" s="211" t="n"/>
       <c r="N38" s="187" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
-      <c r="O38" s="190" t="inlineStr"/>
+      <c r="O38" s="190" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
       <c r="P38" s="191" t="inlineStr"/>
       <c r="Q38" s="192" t="inlineStr"/>
       <c r="R38" s="193" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="S38" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T38" s="185" t="inlineStr"/>
       <c r="U38" s="185" t="inlineStr">
         <is>
           <t>26:07</t>
         </is>
       </c>
       <c r="V38" s="211" t="n"/>
       <c r="W38" s="186" t="inlineStr">
         <is>
           <t>28:07</t>
         </is>
       </c>
       <c r="X38" s="215" t="n"/>
@@ -5547,66 +5551,66 @@
           <t>15</t>
         </is>
       </c>
       <c r="B39" s="185" t="inlineStr">
         <is>
           <t>Бисеков Арсений Евгеньевич</t>
         </is>
       </c>
       <c r="C39" s="210" t="n"/>
       <c r="D39" s="210" t="n"/>
       <c r="E39" s="210" t="n"/>
       <c r="F39" s="210" t="n"/>
       <c r="G39" s="211" t="n"/>
       <c r="H39" s="185" t="inlineStr"/>
       <c r="I39" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J39" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K39" s="187" t="n">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="L39" s="185" t="inlineStr">
         <is>
-          <t>17:04</t>
+          <t>44:30</t>
         </is>
       </c>
       <c r="M39" s="211" t="n"/>
       <c r="N39" s="187" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>20</t>
         </is>
       </c>
       <c r="O39" s="190" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>7</t>
         </is>
       </c>
       <c r="P39" s="191" t="inlineStr"/>
       <c r="Q39" s="192" t="inlineStr"/>
       <c r="R39" s="193" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="S39" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T39" s="185" t="inlineStr"/>
       <c r="U39" s="185" t="inlineStr">
         <is>
           <t>34:43</t>
         </is>
       </c>
       <c r="V39" s="211" t="n"/>
       <c r="W39" s="186" t="inlineStr">
         <is>
           <t>36:43</t>
         </is>
@@ -5619,420 +5623,416 @@
           <t>19</t>
         </is>
       </c>
       <c r="B40" s="185" t="inlineStr">
         <is>
           <t>Каракин Артемий Андреевич</t>
         </is>
       </c>
       <c r="C40" s="210" t="n"/>
       <c r="D40" s="210" t="n"/>
       <c r="E40" s="210" t="n"/>
       <c r="F40" s="210" t="n"/>
       <c r="G40" s="211" t="n"/>
       <c r="H40" s="185" t="inlineStr"/>
       <c r="I40" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J40" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K40" s="187" t="n">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="L40" s="185" t="inlineStr">
         <is>
-          <t>22:18</t>
+          <t>00:25</t>
         </is>
       </c>
       <c r="M40" s="211" t="n"/>
       <c r="N40" s="187" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>30</t>
         </is>
       </c>
       <c r="O40" s="190" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>21</t>
         </is>
       </c>
       <c r="P40" s="191" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>10</t>
         </is>
       </c>
       <c r="Q40" s="192" t="inlineStr"/>
       <c r="R40" s="193" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>7</t>
         </is>
       </c>
       <c r="S40" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T40" s="185" t="inlineStr"/>
       <c r="U40" s="185" t="inlineStr">
         <is>
-          <t>36:45</t>
+          <t>14:07</t>
         </is>
       </c>
       <c r="V40" s="211" t="n"/>
       <c r="W40" s="186" t="inlineStr">
         <is>
-          <t>38:45</t>
+          <t>16:07</t>
         </is>
       </c>
       <c r="X40" s="215" t="n"/>
     </row>
     <row r="41" ht="15.75" customHeight="1">
       <c r="A41" s="182" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="B41" s="185" t="inlineStr">
         <is>
           <t>Матюшин Лев Аркадьевич</t>
         </is>
       </c>
       <c r="C41" s="210" t="n"/>
       <c r="D41" s="210" t="n"/>
       <c r="E41" s="210" t="n"/>
       <c r="F41" s="210" t="n"/>
       <c r="G41" s="211" t="n"/>
       <c r="H41" s="185" t="inlineStr"/>
       <c r="I41" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J41" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K41" s="187" t="n">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="L41" s="185" t="inlineStr">
         <is>
-          <t>24:17</t>
+          <t>05:23</t>
         </is>
       </c>
       <c r="M41" s="211" t="n"/>
       <c r="N41" s="187" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
-      <c r="O41" s="190" t="inlineStr"/>
+      <c r="O41" s="190" t="inlineStr">
+        <is>
+          <t>85</t>
+        </is>
+      </c>
       <c r="P41" s="191" t="inlineStr"/>
       <c r="Q41" s="192" t="inlineStr"/>
       <c r="R41" s="193" t="n"/>
       <c r="S41" s="185" t="n"/>
       <c r="T41" s="185" t="n"/>
       <c r="U41" s="185" t="n"/>
       <c r="V41" s="211" t="n"/>
       <c r="W41" s="186" t="n"/>
       <c r="X41" s="215" t="n"/>
     </row>
     <row r="42" ht="15.75" customHeight="1">
       <c r="A42" s="182" t="inlineStr">
         <is>
           <t>95</t>
         </is>
       </c>
       <c r="B42" s="185" t="inlineStr">
         <is>
           <t>Батков Артём Михайлович</t>
         </is>
       </c>
       <c r="C42" s="210" t="n"/>
       <c r="D42" s="210" t="n"/>
       <c r="E42" s="210" t="n"/>
       <c r="F42" s="210" t="n"/>
       <c r="G42" s="211" t="n"/>
       <c r="H42" s="185" t="inlineStr"/>
       <c r="I42" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J42" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K42" s="187" t="n">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="L42" s="185" t="inlineStr">
         <is>
-          <t>27:20</t>
+          <t>32:50</t>
         </is>
       </c>
       <c r="M42" s="211" t="n"/>
       <c r="N42" s="187" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>18</t>
         </is>
       </c>
       <c r="O42" s="190" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>20</t>
         </is>
       </c>
       <c r="P42" s="191" t="inlineStr"/>
       <c r="Q42" s="192" t="inlineStr"/>
       <c r="R42" s="193" t="n"/>
       <c r="S42" s="185" t="n"/>
       <c r="T42" s="185" t="n"/>
       <c r="U42" s="185" t="n"/>
       <c r="V42" s="211" t="n"/>
       <c r="W42" s="186" t="n"/>
       <c r="X42" s="215" t="n"/>
     </row>
     <row r="43" ht="15.75" customHeight="1">
       <c r="A43" s="182" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="B43" s="185" t="inlineStr">
         <is>
           <t>Лукьянов Артём Игоревич</t>
         </is>
       </c>
       <c r="C43" s="210" t="n"/>
       <c r="D43" s="210" t="n"/>
       <c r="E43" s="210" t="n"/>
       <c r="F43" s="210" t="n"/>
       <c r="G43" s="211" t="n"/>
       <c r="H43" s="185" t="inlineStr"/>
       <c r="I43" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J43" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K43" s="187" t="n">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="L43" s="185" t="inlineStr">
         <is>
-          <t>30:25</t>
+          <t>22:18</t>
         </is>
       </c>
       <c r="M43" s="211" t="n"/>
       <c r="N43" s="187" t="inlineStr">
         <is>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="O43" s="190" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="P43" s="191" t="inlineStr">
+        <is>
           <t>21</t>
         </is>
       </c>
-      <c r="O43" s="190" t="inlineStr">
-[...4 lines deleted...]
-      <c r="P43" s="191" t="inlineStr"/>
       <c r="Q43" s="192" t="inlineStr"/>
       <c r="R43" s="193" t="n"/>
       <c r="S43" s="185" t="n"/>
       <c r="T43" s="185" t="n"/>
       <c r="U43" s="185" t="n"/>
       <c r="V43" s="211" t="n"/>
       <c r="W43" s="186" t="n"/>
       <c r="X43" s="215" t="n"/>
     </row>
     <row r="44" ht="15.75" customHeight="1">
       <c r="A44" s="182" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="B44" s="185" t="inlineStr">
         <is>
           <t>Репников Тимофей Дмитриевич</t>
         </is>
       </c>
       <c r="C44" s="210" t="n"/>
       <c r="D44" s="210" t="n"/>
       <c r="E44" s="210" t="n"/>
       <c r="F44" s="210" t="n"/>
       <c r="G44" s="211" t="n"/>
       <c r="H44" s="185" t="inlineStr"/>
       <c r="I44" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J44" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K44" s="187" t="n">
         <v>14</v>
       </c>
       <c r="L44" s="185" t="inlineStr">
         <is>
-          <t>42:00</t>
+          <t>10:25</t>
         </is>
       </c>
       <c r="M44" s="211" t="n"/>
       <c r="N44" s="187" t="inlineStr">
         <is>
-          <t>21</t>
-[...6 lines deleted...]
-      </c>
+          <t>20</t>
+        </is>
+      </c>
+      <c r="O44" s="190" t="inlineStr"/>
       <c r="P44" s="191" t="inlineStr"/>
       <c r="Q44" s="192" t="inlineStr"/>
       <c r="R44" s="193" t="n"/>
       <c r="S44" s="185" t="n"/>
       <c r="T44" s="185" t="n"/>
       <c r="U44" s="185" t="n"/>
       <c r="V44" s="211" t="n"/>
       <c r="W44" s="186" t="n"/>
       <c r="X44" s="215" t="n"/>
     </row>
     <row r="45" ht="15.75" customHeight="1">
       <c r="A45" s="182" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="B45" s="185" t="inlineStr">
         <is>
           <t>Хромылев Платон Артемович</t>
         </is>
       </c>
       <c r="C45" s="210" t="n"/>
       <c r="D45" s="210" t="n"/>
       <c r="E45" s="210" t="n"/>
       <c r="F45" s="210" t="n"/>
       <c r="G45" s="211" t="n"/>
       <c r="H45" s="185" t="inlineStr"/>
       <c r="I45" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J45" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K45" s="187" t="n">
         <v>15</v>
       </c>
       <c r="L45" s="185" t="inlineStr">
         <is>
-          <t>44:30</t>
+          <t>11:09</t>
         </is>
       </c>
       <c r="M45" s="211" t="n"/>
       <c r="N45" s="187" t="inlineStr">
         <is>
-          <t>20</t>
-[...6 lines deleted...]
-      </c>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="O45" s="190" t="inlineStr"/>
       <c r="P45" s="191" t="inlineStr"/>
       <c r="Q45" s="192" t="inlineStr"/>
       <c r="R45" s="193" t="n"/>
       <c r="S45" s="185" t="n"/>
       <c r="T45" s="185" t="n"/>
       <c r="U45" s="185" t="n"/>
       <c r="V45" s="211" t="n"/>
       <c r="W45" s="186" t="n"/>
       <c r="X45" s="215" t="n"/>
     </row>
     <row r="46" ht="15.75" customHeight="1">
       <c r="A46" s="182" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="B46" s="185" t="inlineStr">
         <is>
           <t>Архипов Иван Сергеевич</t>
         </is>
       </c>
       <c r="C46" s="210" t="n"/>
       <c r="D46" s="210" t="n"/>
       <c r="E46" s="210" t="n"/>
       <c r="F46" s="210" t="n"/>
       <c r="G46" s="211" t="n"/>
       <c r="H46" s="185" t="inlineStr"/>
       <c r="I46" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J46" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K46" s="187" t="n">
         <v>16</v>
       </c>
       <c r="L46" s="185" t="inlineStr">
         <is>
-          <t>32:50</t>
+          <t>24:17</t>
         </is>
       </c>
       <c r="M46" s="211" t="n"/>
       <c r="N46" s="187" t="inlineStr">
         <is>
-          <t>18</t>
-[...6 lines deleted...]
-      </c>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="O46" s="190" t="inlineStr"/>
       <c r="P46" s="191" t="inlineStr"/>
       <c r="Q46" s="192" t="inlineStr"/>
       <c r="R46" s="193" t="n"/>
       <c r="S46" s="185" t="n"/>
       <c r="T46" s="185" t="n"/>
       <c r="U46" s="185" t="n"/>
       <c r="V46" s="211" t="n"/>
       <c r="W46" s="186" t="n"/>
       <c r="X46" s="215" t="n"/>
     </row>
     <row r="47" ht="15.75" customHeight="1">
       <c r="A47" s="182" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="B47" s="185" t="inlineStr">
         <is>
           <t>Торопов Артём Романович</t>
         </is>
       </c>
       <c r="C47" s="210" t="n"/>
       <c r="D47" s="210" t="n"/>
       <c r="E47" s="210" t="n"/>
       <c r="F47" s="210" t="n"/>