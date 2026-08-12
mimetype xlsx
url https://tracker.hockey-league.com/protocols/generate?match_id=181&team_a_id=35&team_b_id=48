--- v0 (2026-06-14)
+++ v1 (2026-08-12)
@@ -3889,1099 +3889,1099 @@
         <is>
           <t>Ершов  Иван</t>
         </is>
       </c>
       <c r="C6" s="210" t="n"/>
       <c r="D6" s="210" t="n"/>
       <c r="E6" s="210" t="n"/>
       <c r="F6" s="210" t="n"/>
       <c r="G6" s="211" t="n"/>
       <c r="H6" s="185" t="inlineStr"/>
       <c r="I6" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J6" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K6" s="187" t="n">
         <v>1</v>
       </c>
       <c r="L6" s="212" t="inlineStr">
         <is>
-          <t>00:27</t>
+          <t>39:15</t>
         </is>
       </c>
       <c r="M6" s="211" t="n"/>
       <c r="N6" s="187" t="inlineStr">
         <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="O6" s="190" t="inlineStr">
+        <is>
           <t>8</t>
         </is>
       </c>
-      <c r="O6" s="190" t="inlineStr">
+      <c r="P6" s="191" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
-      <c r="P6" s="191" t="inlineStr"/>
       <c r="Q6" s="192" t="inlineStr"/>
       <c r="R6" s="193" t="n"/>
       <c r="S6" s="185" t="n"/>
       <c r="T6" s="185" t="n"/>
       <c r="U6" s="213" t="n"/>
       <c r="V6" s="211" t="n"/>
       <c r="W6" s="214" t="n"/>
       <c r="X6" s="215" t="n"/>
       <c r="Y6" s="3" t="n"/>
     </row>
     <row r="7" ht="17.1" customHeight="1">
       <c r="A7" s="182" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="B7" s="185" t="inlineStr">
         <is>
           <t>Кашинский Пётр</t>
         </is>
       </c>
       <c r="C7" s="210" t="n"/>
       <c r="D7" s="210" t="n"/>
       <c r="E7" s="210" t="n"/>
       <c r="F7" s="210" t="n"/>
       <c r="G7" s="211" t="n"/>
       <c r="H7" s="185" t="inlineStr"/>
       <c r="I7" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J7" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K7" s="187" t="n">
         <v>2</v>
       </c>
       <c r="L7" s="185" t="inlineStr">
         <is>
-          <t>03:19</t>
+          <t>16:11</t>
         </is>
       </c>
       <c r="M7" s="211" t="n"/>
       <c r="N7" s="187" t="inlineStr">
         <is>
-          <t>24</t>
-[...3 lines deleted...]
-      <c r="P7" s="191" t="inlineStr"/>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="O7" s="190" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="P7" s="191" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
       <c r="Q7" s="192" t="inlineStr"/>
       <c r="R7" s="193" t="n"/>
       <c r="S7" s="185" t="n"/>
       <c r="T7" s="185" t="n"/>
       <c r="U7" s="185" t="n"/>
       <c r="V7" s="211" t="n"/>
       <c r="W7" s="186" t="n"/>
       <c r="X7" s="215" t="n"/>
       <c r="Y7" s="3" t="n"/>
     </row>
     <row r="8" ht="17.1" customHeight="1">
       <c r="A8" s="182" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="B8" s="185" t="inlineStr">
         <is>
           <t>Войнов Сергей</t>
         </is>
       </c>
       <c r="C8" s="210" t="n"/>
       <c r="D8" s="210" t="n"/>
       <c r="E8" s="210" t="n"/>
       <c r="F8" s="210" t="n"/>
       <c r="G8" s="211" t="n"/>
       <c r="H8" s="185" t="inlineStr"/>
       <c r="I8" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J8" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K8" s="187" t="n">
         <v>3</v>
       </c>
       <c r="L8" s="185" t="inlineStr">
         <is>
-          <t>05:07</t>
+          <t>29:15</t>
         </is>
       </c>
       <c r="M8" s="211" t="n"/>
       <c r="N8" s="187" t="inlineStr">
         <is>
           <t>77</t>
         </is>
       </c>
-      <c r="O8" s="190" t="inlineStr"/>
-      <c r="P8" s="191" t="inlineStr"/>
+      <c r="O8" s="190" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="P8" s="191" t="inlineStr">
+        <is>
+          <t>44</t>
+        </is>
+      </c>
       <c r="Q8" s="192" t="inlineStr"/>
       <c r="R8" s="193" t="n"/>
       <c r="S8" s="185" t="n"/>
       <c r="T8" s="185" t="n"/>
       <c r="U8" s="185" t="n"/>
       <c r="V8" s="211" t="n"/>
       <c r="W8" s="186" t="n"/>
       <c r="X8" s="215" t="n"/>
       <c r="Y8" s="3" t="n"/>
     </row>
     <row r="9" ht="17.1" customHeight="1">
       <c r="A9" s="182" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="B9" s="185" t="inlineStr">
         <is>
           <t>Быков Степан</t>
         </is>
       </c>
       <c r="C9" s="210" t="n"/>
       <c r="D9" s="210" t="n"/>
       <c r="E9" s="210" t="n"/>
       <c r="F9" s="210" t="n"/>
       <c r="G9" s="211" t="n"/>
       <c r="H9" s="185" t="inlineStr"/>
       <c r="I9" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J9" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K9" s="187" t="n">
         <v>4</v>
       </c>
       <c r="L9" s="185" t="inlineStr">
         <is>
-          <t>08:19</t>
+          <t>36:30</t>
         </is>
       </c>
       <c r="M9" s="211" t="n"/>
       <c r="N9" s="187" t="inlineStr">
         <is>
-          <t>98</t>
+          <t>7</t>
         </is>
       </c>
       <c r="O9" s="190" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="P9" s="191" t="inlineStr"/>
       <c r="Q9" s="192" t="inlineStr"/>
       <c r="R9" s="193" t="n"/>
       <c r="S9" s="185" t="n"/>
       <c r="T9" s="185" t="n"/>
       <c r="U9" s="185" t="n"/>
       <c r="V9" s="211" t="n"/>
       <c r="W9" s="186" t="n"/>
       <c r="X9" s="215" t="n"/>
     </row>
     <row r="10" ht="17.1" customHeight="1">
       <c r="A10" s="182" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="B10" s="185" t="inlineStr">
         <is>
           <t>Голубева Ольга</t>
         </is>
       </c>
       <c r="C10" s="210" t="n"/>
       <c r="D10" s="210" t="n"/>
       <c r="E10" s="210" t="n"/>
       <c r="F10" s="210" t="n"/>
       <c r="G10" s="211" t="n"/>
       <c r="H10" s="185" t="inlineStr"/>
       <c r="I10" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J10" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K10" s="187" t="n">
         <v>5</v>
       </c>
       <c r="L10" s="185" t="inlineStr">
         <is>
-          <t>09:26</t>
+          <t>40:55</t>
         </is>
       </c>
       <c r="M10" s="211" t="n"/>
       <c r="N10" s="187" t="inlineStr">
         <is>
-          <t>11</t>
-[...2 lines deleted...]
-      <c r="O10" s="190" t="inlineStr"/>
+          <t>98</t>
+        </is>
+      </c>
+      <c r="O10" s="190" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
       <c r="P10" s="191" t="inlineStr"/>
       <c r="Q10" s="192" t="inlineStr"/>
       <c r="R10" s="193" t="n"/>
       <c r="S10" s="185" t="n"/>
       <c r="T10" s="185" t="n"/>
       <c r="U10" s="185" t="n"/>
       <c r="V10" s="211" t="n"/>
       <c r="W10" s="186" t="n"/>
       <c r="X10" s="215" t="n"/>
     </row>
     <row r="11" ht="17.1" customHeight="1">
       <c r="A11" s="182" t="inlineStr">
         <is>
           <t>77</t>
         </is>
       </c>
       <c r="B11" s="185" t="inlineStr">
         <is>
           <t>Бедин Андрей</t>
         </is>
       </c>
       <c r="C11" s="210" t="n"/>
       <c r="D11" s="210" t="n"/>
       <c r="E11" s="210" t="n"/>
       <c r="F11" s="210" t="n"/>
       <c r="G11" s="211" t="n"/>
       <c r="H11" s="185" t="inlineStr"/>
       <c r="I11" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J11" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K11" s="187" t="n">
         <v>6</v>
       </c>
       <c r="L11" s="185" t="inlineStr">
         <is>
-          <t>10:10</t>
+          <t>42:00</t>
         </is>
       </c>
       <c r="M11" s="211" t="n"/>
       <c r="N11" s="187" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>22</t>
         </is>
       </c>
       <c r="O11" s="190" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>98</t>
         </is>
       </c>
       <c r="P11" s="191" t="inlineStr"/>
       <c r="Q11" s="192" t="inlineStr"/>
       <c r="R11" s="193" t="n"/>
       <c r="S11" s="185" t="n"/>
       <c r="T11" s="185" t="n"/>
       <c r="U11" s="185" t="n"/>
       <c r="V11" s="211" t="n"/>
       <c r="W11" s="186" t="n"/>
       <c r="X11" s="215" t="n"/>
     </row>
     <row r="12" ht="17.1" customHeight="1">
       <c r="A12" s="182" t="inlineStr">
         <is>
           <t>97</t>
         </is>
       </c>
       <c r="B12" s="185" t="inlineStr">
         <is>
           <t>Ветюгов  Тимофей</t>
         </is>
       </c>
       <c r="C12" s="210" t="n"/>
       <c r="D12" s="210" t="n"/>
       <c r="E12" s="210" t="n"/>
       <c r="F12" s="210" t="n"/>
       <c r="G12" s="211" t="n"/>
       <c r="H12" s="185" t="inlineStr"/>
       <c r="I12" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J12" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K12" s="187" t="n">
         <v>7</v>
       </c>
       <c r="L12" s="185" t="inlineStr">
         <is>
-          <t>16:11</t>
+          <t>00:27</t>
         </is>
       </c>
       <c r="M12" s="211" t="n"/>
       <c r="N12" s="187" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>8</t>
         </is>
       </c>
       <c r="O12" s="190" t="inlineStr">
         <is>
-          <t>8</t>
-[...6 lines deleted...]
-      </c>
+          <t>24</t>
+        </is>
+      </c>
+      <c r="P12" s="191" t="inlineStr"/>
       <c r="Q12" s="192" t="inlineStr"/>
       <c r="R12" s="193" t="n"/>
       <c r="S12" s="185" t="n"/>
       <c r="T12" s="185" t="n"/>
       <c r="U12" s="185" t="n"/>
       <c r="V12" s="211" t="n"/>
       <c r="W12" s="186" t="n"/>
       <c r="X12" s="215" t="n"/>
     </row>
     <row r="13" ht="17.1" customHeight="1">
       <c r="A13" s="182" t="inlineStr">
         <is>
           <t>99</t>
         </is>
       </c>
       <c r="B13" s="185" t="inlineStr">
         <is>
           <t>Лебедев Артём</t>
         </is>
       </c>
       <c r="C13" s="210" t="n"/>
       <c r="D13" s="210" t="n"/>
       <c r="E13" s="210" t="n"/>
       <c r="F13" s="210" t="n"/>
       <c r="G13" s="211" t="n"/>
       <c r="H13" s="185" t="inlineStr"/>
       <c r="I13" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J13" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K13" s="187" t="n">
         <v>8</v>
       </c>
       <c r="L13" s="185" t="inlineStr">
         <is>
-          <t>17:35</t>
+          <t>10:10</t>
         </is>
       </c>
       <c r="M13" s="211" t="n"/>
       <c r="N13" s="187" t="inlineStr">
         <is>
-          <t>88</t>
+          <t>8</t>
         </is>
       </c>
       <c r="O13" s="190" t="inlineStr">
         <is>
-          <t>99</t>
+          <t>10</t>
         </is>
       </c>
       <c r="P13" s="191" t="inlineStr"/>
       <c r="Q13" s="192" t="inlineStr"/>
       <c r="R13" s="193" t="n"/>
       <c r="S13" s="185" t="n"/>
       <c r="T13" s="185" t="n"/>
       <c r="U13" s="185" t="n"/>
       <c r="V13" s="211" t="n"/>
       <c r="W13" s="186" t="n"/>
       <c r="X13" s="215" t="n"/>
     </row>
     <row r="14" ht="17.1" customHeight="1">
       <c r="A14" s="182" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="B14" s="185" t="inlineStr">
         <is>
           <t>Лежнин Сергей</t>
         </is>
       </c>
       <c r="C14" s="210" t="n"/>
       <c r="D14" s="210" t="n"/>
       <c r="E14" s="210" t="n"/>
       <c r="F14" s="210" t="n"/>
       <c r="G14" s="211" t="n"/>
       <c r="H14" s="185" t="inlineStr"/>
       <c r="I14" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J14" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K14" s="187" t="n">
         <v>9</v>
       </c>
       <c r="L14" s="185" t="inlineStr">
         <is>
-          <t>19:20</t>
+          <t>17:35</t>
         </is>
       </c>
       <c r="M14" s="211" t="n"/>
       <c r="N14" s="187" t="inlineStr">
         <is>
-          <t>10</t>
-[...2 lines deleted...]
-      <c r="O14" s="190" t="inlineStr"/>
+          <t>88</t>
+        </is>
+      </c>
+      <c r="O14" s="190" t="inlineStr">
+        <is>
+          <t>99</t>
+        </is>
+      </c>
       <c r="P14" s="191" t="inlineStr"/>
       <c r="Q14" s="192" t="inlineStr"/>
       <c r="R14" s="193" t="n"/>
       <c r="S14" s="185" t="n"/>
       <c r="T14" s="185" t="n"/>
       <c r="U14" s="185" t="n"/>
       <c r="V14" s="211" t="n"/>
       <c r="W14" s="186" t="n"/>
       <c r="X14" s="215" t="n"/>
     </row>
     <row r="15" ht="17.1" customHeight="1">
       <c r="A15" s="182" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="B15" s="185" t="inlineStr">
         <is>
           <t>Балыбердин  Егор</t>
         </is>
       </c>
       <c r="C15" s="210" t="n"/>
       <c r="D15" s="210" t="n"/>
       <c r="E15" s="210" t="n"/>
       <c r="F15" s="210" t="n"/>
       <c r="G15" s="211" t="n"/>
       <c r="H15" s="185" t="inlineStr"/>
       <c r="I15" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J15" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K15" s="187" t="n">
         <v>10</v>
       </c>
       <c r="L15" s="185" t="inlineStr">
         <is>
-          <t>20:00</t>
+          <t>42:50</t>
         </is>
       </c>
       <c r="M15" s="211" t="n"/>
       <c r="N15" s="187" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>88</t>
         </is>
       </c>
       <c r="O15" s="190" t="inlineStr"/>
       <c r="P15" s="191" t="inlineStr"/>
       <c r="Q15" s="192" t="inlineStr"/>
       <c r="R15" s="193" t="n"/>
       <c r="S15" s="185" t="n"/>
       <c r="T15" s="185" t="n"/>
       <c r="U15" s="185" t="n"/>
       <c r="V15" s="211" t="n"/>
       <c r="W15" s="186" t="n"/>
       <c r="X15" s="215" t="n"/>
     </row>
     <row r="16" ht="17.1" customHeight="1">
       <c r="A16" s="182" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="B16" s="185" t="inlineStr">
         <is>
           <t xml:space="preserve">Чистяков  Семён </t>
         </is>
       </c>
       <c r="C16" s="210" t="n"/>
       <c r="D16" s="210" t="n"/>
       <c r="E16" s="210" t="n"/>
       <c r="F16" s="210" t="n"/>
       <c r="G16" s="211" t="n"/>
       <c r="H16" s="185" t="inlineStr"/>
       <c r="I16" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J16" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K16" s="187" t="n">
         <v>11</v>
       </c>
       <c r="L16" s="185" t="inlineStr">
         <is>
-          <t>24:40</t>
+          <t>03:19</t>
         </is>
       </c>
       <c r="M16" s="211" t="n"/>
       <c r="N16" s="187" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>24</t>
         </is>
       </c>
       <c r="O16" s="190" t="inlineStr"/>
       <c r="P16" s="191" t="inlineStr"/>
       <c r="Q16" s="192" t="inlineStr"/>
       <c r="R16" s="193" t="n"/>
       <c r="S16" s="185" t="n"/>
       <c r="T16" s="185" t="n"/>
       <c r="U16" s="185" t="n"/>
       <c r="V16" s="211" t="n"/>
       <c r="W16" s="186" t="n"/>
       <c r="X16" s="215" t="n"/>
     </row>
     <row r="17" ht="17.1" customHeight="1">
       <c r="A17" s="182" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="B17" s="185" t="inlineStr">
         <is>
           <t>Жуков Платон</t>
         </is>
       </c>
       <c r="C17" s="210" t="n"/>
       <c r="D17" s="210" t="n"/>
       <c r="E17" s="210" t="n"/>
       <c r="F17" s="210" t="n"/>
       <c r="G17" s="211" t="n"/>
       <c r="H17" s="185" t="inlineStr"/>
       <c r="I17" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J17" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K17" s="187" t="n">
         <v>12</v>
       </c>
       <c r="L17" s="185" t="inlineStr">
         <is>
-          <t>25:35</t>
+          <t>05:07</t>
         </is>
       </c>
       <c r="M17" s="211" t="n"/>
       <c r="N17" s="187" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>77</t>
         </is>
       </c>
       <c r="O17" s="190" t="inlineStr"/>
       <c r="P17" s="191" t="inlineStr"/>
       <c r="Q17" s="192" t="inlineStr"/>
       <c r="R17" s="193" t="n"/>
       <c r="S17" s="185" t="n"/>
       <c r="T17" s="185" t="n"/>
       <c r="U17" s="185" t="n"/>
       <c r="V17" s="211" t="n"/>
       <c r="W17" s="186" t="n"/>
       <c r="X17" s="215" t="n"/>
     </row>
     <row r="18" ht="17.1" customHeight="1">
       <c r="A18" s="182" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="B18" s="185" t="inlineStr">
         <is>
           <t>Цыганов Назар</t>
         </is>
       </c>
       <c r="C18" s="210" t="n"/>
       <c r="D18" s="210" t="n"/>
       <c r="E18" s="210" t="n"/>
       <c r="F18" s="210" t="n"/>
       <c r="G18" s="211" t="n"/>
       <c r="H18" s="185" t="inlineStr"/>
       <c r="I18" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J18" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K18" s="187" t="n">
         <v>13</v>
       </c>
       <c r="L18" s="185" t="inlineStr">
         <is>
-          <t>26:15</t>
+          <t>09:26</t>
         </is>
       </c>
       <c r="M18" s="211" t="n"/>
       <c r="N18" s="187" t="inlineStr">
         <is>
-          <t>8</t>
-[...6 lines deleted...]
-      </c>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="O18" s="190" t="inlineStr"/>
       <c r="P18" s="191" t="inlineStr"/>
       <c r="Q18" s="192" t="inlineStr"/>
       <c r="R18" s="193" t="n"/>
       <c r="S18" s="185" t="n"/>
       <c r="T18" s="185" t="n"/>
       <c r="U18" s="185" t="n"/>
       <c r="V18" s="211" t="n"/>
       <c r="W18" s="186" t="n"/>
       <c r="X18" s="215" t="n"/>
     </row>
     <row r="19" ht="17.1" customHeight="1">
       <c r="A19" s="182" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
       <c r="B19" s="185" t="inlineStr">
         <is>
           <t>Торопов Никита</t>
         </is>
       </c>
       <c r="C19" s="210" t="n"/>
       <c r="D19" s="210" t="n"/>
       <c r="E19" s="210" t="n"/>
       <c r="F19" s="210" t="n"/>
       <c r="G19" s="211" t="n"/>
       <c r="H19" s="185" t="inlineStr"/>
       <c r="I19" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J19" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K19" s="187" t="n">
         <v>14</v>
       </c>
       <c r="L19" s="185" t="inlineStr">
         <is>
-          <t>27:40</t>
+          <t>19:20</t>
         </is>
       </c>
       <c r="M19" s="211" t="n"/>
       <c r="N19" s="187" t="inlineStr">
         <is>
-          <t>98</t>
+          <t>10</t>
         </is>
       </c>
       <c r="O19" s="190" t="inlineStr"/>
       <c r="P19" s="191" t="inlineStr"/>
       <c r="Q19" s="192" t="inlineStr"/>
       <c r="R19" s="193" t="n"/>
       <c r="S19" s="185" t="n"/>
       <c r="T19" s="185" t="n"/>
       <c r="U19" s="185" t="n"/>
       <c r="V19" s="211" t="n"/>
       <c r="W19" s="186" t="n"/>
       <c r="X19" s="215" t="n"/>
     </row>
     <row r="20" ht="17.1" customHeight="1">
       <c r="A20" s="182" t="inlineStr">
         <is>
           <t>55</t>
         </is>
       </c>
       <c r="B20" s="185" t="inlineStr">
         <is>
           <t xml:space="preserve">Смелов  Константин </t>
         </is>
       </c>
       <c r="C20" s="210" t="n"/>
       <c r="D20" s="210" t="n"/>
       <c r="E20" s="210" t="n"/>
       <c r="F20" s="210" t="n"/>
       <c r="G20" s="211" t="n"/>
       <c r="H20" s="185" t="inlineStr"/>
       <c r="I20" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J20" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K20" s="187" t="n">
         <v>15</v>
       </c>
       <c r="L20" s="185" t="inlineStr">
         <is>
-          <t>29:15</t>
+          <t>20:00</t>
         </is>
       </c>
       <c r="M20" s="211" t="n"/>
       <c r="N20" s="187" t="inlineStr">
         <is>
-          <t>77</t>
-[...11 lines deleted...]
-      </c>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="O20" s="190" t="inlineStr"/>
+      <c r="P20" s="191" t="inlineStr"/>
       <c r="Q20" s="192" t="inlineStr"/>
       <c r="R20" s="193" t="n"/>
       <c r="S20" s="185" t="n"/>
       <c r="T20" s="185" t="n"/>
       <c r="U20" s="185" t="n"/>
       <c r="V20" s="211" t="n"/>
       <c r="W20" s="186" t="n"/>
       <c r="X20" s="215" t="n"/>
     </row>
     <row r="21" ht="17.1" customHeight="1">
       <c r="A21" s="182" t="inlineStr">
         <is>
           <t>88</t>
         </is>
       </c>
       <c r="B21" s="185" t="inlineStr">
         <is>
           <t xml:space="preserve">Румянцев Егор </t>
         </is>
       </c>
       <c r="C21" s="210" t="n"/>
       <c r="D21" s="210" t="n"/>
       <c r="E21" s="210" t="n"/>
       <c r="F21" s="210" t="n"/>
       <c r="G21" s="211" t="n"/>
       <c r="H21" s="185" t="inlineStr"/>
       <c r="I21" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J21" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K21" s="187" t="n">
         <v>16</v>
       </c>
       <c r="L21" s="185" t="inlineStr">
         <is>
-          <t>34:15</t>
+          <t>24:40</t>
         </is>
       </c>
       <c r="M21" s="211" t="n"/>
       <c r="N21" s="187" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
-      <c r="O21" s="190" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="O21" s="190" t="inlineStr"/>
       <c r="P21" s="191" t="inlineStr"/>
       <c r="Q21" s="192" t="inlineStr"/>
       <c r="R21" s="193" t="n"/>
       <c r="S21" s="185" t="n"/>
       <c r="T21" s="185" t="n"/>
       <c r="U21" s="185" t="n"/>
       <c r="V21" s="211" t="n"/>
       <c r="W21" s="186" t="n"/>
       <c r="X21" s="215" t="n"/>
     </row>
     <row r="22" ht="17.1" customHeight="1">
       <c r="A22" s="182" t="inlineStr">
         <is>
           <t>98</t>
         </is>
       </c>
       <c r="B22" s="185" t="inlineStr">
         <is>
           <t>Краев Савелий</t>
         </is>
       </c>
       <c r="C22" s="210" t="n"/>
       <c r="D22" s="210" t="n"/>
       <c r="E22" s="210" t="n"/>
       <c r="F22" s="210" t="n"/>
       <c r="G22" s="211" t="n"/>
       <c r="H22" s="185" t="inlineStr"/>
       <c r="I22" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J22" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K22" s="187" t="n">
         <v>17</v>
       </c>
       <c r="L22" s="185" t="inlineStr">
         <is>
-          <t>36:30</t>
+          <t>25:35</t>
         </is>
       </c>
       <c r="M22" s="211" t="n"/>
       <c r="N22" s="187" t="inlineStr">
         <is>
-          <t>7</t>
-[...6 lines deleted...]
-      </c>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="O22" s="190" t="inlineStr"/>
       <c r="P22" s="191" t="inlineStr"/>
       <c r="Q22" s="192" t="inlineStr"/>
       <c r="R22" s="193" t="n"/>
       <c r="S22" s="185" t="n"/>
       <c r="T22" s="185" t="n"/>
       <c r="U22" s="185" t="n"/>
       <c r="V22" s="211" t="n"/>
       <c r="W22" s="186" t="n"/>
       <c r="X22" s="215" t="n"/>
     </row>
     <row r="23" ht="17.1" customHeight="1">
       <c r="A23" s="182" t="n"/>
       <c r="B23" s="185" t="n"/>
       <c r="C23" s="210" t="n"/>
       <c r="D23" s="210" t="n"/>
       <c r="E23" s="210" t="n"/>
       <c r="F23" s="210" t="n"/>
       <c r="G23" s="211" t="n"/>
       <c r="H23" s="185" t="n"/>
       <c r="I23" s="185" t="n"/>
       <c r="J23" s="186" t="n"/>
       <c r="K23" s="187" t="n">
         <v>18</v>
       </c>
       <c r="L23" s="185" t="inlineStr">
         <is>
-          <t>39:15</t>
+          <t>26:15</t>
         </is>
       </c>
       <c r="M23" s="211" t="n"/>
       <c r="N23" s="187" t="inlineStr">
         <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="O23" s="190" t="inlineStr">
+        <is>
           <t>10</t>
         </is>
       </c>
-      <c r="O23" s="190" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="P23" s="191" t="inlineStr"/>
       <c r="Q23" s="192" t="inlineStr"/>
       <c r="R23" s="193" t="n"/>
       <c r="S23" s="185" t="n"/>
       <c r="T23" s="185" t="n"/>
       <c r="U23" s="185" t="n"/>
       <c r="V23" s="211" t="n"/>
       <c r="W23" s="186" t="n"/>
       <c r="X23" s="215" t="n"/>
     </row>
     <row r="24" ht="17.1" customHeight="1">
       <c r="A24" s="182" t="n"/>
       <c r="B24" s="185" t="n"/>
       <c r="C24" s="210" t="n"/>
       <c r="D24" s="210" t="n"/>
       <c r="E24" s="210" t="n"/>
       <c r="F24" s="210" t="n"/>
       <c r="G24" s="211" t="n"/>
       <c r="H24" s="185" t="n"/>
       <c r="I24" s="185" t="n"/>
       <c r="J24" s="186" t="n"/>
       <c r="K24" s="187" t="n">
         <v>19</v>
       </c>
       <c r="L24" s="185" t="inlineStr">
         <is>
-          <t>40:55</t>
+          <t>27:40</t>
         </is>
       </c>
       <c r="M24" s="211" t="n"/>
       <c r="N24" s="187" t="inlineStr">
         <is>
           <t>98</t>
         </is>
       </c>
-      <c r="O24" s="190" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="O24" s="190" t="inlineStr"/>
       <c r="P24" s="191" t="inlineStr"/>
       <c r="Q24" s="192" t="inlineStr"/>
       <c r="R24" s="193" t="n"/>
       <c r="S24" s="185" t="n"/>
       <c r="T24" s="185" t="n"/>
       <c r="U24" s="185" t="n"/>
       <c r="V24" s="211" t="n"/>
       <c r="W24" s="186" t="n"/>
       <c r="X24" s="215" t="n"/>
     </row>
     <row r="25" ht="17.1" customHeight="1">
       <c r="A25" s="182" t="n"/>
       <c r="B25" s="185" t="n"/>
       <c r="C25" s="210" t="n"/>
       <c r="D25" s="210" t="n"/>
       <c r="E25" s="210" t="n"/>
       <c r="F25" s="210" t="n"/>
       <c r="G25" s="211" t="n"/>
       <c r="H25" s="185" t="n"/>
       <c r="I25" s="185" t="n"/>
       <c r="J25" s="186" t="n"/>
       <c r="K25" s="187" t="n">
         <v>20</v>
       </c>
       <c r="L25" s="185" t="inlineStr">
         <is>
-          <t>42:00</t>
+          <t>08:19</t>
         </is>
       </c>
       <c r="M25" s="211" t="n"/>
       <c r="N25" s="187" t="inlineStr">
         <is>
+          <t>98</t>
+        </is>
+      </c>
+      <c r="O25" s="190" t="inlineStr">
+        <is>
           <t>22</t>
-        </is>
-[...3 lines deleted...]
-          <t>98</t>
         </is>
       </c>
       <c r="P25" s="191" t="inlineStr"/>
       <c r="Q25" s="192" t="inlineStr"/>
       <c r="R25" s="193" t="n"/>
       <c r="S25" s="185" t="n"/>
       <c r="T25" s="185" t="n"/>
       <c r="U25" s="185" t="n"/>
       <c r="V25" s="211" t="n"/>
       <c r="W25" s="186" t="n"/>
       <c r="X25" s="215" t="n"/>
     </row>
     <row r="26" ht="17.1" customHeight="1">
       <c r="A26" s="182" t="n"/>
       <c r="B26" s="185" t="n"/>
       <c r="C26" s="210" t="n"/>
       <c r="D26" s="210" t="n"/>
       <c r="E26" s="210" t="n"/>
       <c r="F26" s="210" t="n"/>
       <c r="G26" s="211" t="n"/>
       <c r="H26" s="185" t="n"/>
       <c r="I26" s="185" t="n"/>
       <c r="J26" s="186" t="n"/>
       <c r="K26" s="187" t="n">
         <v>21</v>
       </c>
       <c r="L26" s="185" t="inlineStr">
         <is>
-          <t>42:50</t>
+          <t>34:15</t>
         </is>
       </c>
       <c r="M26" s="211" t="n"/>
       <c r="N26" s="187" t="inlineStr">
         <is>
-          <t>88</t>
-[...2 lines deleted...]
-      <c r="O26" s="190" t="inlineStr"/>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="O26" s="190" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
       <c r="P26" s="191" t="inlineStr"/>
       <c r="Q26" s="192" t="inlineStr"/>
       <c r="R26" s="193" t="n"/>
       <c r="S26" s="185" t="n"/>
       <c r="T26" s="185" t="n"/>
       <c r="U26" s="185" t="n"/>
       <c r="V26" s="211" t="n"/>
       <c r="W26" s="186" t="n"/>
       <c r="X26" s="215" t="n"/>
     </row>
     <row r="27" ht="17.1" customHeight="1">
       <c r="A27" s="182" t="n"/>
       <c r="B27" s="185" t="n"/>
       <c r="C27" s="210" t="n"/>
       <c r="D27" s="210" t="n"/>
       <c r="E27" s="210" t="n"/>
       <c r="F27" s="210" t="n"/>
       <c r="G27" s="211" t="n"/>
       <c r="H27" s="185" t="n"/>
       <c r="I27" s="185" t="n"/>
       <c r="J27" s="186" t="n"/>
       <c r="K27" s="187" t="n"/>
       <c r="L27" s="185" t="n"/>
       <c r="M27" s="211" t="n"/>
       <c r="N27" s="187" t="n"/>