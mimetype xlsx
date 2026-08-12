--- v0 (2026-06-14)
+++ v1 (2026-08-12)
@@ -3889,60 +3889,60 @@
         <is>
           <t>Шайдуллин Тимур</t>
         </is>
       </c>
       <c r="C6" s="210" t="n"/>
       <c r="D6" s="210" t="n"/>
       <c r="E6" s="210" t="n"/>
       <c r="F6" s="210" t="n"/>
       <c r="G6" s="211" t="n"/>
       <c r="H6" s="185" t="inlineStr"/>
       <c r="I6" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J6" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K6" s="187" t="n">
         <v>1</v>
       </c>
       <c r="L6" s="212" t="inlineStr">
         <is>
-          <t>44:40</t>
+          <t>06:05</t>
         </is>
       </c>
       <c r="M6" s="211" t="n"/>
-      <c r="N6" s="187" t="inlineStr">
-[...4 lines deleted...]
-      <c r="O6" s="190" t="inlineStr"/>
+      <c r="N6" s="187" t="inlineStr"/>
+      <c r="O6" s="190" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
       <c r="P6" s="191" t="inlineStr"/>
       <c r="Q6" s="192" t="inlineStr"/>
       <c r="R6" s="193" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="S6" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T6" s="185" t="inlineStr"/>
       <c r="U6" s="213" t="inlineStr">
         <is>
           <t>20:07</t>
         </is>
       </c>
       <c r="V6" s="211" t="n"/>
       <c r="W6" s="214" t="inlineStr">
         <is>
           <t>22:07</t>
         </is>
       </c>
       <c r="X6" s="215" t="n"/>
@@ -3958,58 +3958,62 @@
         <is>
           <t xml:space="preserve">Сложнев Александр </t>
         </is>
       </c>
       <c r="C7" s="210" t="n"/>
       <c r="D7" s="210" t="n"/>
       <c r="E7" s="210" t="n"/>
       <c r="F7" s="210" t="n"/>
       <c r="G7" s="211" t="n"/>
       <c r="H7" s="185" t="inlineStr"/>
       <c r="I7" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J7" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K7" s="187" t="n">
         <v>2</v>
       </c>
       <c r="L7" s="185" t="inlineStr">
         <is>
-          <t>06:05</t>
+          <t>38:15</t>
         </is>
       </c>
       <c r="M7" s="211" t="n"/>
-      <c r="N7" s="187" t="inlineStr"/>
+      <c r="N7" s="187" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
       <c r="O7" s="190" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>15</t>
         </is>
       </c>
       <c r="P7" s="191" t="inlineStr"/>
       <c r="Q7" s="192" t="inlineStr"/>
       <c r="R7" s="193" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="S7" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T7" s="185" t="inlineStr"/>
       <c r="U7" s="185" t="inlineStr">
         <is>
           <t>41:18</t>
         </is>
       </c>
       <c r="V7" s="211" t="n"/>
       <c r="W7" s="186" t="inlineStr">
         <is>
           <t>43:18</t>
         </is>
@@ -4027,156 +4031,164 @@
         <is>
           <t>Чуйко Макар</t>
         </is>
       </c>
       <c r="C8" s="210" t="n"/>
       <c r="D8" s="210" t="n"/>
       <c r="E8" s="210" t="n"/>
       <c r="F8" s="210" t="n"/>
       <c r="G8" s="211" t="n"/>
       <c r="H8" s="185" t="inlineStr"/>
       <c r="I8" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J8" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K8" s="187" t="n">
         <v>3</v>
       </c>
       <c r="L8" s="185" t="inlineStr">
         <is>
-          <t>10:37</t>
+          <t>28:45</t>
         </is>
       </c>
       <c r="M8" s="211" t="n"/>
       <c r="N8" s="187" t="inlineStr">
         <is>
-          <t>39</t>
-[...2 lines deleted...]
-      <c r="O8" s="190" t="inlineStr"/>
+          <t>38</t>
+        </is>
+      </c>
+      <c r="O8" s="190" t="inlineStr">
+        <is>
+          <t>97</t>
+        </is>
+      </c>
       <c r="P8" s="191" t="inlineStr"/>
       <c r="Q8" s="192" t="inlineStr"/>
       <c r="R8" s="193" t="n"/>
       <c r="S8" s="185" t="n"/>
       <c r="T8" s="185" t="n"/>
       <c r="U8" s="185" t="n"/>
       <c r="V8" s="211" t="n"/>
       <c r="W8" s="186" t="n"/>
       <c r="X8" s="215" t="n"/>
       <c r="Y8" s="3" t="n"/>
     </row>
     <row r="9" ht="17.1" customHeight="1">
       <c r="A9" s="182" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="B9" s="185" t="inlineStr">
         <is>
           <t>Кафаров Лука</t>
         </is>
       </c>
       <c r="C9" s="210" t="n"/>
       <c r="D9" s="210" t="n"/>
       <c r="E9" s="210" t="n"/>
       <c r="F9" s="210" t="n"/>
       <c r="G9" s="211" t="n"/>
       <c r="H9" s="185" t="inlineStr"/>
       <c r="I9" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J9" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K9" s="187" t="n">
         <v>4</v>
       </c>
       <c r="L9" s="185" t="inlineStr">
         <is>
-          <t>28:45</t>
+          <t>35:25</t>
         </is>
       </c>
       <c r="M9" s="211" t="n"/>
       <c r="N9" s="187" t="inlineStr">
         <is>
+          <t>97</t>
+        </is>
+      </c>
+      <c r="O9" s="190" t="inlineStr">
+        <is>
           <t>38</t>
         </is>
       </c>
-      <c r="O9" s="190" t="inlineStr">
-[...4 lines deleted...]
-      <c r="P9" s="191" t="inlineStr"/>
+      <c r="P9" s="191" t="inlineStr">
+        <is>
+          <t>73</t>
+        </is>
+      </c>
       <c r="Q9" s="192" t="inlineStr"/>
       <c r="R9" s="193" t="n"/>
       <c r="S9" s="185" t="n"/>
       <c r="T9" s="185" t="n"/>
       <c r="U9" s="185" t="n"/>
       <c r="V9" s="211" t="n"/>
       <c r="W9" s="186" t="n"/>
       <c r="X9" s="215" t="n"/>
     </row>
     <row r="10" ht="17.1" customHeight="1">
       <c r="A10" s="182" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="B10" s="185" t="inlineStr">
         <is>
           <t>Котов Максим</t>
         </is>
       </c>
       <c r="C10" s="210" t="n"/>
       <c r="D10" s="210" t="n"/>
       <c r="E10" s="210" t="n"/>
       <c r="F10" s="210" t="n"/>
       <c r="G10" s="211" t="n"/>
       <c r="H10" s="185" t="inlineStr"/>
       <c r="I10" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J10" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K10" s="187" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L10" s="185" t="inlineStr">
         <is>
           <t>28:52</t>
         </is>
       </c>
       <c r="M10" s="211" t="n"/>
       <c r="N10" s="187" t="inlineStr">
         <is>
           <t>38</t>
         </is>
       </c>
       <c r="O10" s="190" t="inlineStr"/>
       <c r="P10" s="191" t="inlineStr"/>
       <c r="Q10" s="192" t="inlineStr"/>
       <c r="R10" s="193" t="n"/>
       <c r="S10" s="185" t="n"/>
       <c r="T10" s="185" t="n"/>
       <c r="U10" s="185" t="n"/>
       <c r="V10" s="211" t="n"/>
       <c r="W10" s="186" t="n"/>
       <c r="X10" s="215" t="n"/>
     </row>
     <row r="11" ht="17.1" customHeight="1">
       <c r="A11" s="182" t="inlineStr">
@@ -4184,111 +4196,103 @@
           <t>28</t>
         </is>
       </c>
       <c r="B11" s="185" t="inlineStr">
         <is>
           <t>Комлев Александр</t>
         </is>
       </c>
       <c r="C11" s="210" t="n"/>
       <c r="D11" s="210" t="n"/>
       <c r="E11" s="210" t="n"/>
       <c r="F11" s="210" t="n"/>
       <c r="G11" s="211" t="n"/>
       <c r="H11" s="185" t="inlineStr"/>
       <c r="I11" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J11" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K11" s="187" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="L11" s="185" t="inlineStr">
         <is>
-          <t>35:25</t>
+          <t>10:37</t>
         </is>
       </c>
       <c r="M11" s="211" t="n"/>
       <c r="N11" s="187" t="inlineStr">
         <is>
-          <t>97</t>
-[...11 lines deleted...]
-      </c>
+          <t>39</t>
+        </is>
+      </c>
+      <c r="O11" s="190" t="inlineStr"/>
+      <c r="P11" s="191" t="inlineStr"/>
       <c r="Q11" s="192" t="inlineStr"/>
       <c r="R11" s="193" t="n"/>
       <c r="S11" s="185" t="n"/>
       <c r="T11" s="185" t="n"/>
       <c r="U11" s="185" t="n"/>
       <c r="V11" s="211" t="n"/>
       <c r="W11" s="186" t="n"/>
       <c r="X11" s="215" t="n"/>
     </row>
     <row r="12" ht="17.1" customHeight="1">
       <c r="A12" s="182" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="B12" s="185" t="inlineStr">
         <is>
           <t>Лавров Сергей</t>
         </is>
       </c>
       <c r="C12" s="210" t="n"/>
       <c r="D12" s="210" t="n"/>
       <c r="E12" s="210" t="n"/>
       <c r="F12" s="210" t="n"/>
       <c r="G12" s="211" t="n"/>
       <c r="H12" s="185" t="inlineStr"/>
       <c r="I12" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J12" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K12" s="187" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="L12" s="185" t="inlineStr">
         <is>
           <t>43:50</t>
         </is>
       </c>
       <c r="M12" s="211" t="n"/>
       <c r="N12" s="187" t="inlineStr">
         <is>
           <t>97</t>
         </is>
       </c>
       <c r="O12" s="190" t="inlineStr"/>
       <c r="P12" s="191" t="inlineStr"/>
       <c r="Q12" s="192" t="inlineStr"/>
       <c r="R12" s="193" t="n"/>
       <c r="S12" s="185" t="n"/>
       <c r="T12" s="185" t="n"/>
       <c r="U12" s="185" t="n"/>
       <c r="V12" s="211" t="n"/>
       <c r="W12" s="186" t="n"/>
       <c r="X12" s="215" t="n"/>
     </row>
     <row r="13" ht="17.1" customHeight="1">
       <c r="A13" s="182" t="inlineStr">
@@ -4296,51 +4300,51 @@
           <t>97</t>
         </is>
       </c>
       <c r="B13" s="185" t="inlineStr">
         <is>
           <t>Кияненко Сергей</t>
         </is>
       </c>
       <c r="C13" s="210" t="n"/>
       <c r="D13" s="210" t="n"/>
       <c r="E13" s="210" t="n"/>
       <c r="F13" s="210" t="n"/>
       <c r="G13" s="211" t="n"/>
       <c r="H13" s="185" t="inlineStr"/>
       <c r="I13" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J13" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K13" s="187" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="L13" s="185" t="inlineStr">
         <is>
           <t>02:09</t>
         </is>
       </c>
       <c r="M13" s="211" t="n"/>
       <c r="N13" s="187" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
       <c r="O13" s="190" t="inlineStr"/>
       <c r="P13" s="191" t="inlineStr"/>
       <c r="Q13" s="192" t="inlineStr"/>
       <c r="R13" s="193" t="n"/>
       <c r="S13" s="185" t="n"/>
       <c r="T13" s="185" t="n"/>
       <c r="U13" s="185" t="n"/>
       <c r="V13" s="211" t="n"/>
       <c r="W13" s="186" t="n"/>
       <c r="X13" s="215" t="n"/>
     </row>
     <row r="14" ht="17.1" customHeight="1">
       <c r="A14" s="182" t="inlineStr">
@@ -4348,68 +4352,64 @@
           <t>7</t>
         </is>
       </c>
       <c r="B14" s="185" t="inlineStr">
         <is>
           <t>Платонов Михаил</t>
         </is>
       </c>
       <c r="C14" s="210" t="n"/>
       <c r="D14" s="210" t="n"/>
       <c r="E14" s="210" t="n"/>
       <c r="F14" s="210" t="n"/>
       <c r="G14" s="211" t="n"/>
       <c r="H14" s="185" t="inlineStr"/>
       <c r="I14" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J14" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K14" s="187" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="L14" s="185" t="inlineStr">
         <is>
-          <t>38:15</t>
+          <t>44:40</t>
         </is>
       </c>
       <c r="M14" s="211" t="n"/>
       <c r="N14" s="187" t="inlineStr">
         <is>
-          <t>9</t>
-[...6 lines deleted...]
-      </c>
+          <t>73</t>
+        </is>
+      </c>
+      <c r="O14" s="190" t="inlineStr"/>
       <c r="P14" s="191" t="inlineStr"/>
       <c r="Q14" s="192" t="inlineStr"/>
       <c r="R14" s="193" t="n"/>
       <c r="S14" s="185" t="n"/>
       <c r="T14" s="185" t="n"/>
       <c r="U14" s="185" t="n"/>
       <c r="V14" s="211" t="n"/>
       <c r="W14" s="186" t="n"/>
       <c r="X14" s="215" t="n"/>
     </row>
     <row r="15" ht="17.1" customHeight="1">
       <c r="A15" s="182" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="B15" s="185" t="inlineStr">
         <is>
           <t>Трусов Михаил</t>
         </is>
       </c>
       <c r="C15" s="210" t="n"/>
       <c r="D15" s="210" t="n"/>
       <c r="E15" s="210" t="n"/>
       <c r="F15" s="210" t="n"/>
@@ -5141,51 +5141,51 @@
           <t>1</t>
         </is>
       </c>
       <c r="B35" s="185" t="inlineStr">
         <is>
           <t>Крупинов Святослав</t>
         </is>
       </c>
       <c r="C35" s="210" t="n"/>
       <c r="D35" s="210" t="n"/>
       <c r="E35" s="210" t="n"/>
       <c r="F35" s="210" t="n"/>
       <c r="G35" s="211" t="n"/>
       <c r="H35" s="185" t="inlineStr"/>
       <c r="I35" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J35" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K35" s="187" t="n">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="L35" s="212" t="inlineStr">
         <is>
           <t>36:30</t>
         </is>
       </c>
       <c r="M35" s="211" t="n"/>
       <c r="N35" s="187" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="O35" s="190" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="P35" s="191" t="inlineStr"/>
       <c r="Q35" s="192" t="inlineStr"/>
       <c r="R35" s="193" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="S35" s="185" t="inlineStr">
@@ -5213,51 +5213,51 @@
           <t>5</t>
         </is>
       </c>
       <c r="B36" s="185" t="inlineStr">
         <is>
           <t>Мешков Артем</t>
         </is>
       </c>
       <c r="C36" s="210" t="n"/>
       <c r="D36" s="210" t="n"/>
       <c r="E36" s="210" t="n"/>
       <c r="F36" s="210" t="n"/>
       <c r="G36" s="211" t="n"/>
       <c r="H36" s="185" t="inlineStr"/>
       <c r="I36" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J36" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K36" s="187" t="n">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="L36" s="185" t="inlineStr">
         <is>
           <t>39:46</t>
         </is>
       </c>
       <c r="M36" s="211" t="n"/>
       <c r="N36" s="187" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="O36" s="190" t="inlineStr"/>
       <c r="P36" s="191" t="inlineStr"/>
       <c r="Q36" s="192" t="inlineStr"/>
       <c r="R36" s="193" t="n"/>
       <c r="S36" s="185" t="n"/>
       <c r="T36" s="185" t="n"/>
       <c r="U36" s="185" t="n"/>
       <c r="V36" s="211" t="n"/>
       <c r="W36" s="186" t="n"/>
       <c r="X36" s="215" t="n"/>
     </row>
     <row r="37" ht="15.75" customHeight="1">
       <c r="A37" s="182" t="inlineStr">