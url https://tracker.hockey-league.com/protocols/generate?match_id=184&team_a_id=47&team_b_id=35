--- v0 (2026-06-14)
+++ v1 (2026-08-12)
@@ -3885,141 +3885,141 @@
           <t>18</t>
         </is>
       </c>
       <c r="B6" s="185" t="inlineStr">
         <is>
           <t>Лавров Арсений</t>
         </is>
       </c>
       <c r="C6" s="210" t="n"/>
       <c r="D6" s="210" t="n"/>
       <c r="E6" s="210" t="n"/>
       <c r="F6" s="210" t="n"/>
       <c r="G6" s="211" t="n"/>
       <c r="H6" s="185" t="inlineStr"/>
       <c r="I6" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J6" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K6" s="187" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="L6" s="212" t="inlineStr">
         <is>
           <t>42:20</t>
         </is>
       </c>
       <c r="M6" s="211" t="n"/>
       <c r="N6" s="187" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="O6" s="190" t="inlineStr"/>
       <c r="P6" s="191" t="inlineStr"/>
       <c r="Q6" s="192" t="inlineStr"/>
-      <c r="R6" s="193" t="inlineStr"/>
+      <c r="R6" s="193" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
       <c r="S6" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T6" s="185" t="inlineStr"/>
       <c r="U6" s="213" t="inlineStr">
         <is>
-          <t>33:12</t>
+          <t>39:20</t>
         </is>
       </c>
       <c r="V6" s="211" t="n"/>
       <c r="W6" s="214" t="inlineStr">
         <is>
-          <t>35:12</t>
+          <t>41:20</t>
         </is>
       </c>
       <c r="X6" s="215" t="n"/>
       <c r="Y6" s="3" t="n"/>
     </row>
     <row r="7" ht="17.1" customHeight="1">
       <c r="A7" s="182" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="B7" s="185" t="inlineStr">
         <is>
           <t>Антонцев Ярослав</t>
         </is>
       </c>
       <c r="C7" s="210" t="n"/>
       <c r="D7" s="210" t="n"/>
       <c r="E7" s="210" t="n"/>
       <c r="F7" s="210" t="n"/>
       <c r="G7" s="211" t="n"/>
       <c r="H7" s="185" t="inlineStr"/>
       <c r="I7" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J7" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K7" s="187" t="n"/>
       <c r="L7" s="185" t="n"/>
       <c r="M7" s="211" t="n"/>
       <c r="N7" s="187" t="n"/>
       <c r="O7" s="190" t="n"/>
       <c r="P7" s="191" t="n"/>
       <c r="Q7" s="192" t="n"/>
-      <c r="R7" s="193" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R7" s="193" t="inlineStr"/>
       <c r="S7" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T7" s="185" t="inlineStr"/>
       <c r="U7" s="185" t="inlineStr">
         <is>
-          <t>39:20</t>
+          <t>33:12</t>
         </is>
       </c>
       <c r="V7" s="211" t="n"/>
       <c r="W7" s="186" t="inlineStr">
         <is>
-          <t>41:20</t>
+          <t>35:12</t>
         </is>
       </c>
       <c r="X7" s="215" t="n"/>
       <c r="Y7" s="3" t="n"/>
     </row>
     <row r="8" ht="17.1" customHeight="1">
       <c r="A8" s="182" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="B8" s="185" t="inlineStr">
         <is>
           <t>Шарыкин  Михаил</t>
         </is>
       </c>
       <c r="C8" s="210" t="n"/>
       <c r="D8" s="210" t="n"/>
       <c r="E8" s="210" t="n"/>
       <c r="F8" s="210" t="n"/>
       <c r="G8" s="211" t="n"/>
       <c r="H8" s="185" t="inlineStr"/>
       <c r="I8" s="185" t="inlineStr">
         <is>
           <t>З</t>
@@ -5029,60 +5029,64 @@
         <is>
           <t>Ершов  Иван</t>
         </is>
       </c>
       <c r="C35" s="210" t="n"/>
       <c r="D35" s="210" t="n"/>
       <c r="E35" s="210" t="n"/>
       <c r="F35" s="210" t="n"/>
       <c r="G35" s="211" t="n"/>
       <c r="H35" s="185" t="inlineStr"/>
       <c r="I35" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J35" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K35" s="187" t="n">
         <v>1</v>
       </c>
       <c r="L35" s="212" t="inlineStr">
         <is>
-          <t>04:50</t>
+          <t>31:10</t>
         </is>
       </c>
       <c r="M35" s="211" t="n"/>
       <c r="N35" s="187" t="inlineStr">
         <is>
-          <t>77</t>
-[...2 lines deleted...]
-      <c r="O35" s="190" t="inlineStr"/>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="O35" s="190" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
       <c r="P35" s="191" t="inlineStr"/>
       <c r="Q35" s="192" t="inlineStr"/>
       <c r="R35" s="193" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="S35" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T35" s="185" t="inlineStr"/>
       <c r="U35" s="213" t="inlineStr">
         <is>
           <t>06:07</t>
         </is>
       </c>
       <c r="V35" s="211" t="n"/>
       <c r="W35" s="214" t="inlineStr">
         <is>
           <t>08:07</t>
         </is>
       </c>
       <c r="X35" s="215" t="n"/>
@@ -5097,123 +5101,127 @@
         <is>
           <t>Кашинский Пётр</t>
         </is>
       </c>
       <c r="C36" s="210" t="n"/>
       <c r="D36" s="210" t="n"/>
       <c r="E36" s="210" t="n"/>
       <c r="F36" s="210" t="n"/>
       <c r="G36" s="211" t="n"/>
       <c r="H36" s="185" t="inlineStr"/>
       <c r="I36" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J36" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K36" s="187" t="n">
         <v>2</v>
       </c>
       <c r="L36" s="185" t="inlineStr">
         <is>
-          <t>10:52</t>
+          <t>13:45</t>
         </is>
       </c>
       <c r="M36" s="211" t="n"/>
       <c r="N36" s="187" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>8</t>
         </is>
       </c>
       <c r="O36" s="190" t="inlineStr">
         <is>
-          <t>98</t>
-[...2 lines deleted...]
-      <c r="P36" s="191" t="inlineStr"/>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="P36" s="191" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
       <c r="Q36" s="192" t="inlineStr"/>
       <c r="R36" s="193" t="n"/>
       <c r="S36" s="185" t="n"/>
       <c r="T36" s="185" t="n"/>
       <c r="U36" s="185" t="n"/>
       <c r="V36" s="211" t="n"/>
       <c r="W36" s="186" t="n"/>
       <c r="X36" s="215" t="n"/>
     </row>
     <row r="37" ht="15.75" customHeight="1">
       <c r="A37" s="182" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="B37" s="185" t="inlineStr">
         <is>
           <t>Войнов Сергей</t>
         </is>
       </c>
       <c r="C37" s="210" t="n"/>
       <c r="D37" s="210" t="n"/>
       <c r="E37" s="210" t="n"/>
       <c r="F37" s="210" t="n"/>
       <c r="G37" s="211" t="n"/>
       <c r="H37" s="185" t="inlineStr"/>
       <c r="I37" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J37" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K37" s="187" t="n">
         <v>3</v>
       </c>
       <c r="L37" s="185" t="inlineStr">
         <is>
-          <t>13:45</t>
+          <t>16:13</t>
         </is>
       </c>
       <c r="M37" s="211" t="n"/>
       <c r="N37" s="187" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>10</t>
         </is>
       </c>
       <c r="O37" s="190" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>88</t>
         </is>
       </c>
       <c r="P37" s="191" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>2</t>
         </is>
       </c>
       <c r="Q37" s="192" t="inlineStr"/>
       <c r="R37" s="193" t="n"/>
       <c r="S37" s="185" t="n"/>
       <c r="T37" s="185" t="n"/>
       <c r="U37" s="185" t="n"/>
       <c r="V37" s="211" t="n"/>
       <c r="W37" s="186" t="n"/>
       <c r="X37" s="215" t="n"/>
     </row>
     <row r="38" ht="15.75" customHeight="1">
       <c r="A38" s="182" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="B38" s="185" t="inlineStr">
         <is>
           <t>Быков Степан</t>
         </is>
       </c>
       <c r="C38" s="210" t="n"/>
       <c r="D38" s="210" t="n"/>
       <c r="E38" s="210" t="n"/>
@@ -5269,69 +5277,65 @@
         <is>
           <t>Голубева Ольга</t>
         </is>
       </c>
       <c r="C39" s="210" t="n"/>
       <c r="D39" s="210" t="n"/>
       <c r="E39" s="210" t="n"/>
       <c r="F39" s="210" t="n"/>
       <c r="G39" s="211" t="n"/>
       <c r="H39" s="185" t="inlineStr"/>
       <c r="I39" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J39" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K39" s="187" t="n">
         <v>5</v>
       </c>
       <c r="L39" s="185" t="inlineStr">
         <is>
-          <t>16:13</t>
+          <t>10:52</t>
         </is>
       </c>
       <c r="M39" s="211" t="n"/>
       <c r="N39" s="187" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>22</t>
         </is>
       </c>
       <c r="O39" s="190" t="inlineStr">
         <is>
-          <t>88</t>
-[...6 lines deleted...]
-      </c>
+          <t>98</t>
+        </is>
+      </c>
+      <c r="P39" s="191" t="inlineStr"/>
       <c r="Q39" s="192" t="inlineStr"/>
       <c r="R39" s="193" t="n"/>
       <c r="S39" s="185" t="n"/>
       <c r="T39" s="185" t="n"/>
       <c r="U39" s="185" t="n"/>
       <c r="V39" s="211" t="n"/>
       <c r="W39" s="186" t="n"/>
       <c r="X39" s="215" t="n"/>
     </row>
     <row r="40" ht="15.75" customHeight="1">
       <c r="A40" s="182" t="inlineStr">
         <is>
           <t>77</t>
         </is>
       </c>
       <c r="B40" s="185" t="inlineStr">
         <is>
           <t>Бедин Андрей</t>
         </is>
       </c>
       <c r="C40" s="210" t="n"/>
       <c r="D40" s="210" t="n"/>
       <c r="E40" s="210" t="n"/>
       <c r="F40" s="210" t="n"/>
       <c r="G40" s="211" t="n"/>
@@ -5385,103 +5389,99 @@
         <is>
           <t>Ветюгов  Тимофей</t>
         </is>
       </c>
       <c r="C41" s="210" t="n"/>
       <c r="D41" s="210" t="n"/>
       <c r="E41" s="210" t="n"/>
       <c r="F41" s="210" t="n"/>
       <c r="G41" s="211" t="n"/>
       <c r="H41" s="185" t="inlineStr"/>
       <c r="I41" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J41" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K41" s="187" t="n">
         <v>7</v>
       </c>
       <c r="L41" s="185" t="inlineStr">
         <is>
-          <t>31:10</t>
+          <t>04:50</t>
         </is>
       </c>
       <c r="M41" s="211" t="n"/>
       <c r="N41" s="187" t="inlineStr">
         <is>
-          <t>8</t>
-[...6 lines deleted...]
-      </c>
+          <t>77</t>
+        </is>
+      </c>
+      <c r="O41" s="190" t="inlineStr"/>
       <c r="P41" s="191" t="inlineStr"/>
       <c r="Q41" s="192" t="inlineStr"/>
       <c r="R41" s="193" t="n"/>
       <c r="S41" s="185" t="n"/>
       <c r="T41" s="185" t="n"/>
       <c r="U41" s="185" t="n"/>
       <c r="V41" s="211" t="n"/>
       <c r="W41" s="186" t="n"/>
       <c r="X41" s="215" t="n"/>
     </row>
     <row r="42" ht="15.75" customHeight="1">
       <c r="A42" s="182" t="inlineStr">
         <is>
           <t>99</t>
         </is>
       </c>
       <c r="B42" s="185" t="inlineStr">
         <is>
           <t>Лебедев Артём</t>
         </is>
       </c>
       <c r="C42" s="210" t="n"/>
       <c r="D42" s="210" t="n"/>
       <c r="E42" s="210" t="n"/>
       <c r="F42" s="210" t="n"/>
       <c r="G42" s="211" t="n"/>
       <c r="H42" s="185" t="inlineStr"/>
       <c r="I42" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J42" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K42" s="187" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="L42" s="185" t="inlineStr">
         <is>
           <t>32:25</t>
         </is>
       </c>
       <c r="M42" s="211" t="n"/>
       <c r="N42" s="187" t="inlineStr">
         <is>
           <t>77</t>
         </is>
       </c>
       <c r="O42" s="190" t="inlineStr"/>
       <c r="P42" s="191" t="inlineStr"/>
       <c r="Q42" s="192" t="inlineStr"/>
       <c r="R42" s="193" t="n"/>
       <c r="S42" s="185" t="n"/>
       <c r="T42" s="185" t="n"/>
       <c r="U42" s="185" t="n"/>
       <c r="V42" s="211" t="n"/>
       <c r="W42" s="186" t="n"/>
       <c r="X42" s="215" t="n"/>
     </row>
     <row r="43" ht="15.75" customHeight="1">
       <c r="A43" s="182" t="inlineStr">