--- v0 (2026-06-14)
+++ v1 (2026-08-12)
@@ -3889,61 +3889,69 @@
         <is>
           <t xml:space="preserve">Караулов Федор </t>
         </is>
       </c>
       <c r="C6" s="210" t="n"/>
       <c r="D6" s="210" t="n"/>
       <c r="E6" s="210" t="n"/>
       <c r="F6" s="210" t="n"/>
       <c r="G6" s="211" t="n"/>
       <c r="H6" s="185" t="inlineStr"/>
       <c r="I6" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J6" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K6" s="187" t="n">
         <v>1</v>
       </c>
       <c r="L6" s="212" t="inlineStr">
         <is>
-          <t>04:50</t>
+          <t>19:20</t>
         </is>
       </c>
       <c r="M6" s="211" t="n"/>
       <c r="N6" s="187" t="inlineStr">
         <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="O6" s="190" t="inlineStr">
+        <is>
           <t>87</t>
         </is>
       </c>
-      <c r="O6" s="190" t="inlineStr"/>
-      <c r="P6" s="191" t="inlineStr"/>
+      <c r="P6" s="191" t="inlineStr">
+        <is>
+          <t>98</t>
+        </is>
+      </c>
       <c r="Q6" s="192" t="inlineStr"/>
       <c r="R6" s="193" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="S6" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T6" s="185" t="inlineStr"/>
       <c r="U6" s="213" t="inlineStr">
         <is>
           <t>02:26</t>
         </is>
       </c>
       <c r="V6" s="211" t="n"/>
       <c r="W6" s="214" t="inlineStr">
         <is>
           <t>04:26</t>
         </is>
       </c>
       <c r="X6" s="215" t="n"/>
       <c r="Y6" s="3" t="n"/>
@@ -4216,273 +4224,265 @@
         <is>
           <t>Каменский  Кирилл</t>
         </is>
       </c>
       <c r="C11" s="210" t="n"/>
       <c r="D11" s="210" t="n"/>
       <c r="E11" s="210" t="n"/>
       <c r="F11" s="210" t="n"/>
       <c r="G11" s="211" t="n"/>
       <c r="H11" s="185" t="inlineStr"/>
       <c r="I11" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J11" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K11" s="187" t="n">
         <v>6</v>
       </c>
       <c r="L11" s="185" t="inlineStr">
         <is>
-          <t>19:20</t>
+          <t>22:30</t>
         </is>
       </c>
       <c r="M11" s="211" t="n"/>
       <c r="N11" s="187" t="inlineStr">
         <is>
-          <t>9</t>
-[...11 lines deleted...]
-      </c>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="O11" s="190" t="inlineStr"/>
+      <c r="P11" s="191" t="inlineStr"/>
       <c r="Q11" s="192" t="inlineStr"/>
       <c r="R11" s="193" t="n"/>
       <c r="S11" s="185" t="n"/>
       <c r="T11" s="185" t="n"/>
       <c r="U11" s="185" t="n"/>
       <c r="V11" s="211" t="n"/>
       <c r="W11" s="186" t="n"/>
       <c r="X11" s="215" t="n"/>
     </row>
     <row r="12" ht="17.1" customHeight="1">
       <c r="A12" s="182" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="B12" s="185" t="inlineStr">
         <is>
           <t>Поплавский Максим</t>
         </is>
       </c>
       <c r="C12" s="210" t="n"/>
       <c r="D12" s="210" t="n"/>
       <c r="E12" s="210" t="n"/>
       <c r="F12" s="210" t="n"/>
       <c r="G12" s="211" t="n"/>
       <c r="H12" s="185" t="inlineStr"/>
       <c r="I12" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J12" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K12" s="187" t="n">
         <v>7</v>
       </c>
       <c r="L12" s="185" t="inlineStr">
         <is>
-          <t>22:30</t>
+          <t>23:10</t>
         </is>
       </c>
       <c r="M12" s="211" t="n"/>
       <c r="N12" s="187" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>92</t>
         </is>
       </c>
       <c r="O12" s="190" t="inlineStr"/>
       <c r="P12" s="191" t="inlineStr"/>
       <c r="Q12" s="192" t="inlineStr"/>
       <c r="R12" s="193" t="n"/>
       <c r="S12" s="185" t="n"/>
       <c r="T12" s="185" t="n"/>
       <c r="U12" s="185" t="n"/>
       <c r="V12" s="211" t="n"/>
       <c r="W12" s="186" t="n"/>
       <c r="X12" s="215" t="n"/>
     </row>
     <row r="13" ht="17.1" customHeight="1">
       <c r="A13" s="182" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="B13" s="185" t="inlineStr">
         <is>
           <t>Кошкарев Георгий</t>
         </is>
       </c>
       <c r="C13" s="210" t="n"/>
       <c r="D13" s="210" t="n"/>
       <c r="E13" s="210" t="n"/>
       <c r="F13" s="210" t="n"/>
       <c r="G13" s="211" t="n"/>
       <c r="H13" s="185" t="inlineStr"/>
       <c r="I13" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J13" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K13" s="187" t="n">
         <v>8</v>
       </c>
       <c r="L13" s="185" t="inlineStr">
         <is>
-          <t>23:10</t>
+          <t>28:51</t>
         </is>
       </c>
       <c r="M13" s="211" t="n"/>
       <c r="N13" s="187" t="inlineStr">
         <is>
-          <t>92</t>
+          <t>8</t>
         </is>
       </c>
       <c r="O13" s="190" t="inlineStr"/>
       <c r="P13" s="191" t="inlineStr"/>
       <c r="Q13" s="192" t="inlineStr"/>
       <c r="R13" s="193" t="n"/>
       <c r="S13" s="185" t="n"/>
       <c r="T13" s="185" t="n"/>
       <c r="U13" s="185" t="n"/>
       <c r="V13" s="211" t="n"/>
       <c r="W13" s="186" t="n"/>
       <c r="X13" s="215" t="n"/>
     </row>
     <row r="14" ht="17.1" customHeight="1">
       <c r="A14" s="182" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="B14" s="185" t="inlineStr">
         <is>
           <t xml:space="preserve">Тынкачев Артем </t>
         </is>
       </c>
       <c r="C14" s="210" t="n"/>
       <c r="D14" s="210" t="n"/>
       <c r="E14" s="210" t="n"/>
       <c r="F14" s="210" t="n"/>
       <c r="G14" s="211" t="n"/>
       <c r="H14" s="185" t="inlineStr"/>
       <c r="I14" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J14" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K14" s="187" t="n">
         <v>9</v>
       </c>
       <c r="L14" s="185" t="inlineStr">
         <is>
-          <t>28:51</t>
+          <t>29:20</t>
         </is>
       </c>
       <c r="M14" s="211" t="n"/>
       <c r="N14" s="187" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>72</t>
         </is>
       </c>
       <c r="O14" s="190" t="inlineStr"/>
       <c r="P14" s="191" t="inlineStr"/>
       <c r="Q14" s="192" t="inlineStr"/>
       <c r="R14" s="193" t="n"/>
       <c r="S14" s="185" t="n"/>
       <c r="T14" s="185" t="n"/>
       <c r="U14" s="185" t="n"/>
       <c r="V14" s="211" t="n"/>
       <c r="W14" s="186" t="n"/>
       <c r="X14" s="215" t="n"/>
     </row>
     <row r="15" ht="17.1" customHeight="1">
       <c r="A15" s="182" t="inlineStr">
         <is>
           <t>47</t>
         </is>
       </c>
       <c r="B15" s="185" t="inlineStr">
         <is>
           <t>Дегтев Дмитрий</t>
         </is>
       </c>
       <c r="C15" s="210" t="n"/>
       <c r="D15" s="210" t="n"/>
       <c r="E15" s="210" t="n"/>
       <c r="F15" s="210" t="n"/>
       <c r="G15" s="211" t="n"/>
       <c r="H15" s="185" t="inlineStr"/>
       <c r="I15" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J15" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K15" s="187" t="n">
         <v>10</v>
       </c>
       <c r="L15" s="185" t="inlineStr">
         <is>
-          <t>29:20</t>
+          <t>04:50</t>
         </is>
       </c>
       <c r="M15" s="211" t="n"/>
       <c r="N15" s="187" t="inlineStr">
         <is>
-          <t>72</t>
+          <t>87</t>
         </is>
       </c>
       <c r="O15" s="190" t="inlineStr"/>
       <c r="P15" s="191" t="inlineStr"/>
       <c r="Q15" s="192" t="inlineStr"/>
       <c r="R15" s="193" t="n"/>
       <c r="S15" s="185" t="n"/>
       <c r="T15" s="185" t="n"/>
       <c r="U15" s="185" t="n"/>
       <c r="V15" s="211" t="n"/>
       <c r="W15" s="186" t="n"/>
       <c r="X15" s="215" t="n"/>
     </row>
     <row r="16" ht="17.1" customHeight="1">
       <c r="A16" s="182" t="inlineStr">
         <is>
           <t>66</t>
         </is>
       </c>
       <c r="B16" s="185" t="inlineStr">
         <is>
           <t>Михеев Роман</t>
         </is>
       </c>
       <c r="C16" s="210" t="n"/>