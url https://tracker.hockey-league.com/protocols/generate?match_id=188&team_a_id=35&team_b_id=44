--- v0 (2026-06-14)
+++ v1 (2026-08-12)
@@ -3889,62 +3889,62 @@
         <is>
           <t>Ершов  Иван</t>
         </is>
       </c>
       <c r="C6" s="210" t="n"/>
       <c r="D6" s="210" t="n"/>
       <c r="E6" s="210" t="n"/>
       <c r="F6" s="210" t="n"/>
       <c r="G6" s="211" t="n"/>
       <c r="H6" s="185" t="inlineStr"/>
       <c r="I6" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J6" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K6" s="187" t="n">
         <v>1</v>
       </c>
       <c r="L6" s="212" t="inlineStr">
         <is>
-          <t>09:29</t>
+          <t>36:56</t>
         </is>
       </c>
       <c r="M6" s="211" t="n"/>
       <c r="N6" s="187" t="inlineStr">
         <is>
-          <t>98</t>
+          <t>8</t>
         </is>
       </c>
       <c r="O6" s="190" t="inlineStr">
         <is>
-          <t>77</t>
+          <t>24</t>
         </is>
       </c>
       <c r="P6" s="191" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="Q6" s="192" t="inlineStr"/>
       <c r="R6" s="193" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="S6" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T6" s="185" t="inlineStr"/>
       <c r="U6" s="213" t="inlineStr">
         <is>
           <t>17:18</t>
         </is>
       </c>
       <c r="V6" s="211" t="n"/>
@@ -3966,61 +3966,69 @@
         <is>
           <t>Кашинский Пётр</t>
         </is>
       </c>
       <c r="C7" s="210" t="n"/>
       <c r="D7" s="210" t="n"/>
       <c r="E7" s="210" t="n"/>
       <c r="F7" s="210" t="n"/>
       <c r="G7" s="211" t="n"/>
       <c r="H7" s="185" t="inlineStr"/>
       <c r="I7" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J7" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K7" s="187" t="n">
         <v>2</v>
       </c>
       <c r="L7" s="185" t="inlineStr">
         <is>
-          <t>13:31</t>
+          <t>32:13</t>
         </is>
       </c>
       <c r="M7" s="211" t="n"/>
       <c r="N7" s="187" t="inlineStr">
         <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="O7" s="190" t="inlineStr">
+        <is>
+          <t>77</t>
+        </is>
+      </c>
+      <c r="P7" s="191" t="inlineStr">
+        <is>
           <t>10</t>
         </is>
       </c>
-      <c r="O7" s="190" t="inlineStr"/>
-      <c r="P7" s="191" t="inlineStr"/>
       <c r="Q7" s="192" t="inlineStr"/>
       <c r="R7" s="193" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="S7" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T7" s="185" t="inlineStr"/>
       <c r="U7" s="185" t="inlineStr">
         <is>
           <t>22:59</t>
         </is>
       </c>
       <c r="V7" s="211" t="n"/>
       <c r="W7" s="186" t="inlineStr">
         <is>
           <t>24:59</t>
         </is>
       </c>
       <c r="X7" s="215" t="n"/>
       <c r="Y7" s="3" t="n"/>
@@ -4035,61 +4043,69 @@
         <is>
           <t>Хомутов Антон</t>
         </is>
       </c>
       <c r="C8" s="210" t="n"/>
       <c r="D8" s="210" t="n"/>
       <c r="E8" s="210" t="n"/>
       <c r="F8" s="210" t="n"/>
       <c r="G8" s="211" t="n"/>
       <c r="H8" s="185" t="inlineStr"/>
       <c r="I8" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J8" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K8" s="187" t="n">
         <v>3</v>
       </c>
       <c r="L8" s="185" t="inlineStr">
         <is>
-          <t>21:16</t>
+          <t>09:29</t>
         </is>
       </c>
       <c r="M8" s="211" t="n"/>
       <c r="N8" s="187" t="inlineStr">
         <is>
+          <t>98</t>
+        </is>
+      </c>
+      <c r="O8" s="190" t="inlineStr">
+        <is>
+          <t>77</t>
+        </is>
+      </c>
+      <c r="P8" s="191" t="inlineStr">
+        <is>
           <t>10</t>
         </is>
       </c>
-      <c r="O8" s="190" t="inlineStr"/>
-      <c r="P8" s="191" t="inlineStr"/>
       <c r="Q8" s="192" t="inlineStr"/>
       <c r="R8" s="193" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="S8" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T8" s="185" t="inlineStr"/>
       <c r="U8" s="185" t="inlineStr">
         <is>
           <t>35:18</t>
         </is>
       </c>
       <c r="V8" s="211" t="n"/>
       <c r="W8" s="186" t="inlineStr">
         <is>
           <t>37:18</t>
         </is>
       </c>
       <c r="X8" s="215" t="n"/>
       <c r="Y8" s="3" t="n"/>
@@ -4100,133 +4116,117 @@
           <t>2</t>
         </is>
       </c>
       <c r="B9" s="185" t="inlineStr">
         <is>
           <t>Войнов Сергей</t>
         </is>
       </c>
       <c r="C9" s="210" t="n"/>
       <c r="D9" s="210" t="n"/>
       <c r="E9" s="210" t="n"/>
       <c r="F9" s="210" t="n"/>
       <c r="G9" s="211" t="n"/>
       <c r="H9" s="185" t="inlineStr"/>
       <c r="I9" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J9" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K9" s="187" t="n">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="L9" s="185" t="inlineStr">
         <is>
-          <t>32:13</t>
+          <t>21:16</t>
         </is>
       </c>
       <c r="M9" s="211" t="n"/>
       <c r="N9" s="187" t="inlineStr">
         <is>
-          <t>8</t>
-[...8 lines deleted...]
-        <is>
           <t>10</t>
         </is>
       </c>
+      <c r="O9" s="190" t="inlineStr"/>
+      <c r="P9" s="191" t="inlineStr"/>
       <c r="Q9" s="192" t="inlineStr"/>
       <c r="R9" s="193" t="n"/>
       <c r="S9" s="185" t="n"/>
       <c r="T9" s="185" t="n"/>
       <c r="U9" s="185" t="n"/>
       <c r="V9" s="211" t="n"/>
       <c r="W9" s="186" t="n"/>
       <c r="X9" s="215" t="n"/>
     </row>
     <row r="10" ht="17.1" customHeight="1">
       <c r="A10" s="182" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="B10" s="185" t="inlineStr">
         <is>
           <t>Быков Степан</t>
         </is>
       </c>
       <c r="C10" s="210" t="n"/>
       <c r="D10" s="210" t="n"/>
       <c r="E10" s="210" t="n"/>
       <c r="F10" s="210" t="n"/>
       <c r="G10" s="211" t="n"/>
       <c r="H10" s="185" t="inlineStr"/>
       <c r="I10" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J10" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K10" s="187" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="L10" s="185" t="inlineStr">
         <is>
-          <t>36:56</t>
+          <t>13:31</t>
         </is>
       </c>
       <c r="M10" s="211" t="n"/>
       <c r="N10" s="187" t="inlineStr">
         <is>
-          <t>8</t>
-[...8 lines deleted...]
-        <is>
           <t>10</t>
         </is>
       </c>
+      <c r="O10" s="190" t="inlineStr"/>
+      <c r="P10" s="191" t="inlineStr"/>
       <c r="Q10" s="192" t="inlineStr"/>
       <c r="R10" s="193" t="n"/>
       <c r="S10" s="185" t="n"/>
       <c r="T10" s="185" t="n"/>
       <c r="U10" s="185" t="n"/>
       <c r="V10" s="211" t="n"/>
       <c r="W10" s="186" t="n"/>
       <c r="X10" s="215" t="n"/>
     </row>
     <row r="11" ht="17.1" customHeight="1">
       <c r="A11" s="182" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="B11" s="185" t="inlineStr">
         <is>
           <t>Голубева Ольга</t>
         </is>
       </c>
       <c r="C11" s="210" t="n"/>
       <c r="D11" s="210" t="n"/>
       <c r="E11" s="210" t="n"/>
       <c r="F11" s="210" t="n"/>
       <c r="G11" s="211" t="n"/>
@@ -5173,73 +5173,69 @@
           <t>21</t>
         </is>
       </c>
       <c r="B35" s="185" t="inlineStr">
         <is>
           <t xml:space="preserve">Караулов Федор </t>
         </is>
       </c>
       <c r="C35" s="210" t="n"/>
       <c r="D35" s="210" t="n"/>
       <c r="E35" s="210" t="n"/>
       <c r="F35" s="210" t="n"/>
       <c r="G35" s="211" t="n"/>
       <c r="H35" s="185" t="inlineStr"/>
       <c r="I35" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J35" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K35" s="187" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="L35" s="212" t="inlineStr">
         <is>
-          <t>36:16</t>
+          <t>19:12</t>
         </is>
       </c>
       <c r="M35" s="211" t="n"/>
       <c r="N35" s="187" t="inlineStr">
         <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="O35" s="190" t="inlineStr">
+        <is>
           <t>87</t>
         </is>
       </c>
-      <c r="O35" s="190" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="P35" s="191" t="inlineStr"/>
       <c r="Q35" s="192" t="inlineStr"/>
       <c r="R35" s="193" t="inlineStr">
         <is>
           <t>88</t>
         </is>
       </c>
       <c r="S35" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T35" s="185" t="inlineStr"/>
       <c r="U35" s="213" t="inlineStr">
         <is>
           <t>06:43</t>
         </is>
       </c>
       <c r="V35" s="211" t="n"/>
       <c r="W35" s="214" t="inlineStr">
         <is>
           <t>08:43</t>
         </is>
       </c>
       <c r="X35" s="215" t="n"/>
     </row>
@@ -5249,65 +5245,73 @@
           <t>33</t>
         </is>
       </c>
       <c r="B36" s="185" t="inlineStr">
         <is>
           <t xml:space="preserve">Гамов Максим </t>
         </is>
       </c>
       <c r="C36" s="210" t="n"/>
       <c r="D36" s="210" t="n"/>
       <c r="E36" s="210" t="n"/>
       <c r="F36" s="210" t="n"/>
       <c r="G36" s="211" t="n"/>
       <c r="H36" s="185" t="inlineStr"/>
       <c r="I36" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J36" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K36" s="187" t="n">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="L36" s="185" t="inlineStr">
         <is>
-          <t>37:15</t>
+          <t>36:16</t>
         </is>
       </c>
       <c r="M36" s="211" t="n"/>
       <c r="N36" s="187" t="inlineStr">
         <is>
-          <t>88</t>
-[...3 lines deleted...]
-      <c r="P36" s="191" t="inlineStr"/>
+          <t>87</t>
+        </is>
+      </c>
+      <c r="O36" s="190" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="P36" s="191" t="inlineStr">
+        <is>
+          <t>98</t>
+        </is>
+      </c>
       <c r="Q36" s="192" t="inlineStr"/>
       <c r="R36" s="193" t="inlineStr">
         <is>
           <t>88</t>
         </is>
       </c>
       <c r="S36" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T36" s="185" t="inlineStr"/>
       <c r="U36" s="185" t="inlineStr">
         <is>
           <t>43:02</t>
         </is>
       </c>
       <c r="V36" s="211" t="n"/>
       <c r="W36" s="186" t="inlineStr">
         <is>
           <t>45:02</t>
         </is>
       </c>
       <c r="X36" s="215" t="n"/>
     </row>
@@ -5317,68 +5321,64 @@
           <t>3</t>
         </is>
       </c>
       <c r="B37" s="185" t="inlineStr">
         <is>
           <t>Лошкарев Олег</t>
         </is>
       </c>
       <c r="C37" s="210" t="n"/>
       <c r="D37" s="210" t="n"/>
       <c r="E37" s="210" t="n"/>
       <c r="F37" s="210" t="n"/>
       <c r="G37" s="211" t="n"/>
       <c r="H37" s="185" t="inlineStr"/>
       <c r="I37" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J37" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K37" s="187" t="n">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="L37" s="185" t="inlineStr">
         <is>
-          <t>19:12</t>
+          <t>37:15</t>
         </is>
       </c>
       <c r="M37" s="211" t="n"/>
       <c r="N37" s="187" t="inlineStr">
         <is>
-          <t>9</t>
-[...6 lines deleted...]
-      </c>
+          <t>88</t>
+        </is>
+      </c>
+      <c r="O37" s="190" t="inlineStr"/>
       <c r="P37" s="191" t="inlineStr"/>
       <c r="Q37" s="192" t="inlineStr"/>
       <c r="R37" s="193" t="n"/>
       <c r="S37" s="185" t="n"/>
       <c r="T37" s="185" t="n"/>
       <c r="U37" s="185" t="n"/>
       <c r="V37" s="211" t="n"/>
       <c r="W37" s="186" t="n"/>
       <c r="X37" s="215" t="n"/>
     </row>
     <row r="38" ht="15.75" customHeight="1">
       <c r="A38" s="182" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="B38" s="185" t="inlineStr">
         <is>
           <t>Шепко Богдан</t>
         </is>
       </c>
       <c r="C38" s="210" t="n"/>
       <c r="D38" s="210" t="n"/>
       <c r="E38" s="210" t="n"/>
       <c r="F38" s="210" t="n"/>