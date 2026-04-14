--- v0 (2025-12-16)
+++ v1 (2026-04-14)
@@ -6340,51 +6340,51 @@
           <t>15:10</t>
         </is>
       </c>
       <c r="X63" s="243" t="n"/>
       <c r="AF63" s="4" t="n"/>
     </row>
     <row r="64" ht="17.1" customHeight="1" thickBot="1">
       <c r="A64" s="20" t="n"/>
       <c r="B64" s="21" t="n"/>
       <c r="C64" s="21" t="n"/>
       <c r="D64" s="21" t="n"/>
       <c r="E64" s="22" t="n"/>
       <c r="F64" s="244" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="G64" s="241" t="n"/>
       <c r="H64" s="42" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="I64" s="42" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>1</t>
         </is>
       </c>
       <c r="J64" s="245" t="n"/>
       <c r="K64" s="246" t="n"/>
       <c r="L64" s="247" t="n"/>
       <c r="M64" s="23" t="inlineStr">
         <is>
           <t>«Б»</t>
         </is>
       </c>
       <c r="N64" s="24" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="O64" s="24" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="P64" s="24" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>