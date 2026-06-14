--- v1 (2026-04-14)
+++ v2 (2026-06-14)
@@ -4882,51 +4882,51 @@
       <c r="D32" s="39" t="n"/>
       <c r="E32" s="39" t="n"/>
       <c r="F32" s="39" t="n"/>
       <c r="G32" s="39" t="n"/>
       <c r="H32" s="39" t="n"/>
       <c r="I32" s="39" t="n"/>
       <c r="J32" s="39" t="n"/>
       <c r="K32" s="39" t="n"/>
       <c r="L32" s="39" t="n"/>
       <c r="M32" s="39" t="n"/>
       <c r="N32" s="39" t="n"/>
       <c r="O32" s="39" t="n"/>
       <c r="P32" s="39" t="n"/>
       <c r="Q32" s="39" t="n"/>
       <c r="R32" s="39" t="n"/>
       <c r="S32" s="39" t="n"/>
       <c r="T32" s="39" t="n"/>
       <c r="U32" s="39" t="n"/>
       <c r="V32" s="39" t="n"/>
       <c r="W32" s="39" t="n"/>
       <c r="X32" s="39" t="n"/>
     </row>
     <row r="33" ht="17.1" customHeight="1" thickBot="1" thickTop="1">
       <c r="A33" s="161" t="inlineStr">
         <is>
-          <t>Олимп</t>
+          <t>Олимп Обнинск</t>
         </is>
       </c>
       <c r="B33" s="202" t="n"/>
       <c r="C33" s="202" t="n"/>
       <c r="D33" s="202" t="n"/>
       <c r="E33" s="202" t="n"/>
       <c r="F33" s="202" t="n"/>
       <c r="G33" s="202" t="n"/>
       <c r="H33" s="202" t="n"/>
       <c r="I33" s="202" t="n"/>
       <c r="J33" s="204" t="n"/>
       <c r="K33" s="161" t="inlineStr">
         <is>
           <t>Взятие ворот</t>
         </is>
       </c>
       <c r="L33" s="202" t="n"/>
       <c r="M33" s="202" t="n"/>
       <c r="N33" s="202" t="n"/>
       <c r="O33" s="202" t="n"/>
       <c r="P33" s="202" t="n"/>
       <c r="Q33" s="204" t="n"/>
       <c r="R33" s="161" t="inlineStr">
         <is>
           <t>Удаления</t>
@@ -5066,224 +5066,224 @@
       </c>
       <c r="M35" s="211" t="n"/>
       <c r="N35" s="187" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="O35" s="190" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="P35" s="191" t="inlineStr"/>
       <c r="Q35" s="192" t="inlineStr"/>
       <c r="R35" s="193" t="n"/>
       <c r="S35" s="185" t="n"/>
       <c r="T35" s="185" t="n"/>
       <c r="U35" s="213" t="n"/>
       <c r="V35" s="211" t="n"/>
       <c r="W35" s="214" t="n"/>
       <c r="X35" s="215" t="n"/>
     </row>
     <row r="36" ht="15.75" customHeight="1">
       <c r="A36" s="182" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>20</t>
         </is>
       </c>
       <c r="B36" s="185" t="inlineStr">
         <is>
-          <t>Кудашкин Савелий Романович</t>
+          <t>Ткачёв Владимир Дмитриевич</t>
         </is>
       </c>
       <c r="C36" s="210" t="n"/>
       <c r="D36" s="210" t="n"/>
       <c r="E36" s="210" t="n"/>
       <c r="F36" s="210" t="n"/>
       <c r="G36" s="211" t="n"/>
       <c r="H36" s="185" t="inlineStr"/>
       <c r="I36" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J36" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K36" s="187" t="n">
         <v>2</v>
       </c>
       <c r="L36" s="185" t="inlineStr">
         <is>
           <t>12:01</t>
         </is>
       </c>
       <c r="M36" s="211" t="n"/>
       <c r="N36" s="187" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="O36" s="190" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="P36" s="191" t="inlineStr"/>
       <c r="Q36" s="192" t="inlineStr"/>
       <c r="R36" s="193" t="n"/>
       <c r="S36" s="185" t="n"/>
       <c r="T36" s="185" t="n"/>
       <c r="U36" s="185" t="n"/>
       <c r="V36" s="211" t="n"/>
       <c r="W36" s="186" t="n"/>
       <c r="X36" s="215" t="n"/>
     </row>
     <row r="37" ht="15.75" customHeight="1">
       <c r="A37" s="182" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>2</t>
         </is>
       </c>
       <c r="B37" s="185" t="inlineStr">
         <is>
-          <t>Ткачёв Владимир Дмитриевич</t>
+          <t>Воробьёв Фёдор Владимирович</t>
         </is>
       </c>
       <c r="C37" s="210" t="n"/>
       <c r="D37" s="210" t="n"/>
       <c r="E37" s="210" t="n"/>
       <c r="F37" s="210" t="n"/>
       <c r="G37" s="211" t="n"/>
       <c r="H37" s="185" t="inlineStr"/>
       <c r="I37" s="185" t="inlineStr">
         <is>
-          <t>ВР</t>
+          <t>З</t>
         </is>
       </c>
       <c r="J37" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K37" s="187" t="n">
         <v>3</v>
       </c>
       <c r="L37" s="185" t="inlineStr">
         <is>
           <t>29:38</t>
         </is>
       </c>
       <c r="M37" s="211" t="n"/>
       <c r="N37" s="187" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="O37" s="190" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="P37" s="191" t="inlineStr"/>
       <c r="Q37" s="192" t="inlineStr"/>
       <c r="R37" s="193" t="n"/>
       <c r="S37" s="185" t="n"/>
       <c r="T37" s="185" t="n"/>
       <c r="U37" s="185" t="n"/>
       <c r="V37" s="211" t="n"/>
       <c r="W37" s="186" t="n"/>
       <c r="X37" s="215" t="n"/>
     </row>
     <row r="38" ht="15.75" customHeight="1">
       <c r="A38" s="182" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>6</t>
         </is>
       </c>
       <c r="B38" s="185" t="inlineStr">
         <is>
-          <t>Воробьёв Фёдор Владимирович</t>
+          <t>Самсонов Даниил Владимирович</t>
         </is>
       </c>
       <c r="C38" s="210" t="n"/>
       <c r="D38" s="210" t="n"/>
       <c r="E38" s="210" t="n"/>
       <c r="F38" s="210" t="n"/>
       <c r="G38" s="211" t="n"/>
       <c r="H38" s="185" t="inlineStr"/>
       <c r="I38" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J38" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K38" s="187" t="n">
         <v>4</v>
       </c>
       <c r="L38" s="185" t="inlineStr">
         <is>
           <t>34:12</t>
         </is>
       </c>
       <c r="M38" s="211" t="n"/>
       <c r="N38" s="187" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="O38" s="190" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="P38" s="191" t="inlineStr"/>
       <c r="Q38" s="192" t="inlineStr"/>
       <c r="R38" s="193" t="n"/>
       <c r="S38" s="185" t="n"/>
       <c r="T38" s="185" t="n"/>
       <c r="U38" s="185" t="n"/>
       <c r="V38" s="211" t="n"/>
       <c r="W38" s="186" t="n"/>
       <c r="X38" s="215" t="n"/>
     </row>
     <row r="39" ht="15.75" customHeight="1">
       <c r="A39" s="182" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>8</t>
         </is>
       </c>
       <c r="B39" s="185" t="inlineStr">
         <is>
-          <t>Самсонов Даниил Владимирович</t>
+          <t>Ивакин Леонтий  Валентинович</t>
         </is>
       </c>
       <c r="C39" s="210" t="n"/>
       <c r="D39" s="210" t="n"/>
       <c r="E39" s="210" t="n"/>
       <c r="F39" s="210" t="n"/>
       <c r="G39" s="211" t="n"/>
       <c r="H39" s="185" t="inlineStr"/>
       <c r="I39" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J39" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K39" s="187" t="n">
         <v>5</v>
       </c>
       <c r="L39" s="185" t="inlineStr">
         <is>
           <t>36:50</t>
         </is>
@@ -5294,760 +5294,696 @@
           <t>19</t>
         </is>
       </c>
       <c r="O39" s="190" t="inlineStr">
         <is>
           <t>38</t>
         </is>
       </c>
       <c r="P39" s="191" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="Q39" s="192" t="inlineStr"/>
       <c r="R39" s="193" t="n"/>
       <c r="S39" s="185" t="n"/>
       <c r="T39" s="185" t="n"/>
       <c r="U39" s="185" t="n"/>
       <c r="V39" s="211" t="n"/>
       <c r="W39" s="186" t="n"/>
       <c r="X39" s="215" t="n"/>
     </row>
     <row r="40" ht="15.75" customHeight="1">
       <c r="A40" s="182" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>11</t>
         </is>
       </c>
       <c r="B40" s="185" t="inlineStr">
         <is>
-          <t>Ивакин Леонтий  Валентинович</t>
+          <t>Сальник Константин Сергеевич</t>
         </is>
       </c>
       <c r="C40" s="210" t="n"/>
       <c r="D40" s="210" t="n"/>
       <c r="E40" s="210" t="n"/>
       <c r="F40" s="210" t="n"/>
       <c r="G40" s="211" t="n"/>
       <c r="H40" s="185" t="inlineStr"/>
       <c r="I40" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J40" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K40" s="187" t="n">
         <v>6</v>
       </c>
       <c r="L40" s="185" t="inlineStr">
         <is>
           <t>38:30</t>
         </is>
       </c>
       <c r="M40" s="211" t="n"/>
       <c r="N40" s="187" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="O40" s="190" t="inlineStr"/>
       <c r="P40" s="191" t="inlineStr"/>
       <c r="Q40" s="192" t="inlineStr"/>
       <c r="R40" s="193" t="n"/>
       <c r="S40" s="185" t="n"/>
       <c r="T40" s="185" t="n"/>
       <c r="U40" s="185" t="n"/>
       <c r="V40" s="211" t="n"/>
       <c r="W40" s="186" t="n"/>
       <c r="X40" s="215" t="n"/>
     </row>
     <row r="41" ht="15.75" customHeight="1">
       <c r="A41" s="182" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>35</t>
         </is>
       </c>
       <c r="B41" s="185" t="inlineStr">
         <is>
-          <t>Ивакина Павла Валентиновна</t>
+          <t>Парамонов Родион Алексеевич</t>
         </is>
       </c>
       <c r="C41" s="210" t="n"/>
       <c r="D41" s="210" t="n"/>
       <c r="E41" s="210" t="n"/>
       <c r="F41" s="210" t="n"/>
       <c r="G41" s="211" t="n"/>
       <c r="H41" s="185" t="inlineStr"/>
       <c r="I41" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J41" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K41" s="187" t="n"/>
       <c r="L41" s="185" t="n"/>
       <c r="M41" s="211" t="n"/>
       <c r="N41" s="187" t="n"/>
       <c r="O41" s="190" t="n"/>
       <c r="P41" s="191" t="n"/>
       <c r="Q41" s="192" t="n"/>
       <c r="R41" s="193" t="n"/>
       <c r="S41" s="185" t="n"/>
       <c r="T41" s="185" t="n"/>
       <c r="U41" s="185" t="n"/>
       <c r="V41" s="211" t="n"/>
       <c r="W41" s="186" t="n"/>
       <c r="X41" s="215" t="n"/>
     </row>
     <row r="42" ht="15.75" customHeight="1">
       <c r="A42" s="182" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>4</t>
         </is>
       </c>
       <c r="B42" s="185" t="inlineStr">
         <is>
-          <t>Сальник Константин Сергеевич</t>
+          <t>Юркевич Артём Максимович</t>
         </is>
       </c>
       <c r="C42" s="210" t="n"/>
       <c r="D42" s="210" t="n"/>
       <c r="E42" s="210" t="n"/>
       <c r="F42" s="210" t="n"/>
       <c r="G42" s="211" t="n"/>
       <c r="H42" s="185" t="inlineStr"/>
       <c r="I42" s="185" t="inlineStr">
         <is>
-          <t>З</t>
+          <t>Н</t>
         </is>
       </c>
       <c r="J42" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K42" s="187" t="n"/>
       <c r="L42" s="185" t="n"/>
       <c r="M42" s="211" t="n"/>
       <c r="N42" s="187" t="n"/>
       <c r="O42" s="190" t="n"/>
       <c r="P42" s="191" t="n"/>
       <c r="Q42" s="192" t="n"/>
       <c r="R42" s="193" t="n"/>
       <c r="S42" s="185" t="n"/>
       <c r="T42" s="185" t="n"/>
       <c r="U42" s="185" t="n"/>
       <c r="V42" s="211" t="n"/>
       <c r="W42" s="186" t="n"/>
       <c r="X42" s="215" t="n"/>
     </row>
     <row r="43" ht="15.75" customHeight="1">
       <c r="A43" s="182" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>7</t>
         </is>
       </c>
       <c r="B43" s="185" t="inlineStr">
         <is>
-          <t>Веприков Герман Константинович</t>
+          <t>Магомедов Камиль Казбекович</t>
         </is>
       </c>
       <c r="C43" s="210" t="n"/>
       <c r="D43" s="210" t="n"/>
       <c r="E43" s="210" t="n"/>
       <c r="F43" s="210" t="n"/>
       <c r="G43" s="211" t="n"/>
       <c r="H43" s="185" t="inlineStr"/>
       <c r="I43" s="185" t="inlineStr">
         <is>
-          <t>З</t>
+          <t>Н</t>
         </is>
       </c>
       <c r="J43" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K43" s="187" t="n"/>
       <c r="L43" s="185" t="n"/>
       <c r="M43" s="211" t="n"/>
       <c r="N43" s="187" t="n"/>
       <c r="O43" s="190" t="n"/>
       <c r="P43" s="191" t="n"/>
       <c r="Q43" s="192" t="n"/>
       <c r="R43" s="193" t="n"/>
       <c r="S43" s="185" t="n"/>
       <c r="T43" s="185" t="n"/>
       <c r="U43" s="185" t="n"/>
       <c r="V43" s="211" t="n"/>
       <c r="W43" s="186" t="n"/>
       <c r="X43" s="215" t="n"/>
     </row>
     <row r="44" ht="15.75" customHeight="1">
       <c r="A44" s="182" t="inlineStr">
         <is>
-          <t>35</t>
+          <t>10</t>
         </is>
       </c>
       <c r="B44" s="185" t="inlineStr">
         <is>
-          <t>Парамонов Родион Алексеевич</t>
+          <t>Кузьмин Елизар Елисеевич</t>
         </is>
       </c>
       <c r="C44" s="210" t="n"/>
       <c r="D44" s="210" t="n"/>
       <c r="E44" s="210" t="n"/>
       <c r="F44" s="210" t="n"/>
       <c r="G44" s="211" t="n"/>
       <c r="H44" s="185" t="inlineStr"/>
       <c r="I44" s="185" t="inlineStr">
         <is>
-          <t>З</t>
+          <t>Н</t>
         </is>
       </c>
       <c r="J44" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K44" s="187" t="n"/>
       <c r="L44" s="185" t="n"/>
       <c r="M44" s="211" t="n"/>
       <c r="N44" s="187" t="n"/>
       <c r="O44" s="190" t="n"/>
       <c r="P44" s="191" t="n"/>
       <c r="Q44" s="192" t="n"/>
       <c r="R44" s="193" t="n"/>
       <c r="S44" s="185" t="n"/>
       <c r="T44" s="185" t="n"/>
       <c r="U44" s="185" t="n"/>
       <c r="V44" s="211" t="n"/>
       <c r="W44" s="186" t="n"/>
       <c r="X44" s="215" t="n"/>
     </row>
     <row r="45" ht="15.75" customHeight="1">
       <c r="A45" s="182" t="inlineStr">
         <is>
-          <t>99</t>
+          <t>13</t>
         </is>
       </c>
       <c r="B45" s="185" t="inlineStr">
         <is>
-          <t>Буркин Лев Иванович</t>
+          <t>Кудашкин Савелий Романович</t>
         </is>
       </c>
       <c r="C45" s="210" t="n"/>
       <c r="D45" s="210" t="n"/>
       <c r="E45" s="210" t="n"/>
       <c r="F45" s="210" t="n"/>
       <c r="G45" s="211" t="n"/>
       <c r="H45" s="185" t="inlineStr"/>
       <c r="I45" s="185" t="inlineStr">
         <is>
-          <t>З</t>
+          <t>Н</t>
         </is>
       </c>
       <c r="J45" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K45" s="187" t="n"/>
       <c r="L45" s="185" t="n"/>
       <c r="M45" s="211" t="n"/>
       <c r="N45" s="187" t="n"/>
       <c r="O45" s="190" t="n"/>
       <c r="P45" s="191" t="n"/>
       <c r="Q45" s="192" t="n"/>
       <c r="R45" s="193" t="n"/>
       <c r="S45" s="185" t="n"/>
       <c r="T45" s="185" t="n"/>
       <c r="U45" s="185" t="n"/>
       <c r="V45" s="211" t="n"/>
       <c r="W45" s="186" t="n"/>
       <c r="X45" s="215" t="n"/>
     </row>
     <row r="46" ht="15.75" customHeight="1">
       <c r="A46" s="182" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>17</t>
         </is>
       </c>
       <c r="B46" s="185" t="inlineStr">
         <is>
-          <t>Юркевич Артём Максимович</t>
+          <t>Ковальчук Александр Сергеевич</t>
         </is>
       </c>
       <c r="C46" s="210" t="n"/>
       <c r="D46" s="210" t="n"/>
       <c r="E46" s="210" t="n"/>
       <c r="F46" s="210" t="n"/>
       <c r="G46" s="211" t="n"/>
       <c r="H46" s="185" t="inlineStr"/>
       <c r="I46" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J46" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K46" s="187" t="n"/>
       <c r="L46" s="185" t="n"/>
       <c r="M46" s="211" t="n"/>
       <c r="N46" s="187" t="n"/>
       <c r="O46" s="190" t="n"/>
       <c r="P46" s="191" t="n"/>
       <c r="Q46" s="192" t="n"/>
       <c r="R46" s="193" t="n"/>
       <c r="S46" s="185" t="n"/>
       <c r="T46" s="185" t="n"/>
       <c r="U46" s="185" t="n"/>
       <c r="V46" s="211" t="n"/>
       <c r="W46" s="186" t="n"/>
       <c r="X46" s="215" t="n"/>
     </row>
     <row r="47" ht="15.75" customHeight="1">
       <c r="A47" s="182" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>19</t>
         </is>
       </c>
       <c r="B47" s="185" t="inlineStr">
         <is>
-          <t>Магомедов Камиль Казбекович</t>
+          <t>Тарасов Никита Иванович</t>
         </is>
       </c>
       <c r="C47" s="210" t="n"/>
       <c r="D47" s="210" t="n"/>
       <c r="E47" s="210" t="n"/>
       <c r="F47" s="210" t="n"/>
       <c r="G47" s="211" t="n"/>
       <c r="H47" s="185" t="inlineStr"/>
       <c r="I47" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J47" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K47" s="187" t="n"/>
       <c r="L47" s="185" t="n"/>
       <c r="M47" s="211" t="n"/>
       <c r="N47" s="187" t="n"/>
       <c r="O47" s="190" t="n"/>
       <c r="P47" s="191" t="n"/>
       <c r="Q47" s="192" t="n"/>
       <c r="R47" s="193" t="n"/>
       <c r="S47" s="185" t="n"/>
       <c r="T47" s="185" t="n"/>
       <c r="U47" s="185" t="n"/>
       <c r="V47" s="211" t="n"/>
       <c r="W47" s="186" t="n"/>
       <c r="X47" s="215" t="n"/>
     </row>
     <row r="48" ht="15.75" customHeight="1">
       <c r="A48" s="182" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>23</t>
         </is>
       </c>
       <c r="B48" s="185" t="inlineStr">
         <is>
-          <t>Кузьмин Елизар Елисеевич</t>
+          <t>Рыжов Андрей Сергеевич</t>
         </is>
       </c>
       <c r="C48" s="210" t="n"/>
       <c r="D48" s="210" t="n"/>
       <c r="E48" s="210" t="n"/>
       <c r="F48" s="210" t="n"/>
       <c r="G48" s="211" t="n"/>
       <c r="H48" s="185" t="inlineStr"/>
       <c r="I48" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J48" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K48" s="187" t="n"/>
       <c r="L48" s="185" t="n"/>
       <c r="M48" s="211" t="n"/>
       <c r="N48" s="187" t="n"/>
       <c r="O48" s="190" t="n"/>
       <c r="P48" s="191" t="n"/>
       <c r="Q48" s="192" t="n"/>
       <c r="R48" s="193" t="n"/>
       <c r="S48" s="185" t="n"/>
       <c r="T48" s="185" t="n"/>
       <c r="U48" s="185" t="n"/>
       <c r="V48" s="211" t="n"/>
       <c r="W48" s="186" t="n"/>
       <c r="X48" s="215" t="n"/>
     </row>
     <row r="49" ht="15.75" customHeight="1">
       <c r="A49" s="182" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>27</t>
         </is>
       </c>
       <c r="B49" s="185" t="inlineStr">
         <is>
-          <t>Гаджиев Микаил Русланович</t>
+          <t>Кузьмина Аглая Елисеевна</t>
         </is>
       </c>
       <c r="C49" s="210" t="n"/>
       <c r="D49" s="210" t="n"/>
       <c r="E49" s="210" t="n"/>
       <c r="F49" s="210" t="n"/>
       <c r="G49" s="211" t="n"/>
-      <c r="H49" s="185" t="inlineStr"/>
+      <c r="H49" s="185" t="inlineStr">
+        <is>
+          <t>К</t>
+        </is>
+      </c>
       <c r="I49" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J49" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K49" s="187" t="n"/>
       <c r="L49" s="185" t="n"/>
       <c r="M49" s="211" t="n"/>
       <c r="N49" s="187" t="n"/>
       <c r="O49" s="190" t="n"/>
       <c r="P49" s="191" t="n"/>
       <c r="Q49" s="192" t="n"/>
       <c r="R49" s="193" t="n"/>
       <c r="S49" s="185" t="n"/>
       <c r="T49" s="185" t="n"/>
       <c r="U49" s="185" t="n"/>
       <c r="V49" s="211" t="n"/>
       <c r="W49" s="186" t="n"/>
       <c r="X49" s="215" t="n"/>
     </row>
     <row r="50" ht="15.75" customHeight="1">
       <c r="A50" s="182" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>38</t>
         </is>
       </c>
       <c r="B50" s="185" t="inlineStr">
         <is>
-          <t>Ковальчук Александр Сергеевич</t>
+          <t>Рощин Артемий Сергеевич</t>
         </is>
       </c>
       <c r="C50" s="210" t="n"/>
       <c r="D50" s="210" t="n"/>
       <c r="E50" s="210" t="n"/>
       <c r="F50" s="210" t="n"/>
       <c r="G50" s="211" t="n"/>
       <c r="H50" s="185" t="inlineStr"/>
       <c r="I50" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J50" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K50" s="187" t="n"/>
       <c r="L50" s="185" t="n"/>
       <c r="M50" s="211" t="n"/>
       <c r="N50" s="187" t="n"/>
       <c r="O50" s="190" t="n"/>
       <c r="P50" s="191" t="n"/>
       <c r="Q50" s="192" t="n"/>
       <c r="R50" s="193" t="n"/>
       <c r="S50" s="185" t="n"/>
       <c r="T50" s="185" t="n"/>
       <c r="U50" s="185" t="n"/>
       <c r="V50" s="211" t="n"/>
       <c r="W50" s="186" t="n"/>
       <c r="X50" s="215" t="n"/>
     </row>
     <row r="51" ht="15.75" customHeight="1">
       <c r="A51" s="182" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>43</t>
         </is>
       </c>
       <c r="B51" s="185" t="inlineStr">
         <is>
-          <t>Тарасов Никита Иванович</t>
+          <t>Азаров Никита Николаевич</t>
         </is>
       </c>
       <c r="C51" s="210" t="n"/>
       <c r="D51" s="210" t="n"/>
       <c r="E51" s="210" t="n"/>
       <c r="F51" s="210" t="n"/>
       <c r="G51" s="211" t="n"/>
       <c r="H51" s="185" t="inlineStr"/>
       <c r="I51" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J51" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K51" s="187" t="n"/>
       <c r="L51" s="185" t="n"/>
       <c r="M51" s="211" t="n"/>
       <c r="N51" s="187" t="n"/>
       <c r="O51" s="190" t="n"/>
       <c r="P51" s="191" t="n"/>
       <c r="Q51" s="192" t="n"/>
       <c r="R51" s="193" t="n"/>
       <c r="S51" s="185" t="n"/>
       <c r="T51" s="185" t="n"/>
       <c r="U51" s="185" t="n"/>
       <c r="V51" s="211" t="n"/>
       <c r="W51" s="186" t="n"/>
       <c r="X51" s="215" t="n"/>
     </row>
     <row r="52" ht="15.75" customHeight="1">
       <c r="A52" s="182" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>48</t>
         </is>
       </c>
       <c r="B52" s="185" t="inlineStr">
         <is>
-          <t>Рыжов Андрей Сергеевич</t>
+          <t>Костенков Тимофей Евгеньевич</t>
         </is>
       </c>
       <c r="C52" s="210" t="n"/>
       <c r="D52" s="210" t="n"/>
       <c r="E52" s="210" t="n"/>
       <c r="F52" s="210" t="n"/>
       <c r="G52" s="211" t="n"/>
       <c r="H52" s="185" t="inlineStr"/>
       <c r="I52" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J52" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K52" s="187" t="n"/>
       <c r="L52" s="185" t="n"/>
       <c r="M52" s="211" t="n"/>
       <c r="N52" s="187" t="n"/>
       <c r="O52" s="190" t="n"/>
       <c r="P52" s="191" t="n"/>
       <c r="Q52" s="192" t="n"/>
       <c r="R52" s="193" t="n"/>
       <c r="S52" s="185" t="n"/>
       <c r="T52" s="185" t="n"/>
       <c r="U52" s="185" t="n"/>
       <c r="V52" s="211" t="n"/>
       <c r="W52" s="186" t="n"/>
       <c r="X52" s="215" t="n"/>
     </row>
     <row r="53" ht="15.75" customHeight="1">
-      <c r="A53" s="182" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="A53" s="182" t="n"/>
+      <c r="B53" s="185" t="n"/>
       <c r="C53" s="210" t="n"/>
       <c r="D53" s="210" t="n"/>
       <c r="E53" s="210" t="n"/>
       <c r="F53" s="210" t="n"/>
       <c r="G53" s="211" t="n"/>
-      <c r="H53" s="185" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="H53" s="185" t="n"/>
+      <c r="I53" s="185" t="n"/>
+      <c r="J53" s="186" t="n"/>
       <c r="K53" s="187" t="n"/>
       <c r="L53" s="185" t="n"/>
       <c r="M53" s="211" t="n"/>
       <c r="N53" s="187" t="n"/>
       <c r="O53" s="190" t="n"/>
       <c r="P53" s="191" t="n"/>
       <c r="Q53" s="192" t="n"/>
       <c r="R53" s="193" t="n"/>
       <c r="S53" s="185" t="n"/>
       <c r="T53" s="185" t="n"/>
       <c r="U53" s="185" t="n"/>
       <c r="V53" s="211" t="n"/>
       <c r="W53" s="186" t="n"/>
       <c r="X53" s="215" t="n"/>
     </row>
     <row r="54" ht="15.75" customHeight="1">
-      <c r="A54" s="182" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="A54" s="182" t="n"/>
+      <c r="B54" s="185" t="n"/>
       <c r="C54" s="210" t="n"/>
       <c r="D54" s="210" t="n"/>
       <c r="E54" s="210" t="n"/>
       <c r="F54" s="210" t="n"/>
       <c r="G54" s="211" t="n"/>
-      <c r="H54" s="185" t="inlineStr"/>
-[...9 lines deleted...]
-      </c>
+      <c r="H54" s="185" t="n"/>
+      <c r="I54" s="185" t="n"/>
+      <c r="J54" s="186" t="n"/>
       <c r="K54" s="187" t="n"/>
       <c r="L54" s="185" t="n"/>
       <c r="M54" s="211" t="n"/>
       <c r="N54" s="187" t="n"/>
       <c r="O54" s="190" t="n"/>
       <c r="P54" s="191" t="n"/>
       <c r="Q54" s="192" t="n"/>
       <c r="R54" s="193" t="n"/>
       <c r="S54" s="185" t="n"/>
       <c r="T54" s="185" t="n"/>
       <c r="U54" s="185" t="n"/>
       <c r="V54" s="211" t="n"/>
       <c r="W54" s="186" t="n"/>
       <c r="X54" s="215" t="n"/>
     </row>
     <row r="55" ht="15.75" customHeight="1">
-      <c r="A55" s="182" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="A55" s="182" t="n"/>
+      <c r="B55" s="185" t="n"/>
       <c r="C55" s="210" t="n"/>
       <c r="D55" s="210" t="n"/>
       <c r="E55" s="210" t="n"/>
       <c r="F55" s="210" t="n"/>
       <c r="G55" s="211" t="n"/>
-      <c r="H55" s="185" t="inlineStr"/>
-[...9 lines deleted...]
-      </c>
+      <c r="H55" s="185" t="n"/>
+      <c r="I55" s="185" t="n"/>
+      <c r="J55" s="186" t="n"/>
       <c r="K55" s="187" t="n"/>
       <c r="L55" s="185" t="n"/>
       <c r="M55" s="211" t="n"/>
       <c r="N55" s="187" t="n"/>
       <c r="O55" s="190" t="n"/>
       <c r="P55" s="191" t="n"/>
       <c r="Q55" s="192" t="n"/>
       <c r="R55" s="193" t="n"/>
       <c r="S55" s="185" t="n"/>
       <c r="T55" s="185" t="n"/>
       <c r="U55" s="185" t="n"/>
       <c r="V55" s="211" t="n"/>
       <c r="W55" s="186" t="n"/>
       <c r="X55" s="215" t="n"/>
     </row>
     <row r="56" ht="15.75" customHeight="1">
-      <c r="A56" s="182" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="A56" s="182" t="n"/>
+      <c r="B56" s="185" t="n"/>
       <c r="C56" s="210" t="n"/>
       <c r="D56" s="210" t="n"/>
       <c r="E56" s="210" t="n"/>
       <c r="F56" s="210" t="n"/>
       <c r="G56" s="211" t="n"/>
-      <c r="H56" s="185" t="inlineStr"/>
-[...9 lines deleted...]
-      </c>
+      <c r="H56" s="185" t="n"/>
+      <c r="I56" s="185" t="n"/>
+      <c r="J56" s="186" t="n"/>
       <c r="K56" s="187" t="n"/>
       <c r="L56" s="185" t="n"/>
       <c r="M56" s="211" t="n"/>
       <c r="N56" s="187" t="n"/>
       <c r="O56" s="190" t="n"/>
       <c r="P56" s="191" t="n"/>
       <c r="Q56" s="192" t="n"/>
       <c r="R56" s="193" t="n"/>
       <c r="S56" s="185" t="n"/>
       <c r="T56" s="185" t="n"/>
       <c r="U56" s="185" t="n"/>
       <c r="V56" s="211" t="n"/>
       <c r="W56" s="186" t="n"/>
       <c r="X56" s="215" t="n"/>
     </row>
     <row r="57" ht="15.75" customHeight="1">
       <c r="A57" s="182" t="n"/>
       <c r="B57" s="185" t="n"/>
       <c r="C57" s="210" t="n"/>
       <c r="D57" s="210" t="n"/>
       <c r="E57" s="210" t="n"/>
       <c r="F57" s="210" t="n"/>
       <c r="G57" s="211" t="n"/>
       <c r="H57" s="185" t="n"/>
       <c r="I57" s="185" t="n"/>