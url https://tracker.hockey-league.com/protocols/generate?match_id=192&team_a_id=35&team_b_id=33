--- v0 (2026-06-14)
+++ v1 (2026-10-12)
@@ -3962,60 +3962,64 @@
         <is>
           <t>Кашинский Пётр</t>
         </is>
       </c>
       <c r="C7" s="210" t="n"/>
       <c r="D7" s="210" t="n"/>
       <c r="E7" s="210" t="n"/>
       <c r="F7" s="210" t="n"/>
       <c r="G7" s="211" t="n"/>
       <c r="H7" s="185" t="inlineStr"/>
       <c r="I7" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J7" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K7" s="187" t="n">
         <v>2</v>
       </c>
       <c r="L7" s="185" t="inlineStr">
         <is>
-          <t>03:45</t>
+          <t>11:35</t>
         </is>
       </c>
       <c r="M7" s="211" t="n"/>
       <c r="N7" s="187" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
-      <c r="O7" s="190" t="inlineStr"/>
+      <c r="O7" s="190" t="inlineStr">
+        <is>
+          <t>88</t>
+        </is>
+      </c>
       <c r="P7" s="191" t="inlineStr"/>
       <c r="Q7" s="192" t="inlineStr"/>
       <c r="R7" s="193" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="S7" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T7" s="185" t="inlineStr"/>
       <c r="U7" s="185" t="inlineStr">
         <is>
           <t>06:38</t>
         </is>
       </c>
       <c r="V7" s="211" t="n"/>
       <c r="W7" s="186" t="inlineStr">
         <is>
           <t>08:38</t>
         </is>
       </c>
       <c r="X7" s="215" t="n"/>
@@ -4031,173 +4035,169 @@
         <is>
           <t>Войнов Сергей</t>
         </is>
       </c>
       <c r="C8" s="210" t="n"/>
       <c r="D8" s="210" t="n"/>
       <c r="E8" s="210" t="n"/>
       <c r="F8" s="210" t="n"/>
       <c r="G8" s="211" t="n"/>
       <c r="H8" s="185" t="inlineStr"/>
       <c r="I8" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J8" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K8" s="187" t="n">
         <v>3</v>
       </c>
       <c r="L8" s="185" t="inlineStr">
         <is>
-          <t>06:56</t>
+          <t>13:58</t>
         </is>
       </c>
       <c r="M8" s="211" t="n"/>
       <c r="N8" s="187" t="inlineStr">
         <is>
-          <t>77</t>
-[...2 lines deleted...]
-      <c r="O8" s="190" t="inlineStr"/>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="O8" s="190" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
       <c r="P8" s="191" t="inlineStr"/>
       <c r="Q8" s="192" t="inlineStr"/>
       <c r="R8" s="193" t="n"/>
       <c r="S8" s="185" t="n"/>
       <c r="T8" s="185" t="n"/>
       <c r="U8" s="185" t="n"/>
       <c r="V8" s="211" t="n"/>
       <c r="W8" s="186" t="n"/>
       <c r="X8" s="215" t="n"/>
       <c r="Y8" s="3" t="n"/>
     </row>
     <row r="9" ht="17.1" customHeight="1">
       <c r="A9" s="182" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="B9" s="185" t="inlineStr">
         <is>
           <t>Быков Степан</t>
         </is>
       </c>
       <c r="C9" s="210" t="n"/>
       <c r="D9" s="210" t="n"/>
       <c r="E9" s="210" t="n"/>
       <c r="F9" s="210" t="n"/>
       <c r="G9" s="211" t="n"/>
       <c r="H9" s="185" t="inlineStr"/>
       <c r="I9" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J9" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K9" s="187" t="n">
         <v>4</v>
       </c>
       <c r="L9" s="185" t="inlineStr">
         <is>
-          <t>11:35</t>
+          <t>03:45</t>
         </is>
       </c>
       <c r="M9" s="211" t="n"/>
       <c r="N9" s="187" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
-      <c r="O9" s="190" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="O9" s="190" t="inlineStr"/>
       <c r="P9" s="191" t="inlineStr"/>
       <c r="Q9" s="192" t="inlineStr"/>
       <c r="R9" s="193" t="n"/>
       <c r="S9" s="185" t="n"/>
       <c r="T9" s="185" t="n"/>
       <c r="U9" s="185" t="n"/>
       <c r="V9" s="211" t="n"/>
       <c r="W9" s="186" t="n"/>
       <c r="X9" s="215" t="n"/>
     </row>
     <row r="10" ht="17.1" customHeight="1">
       <c r="A10" s="182" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="B10" s="185" t="inlineStr">
         <is>
           <t>Голубева Ольга</t>
         </is>
       </c>
       <c r="C10" s="210" t="n"/>
       <c r="D10" s="210" t="n"/>
       <c r="E10" s="210" t="n"/>
       <c r="F10" s="210" t="n"/>
       <c r="G10" s="211" t="n"/>
       <c r="H10" s="185" t="inlineStr"/>
       <c r="I10" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J10" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K10" s="187" t="n">
         <v>5</v>
       </c>
       <c r="L10" s="185" t="inlineStr">
         <is>
-          <t>13:58</t>
+          <t>06:56</t>
         </is>
       </c>
       <c r="M10" s="211" t="n"/>
       <c r="N10" s="187" t="inlineStr">
         <is>
-          <t>22</t>
-[...6 lines deleted...]
-      </c>
+          <t>77</t>
+        </is>
+      </c>
+      <c r="O10" s="190" t="inlineStr"/>
       <c r="P10" s="191" t="inlineStr"/>
       <c r="Q10" s="192" t="inlineStr"/>
       <c r="R10" s="193" t="n"/>
       <c r="S10" s="185" t="n"/>
       <c r="T10" s="185" t="n"/>
       <c r="U10" s="185" t="n"/>
       <c r="V10" s="211" t="n"/>
       <c r="W10" s="186" t="n"/>
       <c r="X10" s="215" t="n"/>
     </row>
     <row r="11" ht="17.1" customHeight="1">
       <c r="A11" s="182" t="inlineStr">
         <is>
           <t>77</t>
         </is>
       </c>
       <c r="B11" s="185" t="inlineStr">
         <is>
           <t>Бедин Андрей</t>
         </is>
       </c>
       <c r="C11" s="210" t="n"/>
       <c r="D11" s="210" t="n"/>
       <c r="E11" s="210" t="n"/>
       <c r="F11" s="210" t="n"/>