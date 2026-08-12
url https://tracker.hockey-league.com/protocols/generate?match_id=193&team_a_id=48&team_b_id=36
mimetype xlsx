--- v0 (2026-06-14)
+++ v1 (2026-08-12)
@@ -5455,221 +5455,237 @@
         <is>
           <t xml:space="preserve">Нагаев  Александр </t>
         </is>
       </c>
       <c r="C42" s="210" t="n"/>
       <c r="D42" s="210" t="n"/>
       <c r="E42" s="210" t="n"/>
       <c r="F42" s="210" t="n"/>
       <c r="G42" s="211" t="n"/>
       <c r="H42" s="185" t="inlineStr"/>
       <c r="I42" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J42" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K42" s="187" t="n">
         <v>8</v>
       </c>
       <c r="L42" s="185" t="inlineStr">
         <is>
-          <t>16:20</t>
+          <t>23:55</t>
         </is>
       </c>
       <c r="M42" s="211" t="n"/>
       <c r="N42" s="187" t="inlineStr">
         <is>
-          <t>4</t>
-[...2 lines deleted...]
-      <c r="O42" s="190" t="inlineStr"/>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="O42" s="190" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
       <c r="P42" s="191" t="inlineStr"/>
       <c r="Q42" s="192" t="inlineStr"/>
       <c r="R42" s="193" t="n"/>
       <c r="S42" s="185" t="n"/>
       <c r="T42" s="185" t="n"/>
       <c r="U42" s="185" t="n"/>
       <c r="V42" s="211" t="n"/>
       <c r="W42" s="186" t="n"/>
       <c r="X42" s="215" t="n"/>
     </row>
     <row r="43" ht="15.75" customHeight="1">
       <c r="A43" s="182" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="B43" s="185" t="inlineStr">
         <is>
           <t>Зеленов Алексей</t>
         </is>
       </c>
       <c r="C43" s="210" t="n"/>
       <c r="D43" s="210" t="n"/>
       <c r="E43" s="210" t="n"/>
       <c r="F43" s="210" t="n"/>
       <c r="G43" s="211" t="n"/>
       <c r="H43" s="185" t="inlineStr"/>
       <c r="I43" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J43" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K43" s="187" t="n">
         <v>9</v>
       </c>
       <c r="L43" s="185" t="inlineStr">
         <is>
-          <t>22:00</t>
+          <t>34:55</t>
         </is>
       </c>
       <c r="M43" s="211" t="n"/>
       <c r="N43" s="187" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
-      <c r="O43" s="190" t="inlineStr"/>
+      <c r="O43" s="190" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
       <c r="P43" s="191" t="inlineStr"/>
       <c r="Q43" s="192" t="inlineStr"/>
       <c r="R43" s="193" t="n"/>
       <c r="S43" s="185" t="n"/>
       <c r="T43" s="185" t="n"/>
       <c r="U43" s="185" t="n"/>
       <c r="V43" s="211" t="n"/>
       <c r="W43" s="186" t="n"/>
       <c r="X43" s="215" t="n"/>
     </row>
     <row r="44" ht="15.75" customHeight="1">
       <c r="A44" s="182" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="B44" s="185" t="inlineStr">
         <is>
           <t xml:space="preserve">Иванов Кирилл </t>
         </is>
       </c>
       <c r="C44" s="210" t="n"/>
       <c r="D44" s="210" t="n"/>
       <c r="E44" s="210" t="n"/>
       <c r="F44" s="210" t="n"/>
       <c r="G44" s="211" t="n"/>
       <c r="H44" s="185" t="inlineStr"/>
       <c r="I44" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J44" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K44" s="187" t="n">
         <v>10</v>
       </c>
       <c r="L44" s="185" t="inlineStr">
         <is>
-          <t>23:55</t>
+          <t>38:10</t>
         </is>
       </c>
       <c r="M44" s="211" t="n"/>
       <c r="N44" s="187" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>13</t>
         </is>
       </c>
       <c r="O44" s="190" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="P44" s="191" t="inlineStr"/>
       <c r="Q44" s="192" t="inlineStr"/>
       <c r="R44" s="193" t="n"/>
       <c r="S44" s="185" t="n"/>
       <c r="T44" s="185" t="n"/>
       <c r="U44" s="185" t="n"/>
       <c r="V44" s="211" t="n"/>
       <c r="W44" s="186" t="n"/>
       <c r="X44" s="215" t="n"/>
     </row>
     <row r="45" ht="15.75" customHeight="1">
       <c r="A45" s="182" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="B45" s="185" t="inlineStr">
         <is>
           <t>Буквич Лев</t>
         </is>
       </c>
       <c r="C45" s="210" t="n"/>
       <c r="D45" s="210" t="n"/>
       <c r="E45" s="210" t="n"/>
       <c r="F45" s="210" t="n"/>
       <c r="G45" s="211" t="n"/>
       <c r="H45" s="185" t="inlineStr"/>
       <c r="I45" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J45" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K45" s="187" t="n">
         <v>11</v>
       </c>
       <c r="L45" s="185" t="inlineStr">
         <is>
-          <t>25:20</t>
+          <t>42:15</t>
         </is>
       </c>
       <c r="M45" s="211" t="n"/>
       <c r="N45" s="187" t="inlineStr">
         <is>
-          <t>13</t>
-[...3 lines deleted...]
-      <c r="P45" s="191" t="inlineStr"/>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="O45" s="190" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="P45" s="191" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
       <c r="Q45" s="192" t="inlineStr"/>
       <c r="R45" s="193" t="n"/>
       <c r="S45" s="185" t="n"/>
       <c r="T45" s="185" t="n"/>
       <c r="U45" s="185" t="n"/>
       <c r="V45" s="211" t="n"/>
       <c r="W45" s="186" t="n"/>
       <c r="X45" s="215" t="n"/>
     </row>
     <row r="46" ht="15.75" customHeight="1">
       <c r="A46" s="182" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="B46" s="185" t="inlineStr">
         <is>
           <t>Пономарев Кирилл</t>
         </is>
       </c>
       <c r="C46" s="210" t="n"/>
       <c r="D46" s="210" t="n"/>
       <c r="E46" s="210" t="n"/>
       <c r="F46" s="210" t="n"/>
       <c r="G46" s="211" t="n"/>
@@ -5719,64 +5735,60 @@
         <is>
           <t>Смертеев Иван</t>
         </is>
       </c>
       <c r="C47" s="210" t="n"/>
       <c r="D47" s="210" t="n"/>
       <c r="E47" s="210" t="n"/>
       <c r="F47" s="210" t="n"/>
       <c r="G47" s="211" t="n"/>
       <c r="H47" s="185" t="inlineStr"/>
       <c r="I47" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J47" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K47" s="187" t="n">
         <v>13</v>
       </c>
       <c r="L47" s="185" t="inlineStr">
         <is>
-          <t>34:55</t>
+          <t>44:47</t>
         </is>
       </c>
       <c r="M47" s="211" t="n"/>
       <c r="N47" s="187" t="inlineStr">
         <is>
-          <t>18</t>
-[...6 lines deleted...]
-      </c>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="O47" s="190" t="inlineStr"/>
       <c r="P47" s="191" t="inlineStr"/>
       <c r="Q47" s="192" t="inlineStr"/>
       <c r="R47" s="193" t="n"/>
       <c r="S47" s="185" t="n"/>
       <c r="T47" s="185" t="n"/>
       <c r="U47" s="185" t="n"/>
       <c r="V47" s="211" t="n"/>
       <c r="W47" s="186" t="n"/>
       <c r="X47" s="215" t="n"/>
     </row>
     <row r="48" ht="15.75" customHeight="1">
       <c r="A48" s="182" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="B48" s="185" t="inlineStr">
         <is>
           <t>Медведев  Артемий</t>
         </is>
       </c>
       <c r="C48" s="210" t="n"/>
       <c r="D48" s="210" t="n"/>
       <c r="E48" s="210" t="n"/>
       <c r="F48" s="210" t="n"/>
@@ -5827,125 +5839,113 @@
         <is>
           <t>Галицын Иван</t>
         </is>
       </c>
       <c r="C49" s="210" t="n"/>
       <c r="D49" s="210" t="n"/>
       <c r="E49" s="210" t="n"/>
       <c r="F49" s="210" t="n"/>
       <c r="G49" s="211" t="n"/>
       <c r="H49" s="185" t="inlineStr"/>
       <c r="I49" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J49" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K49" s="187" t="n">
         <v>15</v>
       </c>
       <c r="L49" s="185" t="inlineStr">
         <is>
-          <t>38:10</t>
+          <t>16:20</t>
         </is>
       </c>
       <c r="M49" s="211" t="n"/>
       <c r="N49" s="187" t="inlineStr">
         <is>
-          <t>13</t>
-[...6 lines deleted...]
-      </c>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="O49" s="190" t="inlineStr"/>
       <c r="P49" s="191" t="inlineStr"/>
       <c r="Q49" s="192" t="inlineStr"/>
       <c r="R49" s="193" t="n"/>
       <c r="S49" s="185" t="n"/>
       <c r="T49" s="185" t="n"/>
       <c r="U49" s="185" t="n"/>
       <c r="V49" s="211" t="n"/>
       <c r="W49" s="186" t="n"/>
       <c r="X49" s="215" t="n"/>
     </row>
     <row r="50" ht="15.75" customHeight="1">
       <c r="A50" s="182" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="B50" s="185" t="inlineStr">
         <is>
           <t>Черепанов Артём</t>
         </is>
       </c>
       <c r="C50" s="210" t="n"/>
       <c r="D50" s="210" t="n"/>
       <c r="E50" s="210" t="n"/>
       <c r="F50" s="210" t="n"/>
       <c r="G50" s="211" t="n"/>
       <c r="H50" s="185" t="inlineStr"/>
       <c r="I50" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J50" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K50" s="187" t="n">
         <v>16</v>
       </c>
       <c r="L50" s="185" t="inlineStr">
         <is>
-          <t>42:15</t>
+          <t>22:00</t>
         </is>
       </c>
       <c r="M50" s="211" t="n"/>
       <c r="N50" s="187" t="inlineStr">
         <is>
-          <t>9</t>
-[...11 lines deleted...]
-      </c>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="O50" s="190" t="inlineStr"/>
+      <c r="P50" s="191" t="inlineStr"/>
       <c r="Q50" s="192" t="inlineStr"/>
       <c r="R50" s="193" t="n"/>
       <c r="S50" s="185" t="n"/>
       <c r="T50" s="185" t="n"/>
       <c r="U50" s="185" t="n"/>
       <c r="V50" s="211" t="n"/>
       <c r="W50" s="186" t="n"/>
       <c r="X50" s="215" t="n"/>
     </row>
     <row r="51" ht="15.75" customHeight="1">
       <c r="A51" s="182" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="B51" s="185" t="inlineStr">
         <is>
           <t xml:space="preserve">Богомаз  Александр </t>
         </is>
       </c>
       <c r="C51" s="210" t="n"/>
       <c r="D51" s="210" t="n"/>
       <c r="E51" s="210" t="n"/>
       <c r="F51" s="210" t="n"/>
       <c r="G51" s="211" t="n"/>
@@ -5995,57 +5995,57 @@
         <is>
           <t xml:space="preserve">Сусло Евгений </t>
         </is>
       </c>
       <c r="C52" s="210" t="n"/>
       <c r="D52" s="210" t="n"/>
       <c r="E52" s="210" t="n"/>
       <c r="F52" s="210" t="n"/>
       <c r="G52" s="211" t="n"/>
       <c r="H52" s="185" t="inlineStr"/>
       <c r="I52" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J52" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K52" s="187" t="n">
         <v>18</v>
       </c>
       <c r="L52" s="185" t="inlineStr">
         <is>
-          <t>44:47</t>
+          <t>25:20</t>
         </is>
       </c>
       <c r="M52" s="211" t="n"/>
       <c r="N52" s="187" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>13</t>
         </is>
       </c>
       <c r="O52" s="190" t="inlineStr"/>
       <c r="P52" s="191" t="inlineStr"/>
       <c r="Q52" s="192" t="inlineStr"/>
       <c r="R52" s="193" t="n"/>
       <c r="S52" s="185" t="n"/>
       <c r="T52" s="185" t="n"/>
       <c r="U52" s="185" t="n"/>
       <c r="V52" s="211" t="n"/>
       <c r="W52" s="186" t="n"/>
       <c r="X52" s="215" t="n"/>
     </row>
     <row r="53" ht="15.75" customHeight="1">
       <c r="A53" s="182" t="n"/>
       <c r="B53" s="185" t="n"/>
       <c r="C53" s="210" t="n"/>
       <c r="D53" s="210" t="n"/>
       <c r="E53" s="210" t="n"/>
       <c r="F53" s="210" t="n"/>
       <c r="G53" s="211" t="n"/>
       <c r="H53" s="185" t="n"/>
       <c r="I53" s="185" t="n"/>
       <c r="J53" s="186" t="n"/>
       <c r="K53" s="187" t="n"/>