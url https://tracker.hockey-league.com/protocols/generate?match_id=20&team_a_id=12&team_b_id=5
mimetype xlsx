--- v0 (2025-12-16)
+++ v1 (2026-04-14)
@@ -6496,51 +6496,51 @@
       <c r="B64" s="21" t="inlineStr">
         <is>
           <t>Глухов Даниил</t>
         </is>
       </c>
       <c r="C64" s="21" t="inlineStr"/>
       <c r="D64" s="21" t="inlineStr"/>
       <c r="E64" s="22" t="inlineStr">
         <is>
           <t>Нет</t>
         </is>
       </c>
       <c r="F64" s="244" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="G64" s="241" t="n"/>
       <c r="H64" s="42" t="inlineStr">
         <is>
           <t>89</t>
         </is>
       </c>
       <c r="I64" s="42" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>30</t>
         </is>
       </c>
       <c r="J64" s="245" t="n"/>
       <c r="K64" s="246" t="n"/>
       <c r="L64" s="247" t="n"/>
       <c r="M64" s="23" t="inlineStr">
         <is>
           <t>«Б»</t>
         </is>
       </c>
       <c r="N64" s="24" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="O64" s="24" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="P64" s="24" t="inlineStr">
         <is>
           <t>0</t>
         </is>
       </c>