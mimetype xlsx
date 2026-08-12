--- v1 (2026-04-14)
+++ v2 (2026-08-12)
@@ -3885,64 +3885,68 @@
           <t>30</t>
         </is>
       </c>
       <c r="B6" s="185" t="inlineStr">
         <is>
           <t>Новиков Всеволод Алексеевич</t>
         </is>
       </c>
       <c r="C6" s="210" t="n"/>
       <c r="D6" s="210" t="n"/>
       <c r="E6" s="210" t="n"/>
       <c r="F6" s="210" t="n"/>
       <c r="G6" s="211" t="n"/>
       <c r="H6" s="185" t="inlineStr"/>
       <c r="I6" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J6" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K6" s="187" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="L6" s="212" t="inlineStr">
         <is>
-          <t>13:33</t>
+          <t>16:05</t>
         </is>
       </c>
       <c r="M6" s="211" t="n"/>
       <c r="N6" s="187" t="inlineStr">
         <is>
-          <t>33</t>
-[...2 lines deleted...]
-      <c r="O6" s="190" t="inlineStr"/>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="O6" s="190" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
       <c r="P6" s="191" t="inlineStr"/>
       <c r="Q6" s="192" t="inlineStr"/>
       <c r="R6" s="193" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="S6" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T6" s="185" t="inlineStr"/>
       <c r="U6" s="213" t="inlineStr">
         <is>
           <t>27:33</t>
         </is>
       </c>
       <c r="V6" s="211" t="n"/>
       <c r="W6" s="214" t="inlineStr">
         <is>
           <t>29:33</t>
         </is>
       </c>
       <c r="X6" s="215" t="n"/>
@@ -3958,64 +3962,60 @@
         <is>
           <t>Пронин Егор Сергеевич</t>
         </is>
       </c>
       <c r="C7" s="210" t="n"/>
       <c r="D7" s="210" t="n"/>
       <c r="E7" s="210" t="n"/>
       <c r="F7" s="210" t="n"/>
       <c r="G7" s="211" t="n"/>
       <c r="H7" s="185" t="inlineStr"/>
       <c r="I7" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J7" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K7" s="187" t="n">
         <v>4</v>
       </c>
       <c r="L7" s="185" t="inlineStr">
         <is>
-          <t>16:05</t>
+          <t>13:33</t>
         </is>
       </c>
       <c r="M7" s="211" t="n"/>
       <c r="N7" s="187" t="inlineStr">
         <is>
-          <t>4</t>
-[...6 lines deleted...]
-      </c>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="O7" s="190" t="inlineStr"/>
       <c r="P7" s="191" t="inlineStr"/>
       <c r="Q7" s="192" t="inlineStr"/>
       <c r="R7" s="193" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
       <c r="S7" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T7" s="185" t="inlineStr"/>
       <c r="U7" s="185" t="inlineStr">
         <is>
           <t>41:07</t>
         </is>
       </c>
       <c r="V7" s="211" t="n"/>
       <c r="W7" s="186" t="inlineStr">
         <is>
           <t>43:07</t>
         </is>
       </c>
       <c r="X7" s="215" t="n"/>
@@ -5167,51 +5167,51 @@
           <t>30</t>
         </is>
       </c>
       <c r="B35" s="185" t="inlineStr">
         <is>
           <t>Коршунов Владимир Антонович</t>
         </is>
       </c>
       <c r="C35" s="210" t="n"/>
       <c r="D35" s="210" t="n"/>
       <c r="E35" s="210" t="n"/>
       <c r="F35" s="210" t="n"/>
       <c r="G35" s="211" t="n"/>
       <c r="H35" s="185" t="inlineStr"/>
       <c r="I35" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J35" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K35" s="187" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L35" s="212" t="inlineStr">
         <is>
           <t>05:58</t>
         </is>
       </c>
       <c r="M35" s="211" t="n"/>
       <c r="N35" s="187" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="O35" s="190" t="inlineStr">
         <is>
           <t>92</t>
         </is>
       </c>
       <c r="P35" s="191" t="inlineStr"/>
       <c r="Q35" s="192" t="inlineStr"/>
       <c r="R35" s="193" t="n"/>
       <c r="S35" s="185" t="n"/>
       <c r="T35" s="185" t="n"/>
       <c r="U35" s="213" t="n"/>
       <c r="V35" s="211" t="n"/>
       <c r="W35" s="214" t="n"/>
@@ -5223,51 +5223,51 @@
           <t>62</t>
         </is>
       </c>
       <c r="B36" s="185" t="inlineStr">
         <is>
           <t>Гилёв Дмитрий Александрович</t>
         </is>
       </c>
       <c r="C36" s="210" t="n"/>
       <c r="D36" s="210" t="n"/>
       <c r="E36" s="210" t="n"/>
       <c r="F36" s="210" t="n"/>
       <c r="G36" s="211" t="n"/>
       <c r="H36" s="185" t="inlineStr"/>
       <c r="I36" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J36" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K36" s="187" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L36" s="185" t="inlineStr">
         <is>
           <t>18:00</t>
         </is>
       </c>
       <c r="M36" s="211" t="n"/>
       <c r="N36" s="187" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="O36" s="190" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P36" s="191" t="inlineStr"/>
       <c r="Q36" s="192" t="inlineStr"/>
       <c r="R36" s="193" t="n"/>
       <c r="S36" s="185" t="n"/>
       <c r="T36" s="185" t="n"/>
       <c r="U36" s="185" t="n"/>
       <c r="V36" s="211" t="n"/>
       <c r="W36" s="186" t="n"/>