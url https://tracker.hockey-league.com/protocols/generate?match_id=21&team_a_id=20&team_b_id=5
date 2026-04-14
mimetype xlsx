--- v0 (2025-12-16)
+++ v1 (2026-04-14)
@@ -6436,51 +6436,51 @@
           <t>10:30</t>
         </is>
       </c>
       <c r="X63" s="243" t="n"/>
       <c r="AF63" s="4" t="n"/>
     </row>
     <row r="64" ht="17.1" customHeight="1" thickBot="1">
       <c r="A64" s="20" t="n"/>
       <c r="B64" s="21" t="n"/>
       <c r="C64" s="21" t="n"/>
       <c r="D64" s="21" t="n"/>
       <c r="E64" s="22" t="n"/>
       <c r="F64" s="244" t="inlineStr">
         <is>
           <t>00:00</t>
         </is>
       </c>
       <c r="G64" s="241" t="n"/>
       <c r="H64" s="42" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="I64" s="42" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>30</t>
         </is>
       </c>
       <c r="J64" s="245" t="n"/>
       <c r="K64" s="246" t="n"/>
       <c r="L64" s="247" t="n"/>
       <c r="M64" s="23" t="inlineStr">
         <is>
           <t>«Б»</t>
         </is>
       </c>
       <c r="N64" s="24" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="O64" s="24" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="P64" s="24" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>