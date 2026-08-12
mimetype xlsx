--- v1 (2026-04-14)
+++ v2 (2026-08-12)
@@ -3885,51 +3885,51 @@
           <t>1</t>
         </is>
       </c>
       <c r="B6" s="185" t="inlineStr">
         <is>
           <t>Веников Родион Игоревич</t>
         </is>
       </c>
       <c r="C6" s="210" t="n"/>
       <c r="D6" s="210" t="n"/>
       <c r="E6" s="210" t="n"/>
       <c r="F6" s="210" t="n"/>
       <c r="G6" s="211" t="n"/>
       <c r="H6" s="185" t="inlineStr"/>
       <c r="I6" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J6" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K6" s="187" t="n">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="L6" s="212" t="inlineStr">
         <is>
           <t>43:20</t>
         </is>
       </c>
       <c r="M6" s="211" t="n"/>
       <c r="N6" s="187" t="inlineStr">
         <is>
           <t>88</t>
         </is>
       </c>
       <c r="O6" s="190" t="inlineStr">
         <is>
           <t>75</t>
         </is>
       </c>
       <c r="P6" s="191" t="inlineStr"/>
       <c r="Q6" s="192" t="inlineStr"/>
       <c r="R6" s="193" t="inlineStr">
         <is>
           <t>88</t>
         </is>
       </c>
       <c r="S6" s="185" t="inlineStr">
@@ -5017,66 +5017,66 @@
           <t>30</t>
         </is>
       </c>
       <c r="B35" s="185" t="inlineStr">
         <is>
           <t>Коршунов Владимир Антонович</t>
         </is>
       </c>
       <c r="C35" s="210" t="n"/>
       <c r="D35" s="210" t="n"/>
       <c r="E35" s="210" t="n"/>
       <c r="F35" s="210" t="n"/>
       <c r="G35" s="211" t="n"/>
       <c r="H35" s="185" t="inlineStr"/>
       <c r="I35" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J35" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K35" s="187" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L35" s="212" t="inlineStr">
         <is>
-          <t>0:45</t>
+          <t>30:58</t>
         </is>
       </c>
       <c r="M35" s="211" t="n"/>
       <c r="N35" s="187" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="O35" s="190" t="inlineStr">
         <is>
-          <t>92</t>
+          <t>17</t>
         </is>
       </c>
       <c r="P35" s="191" t="inlineStr"/>
       <c r="Q35" s="192" t="inlineStr"/>
       <c r="R35" s="193" t="inlineStr">
         <is>
           <t>90</t>
         </is>
       </c>
       <c r="S35" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T35" s="185" t="inlineStr"/>
       <c r="U35" s="213" t="inlineStr">
         <is>
           <t>10:22</t>
         </is>
       </c>
       <c r="V35" s="211" t="n"/>
       <c r="W35" s="214" t="inlineStr">
         <is>
           <t>12:22</t>
         </is>
@@ -5089,61 +5089,61 @@
           <t>62</t>
         </is>
       </c>
       <c r="B36" s="185" t="inlineStr">
         <is>
           <t>Гилёв Дмитрий Александрович</t>
         </is>
       </c>
       <c r="C36" s="210" t="n"/>
       <c r="D36" s="210" t="n"/>
       <c r="E36" s="210" t="n"/>
       <c r="F36" s="210" t="n"/>
       <c r="G36" s="211" t="n"/>
       <c r="H36" s="185" t="inlineStr"/>
       <c r="I36" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J36" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K36" s="187" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L36" s="185" t="inlineStr">
         <is>
-          <t>15:27</t>
+          <t>0:45</t>
         </is>
       </c>
       <c r="M36" s="211" t="n"/>
       <c r="N36" s="187" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>15</t>
         </is>
       </c>
       <c r="O36" s="190" t="inlineStr">
         <is>
           <t>92</t>
         </is>
       </c>
       <c r="P36" s="191" t="inlineStr"/>
       <c r="Q36" s="192" t="inlineStr"/>
       <c r="R36" s="193" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="S36" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T36" s="185" t="inlineStr"/>
       <c r="U36" s="185" t="inlineStr">
         <is>
           <t>42:00</t>
         </is>
       </c>
@@ -5161,344 +5161,344 @@
           <t>80</t>
         </is>
       </c>
       <c r="B37" s="185" t="inlineStr">
         <is>
           <t>Стулин Сергей Игоревич</t>
         </is>
       </c>
       <c r="C37" s="210" t="n"/>
       <c r="D37" s="210" t="n"/>
       <c r="E37" s="210" t="n"/>
       <c r="F37" s="210" t="n"/>
       <c r="G37" s="211" t="n"/>
       <c r="H37" s="185" t="inlineStr"/>
       <c r="I37" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J37" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K37" s="187" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="L37" s="185" t="inlineStr">
         <is>
-          <t>18:34</t>
+          <t>15:27</t>
         </is>
       </c>
       <c r="M37" s="211" t="n"/>
       <c r="N37" s="187" t="inlineStr">
         <is>
-          <t>23</t>
-[...2 lines deleted...]
-      <c r="O37" s="190" t="inlineStr"/>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="O37" s="190" t="inlineStr">
+        <is>
+          <t>92</t>
+        </is>
+      </c>
       <c r="P37" s="191" t="inlineStr"/>
       <c r="Q37" s="192" t="inlineStr"/>
       <c r="R37" s="193" t="n"/>
       <c r="S37" s="185" t="n"/>
       <c r="T37" s="185" t="n"/>
       <c r="U37" s="185" t="n"/>
       <c r="V37" s="211" t="n"/>
       <c r="W37" s="186" t="n"/>
       <c r="X37" s="215" t="n"/>
     </row>
     <row r="38" ht="15.75" customHeight="1">
       <c r="A38" s="182" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="B38" s="185" t="inlineStr">
         <is>
           <t>Золин Тимофей Юрьевич</t>
         </is>
       </c>
       <c r="C38" s="210" t="n"/>
       <c r="D38" s="210" t="n"/>
       <c r="E38" s="210" t="n"/>
       <c r="F38" s="210" t="n"/>
       <c r="G38" s="211" t="n"/>
       <c r="H38" s="185" t="inlineStr">
         <is>
           <t>А</t>
         </is>
       </c>
       <c r="I38" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J38" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K38" s="187" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="L38" s="185" t="inlineStr">
         <is>
-          <t>19:39</t>
+          <t>32:35</t>
         </is>
       </c>
       <c r="M38" s="211" t="n"/>
       <c r="N38" s="187" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>90</t>
         </is>
       </c>
       <c r="O38" s="190" t="inlineStr">
         <is>
-          <t>97</t>
+          <t>27</t>
         </is>
       </c>
       <c r="P38" s="191" t="inlineStr"/>
       <c r="Q38" s="192" t="inlineStr"/>
       <c r="R38" s="193" t="n"/>
       <c r="S38" s="185" t="n"/>
       <c r="T38" s="185" t="n"/>
       <c r="U38" s="185" t="n"/>
       <c r="V38" s="211" t="n"/>
       <c r="W38" s="186" t="n"/>
       <c r="X38" s="215" t="n"/>
     </row>
     <row r="39" ht="15.75" customHeight="1">
       <c r="A39" s="182" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="B39" s="185" t="inlineStr">
         <is>
           <t>Сорокоренский Артём Кириллович</t>
         </is>
       </c>
       <c r="C39" s="210" t="n"/>
       <c r="D39" s="210" t="n"/>
       <c r="E39" s="210" t="n"/>
       <c r="F39" s="210" t="n"/>
       <c r="G39" s="211" t="n"/>
       <c r="H39" s="185" t="inlineStr"/>
       <c r="I39" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J39" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K39" s="187" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L39" s="185" t="inlineStr">
         <is>
-          <t>25:52</t>
+          <t>19:39</t>
         </is>
       </c>
       <c r="M39" s="211" t="n"/>
       <c r="N39" s="187" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>20</t>
         </is>
       </c>
       <c r="O39" s="190" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>97</t>
         </is>
       </c>
       <c r="P39" s="191" t="inlineStr"/>
       <c r="Q39" s="192" t="inlineStr"/>
       <c r="R39" s="193" t="n"/>
       <c r="S39" s="185" t="n"/>
       <c r="T39" s="185" t="n"/>
       <c r="U39" s="185" t="n"/>
       <c r="V39" s="211" t="n"/>
       <c r="W39" s="186" t="n"/>
       <c r="X39" s="215" t="n"/>
     </row>
     <row r="40" ht="15.75" customHeight="1">
       <c r="A40" s="182" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="B40" s="185" t="inlineStr">
         <is>
           <t>Бубнов Марк Александрович</t>
         </is>
       </c>
       <c r="C40" s="210" t="n"/>
       <c r="D40" s="210" t="n"/>
       <c r="E40" s="210" t="n"/>
       <c r="F40" s="210" t="n"/>
       <c r="G40" s="211" t="n"/>
       <c r="H40" s="185" t="inlineStr"/>
       <c r="I40" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J40" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K40" s="187" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="L40" s="185" t="inlineStr">
         <is>
-          <t>29:45</t>
+          <t>25:52</t>
         </is>
       </c>
       <c r="M40" s="211" t="n"/>
       <c r="N40" s="187" t="inlineStr">
         <is>
-          <t>97</t>
-[...2 lines deleted...]
-      <c r="O40" s="190" t="inlineStr"/>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="O40" s="190" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
       <c r="P40" s="191" t="inlineStr"/>
       <c r="Q40" s="192" t="inlineStr"/>
       <c r="R40" s="193" t="n"/>
       <c r="S40" s="185" t="n"/>
       <c r="T40" s="185" t="n"/>
       <c r="U40" s="185" t="n"/>
       <c r="V40" s="211" t="n"/>
       <c r="W40" s="186" t="n"/>
       <c r="X40" s="215" t="n"/>
     </row>
     <row r="41" ht="15.75" customHeight="1">
       <c r="A41" s="182" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="B41" s="185" t="inlineStr">
         <is>
           <t>Байчурин Эрик Маратович</t>
         </is>
       </c>
       <c r="C41" s="210" t="n"/>
       <c r="D41" s="210" t="n"/>
       <c r="E41" s="210" t="n"/>
       <c r="F41" s="210" t="n"/>
       <c r="G41" s="211" t="n"/>
       <c r="H41" s="185" t="inlineStr"/>
       <c r="I41" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J41" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K41" s="187" t="n">
         <v>8</v>
       </c>
       <c r="L41" s="185" t="inlineStr">
         <is>
-          <t>30:58</t>
+          <t>29:45</t>
         </is>
       </c>
       <c r="M41" s="211" t="n"/>
       <c r="N41" s="187" t="inlineStr">
         <is>
-          <t>15</t>
-[...6 lines deleted...]
-      </c>
+          <t>97</t>
+        </is>
+      </c>
+      <c r="O41" s="190" t="inlineStr"/>
       <c r="P41" s="191" t="inlineStr"/>
       <c r="Q41" s="192" t="inlineStr"/>
       <c r="R41" s="193" t="n"/>
       <c r="S41" s="185" t="n"/>
       <c r="T41" s="185" t="n"/>
       <c r="U41" s="185" t="n"/>
       <c r="V41" s="211" t="n"/>
       <c r="W41" s="186" t="n"/>
       <c r="X41" s="215" t="n"/>
     </row>
     <row r="42" ht="15.75" customHeight="1">
       <c r="A42" s="182" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="B42" s="185" t="inlineStr">
         <is>
           <t>Рюмин Родион Александрович</t>
         </is>
       </c>
       <c r="C42" s="210" t="n"/>
       <c r="D42" s="210" t="n"/>
       <c r="E42" s="210" t="n"/>
       <c r="F42" s="210" t="n"/>
       <c r="G42" s="211" t="n"/>
       <c r="H42" s="185" t="inlineStr"/>
       <c r="I42" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J42" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K42" s="187" t="n">
         <v>9</v>
       </c>
       <c r="L42" s="185" t="inlineStr">
         <is>
-          <t>32:35</t>
+          <t>18:34</t>
         </is>
       </c>
       <c r="M42" s="211" t="n"/>
       <c r="N42" s="187" t="inlineStr">
         <is>
-          <t>90</t>
-[...6 lines deleted...]
-      </c>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="O42" s="190" t="inlineStr"/>
       <c r="P42" s="191" t="inlineStr"/>
       <c r="Q42" s="192" t="inlineStr"/>
       <c r="R42" s="193" t="n"/>
       <c r="S42" s="185" t="n"/>
       <c r="T42" s="185" t="n"/>
       <c r="U42" s="185" t="n"/>
       <c r="V42" s="211" t="n"/>
       <c r="W42" s="186" t="n"/>
       <c r="X42" s="215" t="n"/>
     </row>
     <row r="43" ht="15.75" customHeight="1">
       <c r="A43" s="182" t="inlineStr">
         <is>
           <t>71</t>
         </is>
       </c>
       <c r="B43" s="185" t="inlineStr">
         <is>
           <t>Коркин Максим Евгеньевич</t>
         </is>
       </c>
       <c r="C43" s="210" t="n"/>
       <c r="D43" s="210" t="n"/>
       <c r="E43" s="210" t="n"/>
       <c r="F43" s="210" t="n"/>