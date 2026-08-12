--- v0 (2026-02-13)
+++ v1 (2026-08-12)
@@ -3889,90 +3889,90 @@
         <is>
           <t>Кравченко Александр</t>
         </is>
       </c>
       <c r="C6" s="210" t="n"/>
       <c r="D6" s="210" t="n"/>
       <c r="E6" s="210" t="n"/>
       <c r="F6" s="210" t="n"/>
       <c r="G6" s="211" t="n"/>
       <c r="H6" s="185" t="inlineStr"/>
       <c r="I6" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J6" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K6" s="187" t="n">
         <v>1</v>
       </c>
       <c r="L6" s="212" t="inlineStr">
         <is>
-          <t>04:11</t>
+          <t>24:13</t>
         </is>
       </c>
       <c r="M6" s="211" t="n"/>
       <c r="N6" s="187" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>44</t>
         </is>
       </c>
       <c r="O6" s="190" t="inlineStr">
         <is>
           <t>97</t>
         </is>
       </c>
       <c r="P6" s="191" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>78</t>
         </is>
       </c>
       <c r="Q6" s="192" t="inlineStr"/>
       <c r="R6" s="193" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>15</t>
         </is>
       </c>
       <c r="S6" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T6" s="185" t="inlineStr"/>
       <c r="U6" s="213" t="inlineStr">
         <is>
-          <t>10:11</t>
+          <t>42:24</t>
         </is>
       </c>
       <c r="V6" s="211" t="n"/>
       <c r="W6" s="214" t="inlineStr">
         <is>
-          <t>12:11</t>
+          <t>44:24</t>
         </is>
       </c>
       <c r="X6" s="215" t="n"/>
       <c r="Y6" s="3" t="n"/>
     </row>
     <row r="7" ht="17.1" customHeight="1">
       <c r="A7" s="182" t="inlineStr">
         <is>
           <t>6</t>
         </is>
       </c>
       <c r="B7" s="185" t="inlineStr">
         <is>
           <t>Ануфриев Даниил</t>
         </is>
       </c>
       <c r="C7" s="210" t="n"/>
       <c r="D7" s="210" t="n"/>
       <c r="E7" s="210" t="n"/>
       <c r="F7" s="210" t="n"/>
       <c r="G7" s="211" t="n"/>
       <c r="H7" s="185" t="inlineStr"/>
       <c r="I7" s="185" t="inlineStr">
         <is>
           <t>З</t>
@@ -3984,68 +3984,68 @@
         </is>
       </c>
       <c r="K7" s="187" t="n">
         <v>2</v>
       </c>
       <c r="L7" s="185" t="inlineStr">
         <is>
           <t>14:28</t>
         </is>
       </c>
       <c r="M7" s="211" t="n"/>
       <c r="N7" s="187" t="inlineStr">
         <is>
           <t>76</t>
         </is>
       </c>
       <c r="O7" s="190" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="P7" s="191" t="inlineStr"/>
       <c r="Q7" s="192" t="inlineStr"/>
       <c r="R7" s="193" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>14</t>
         </is>
       </c>
       <c r="S7" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T7" s="185" t="inlineStr"/>
       <c r="U7" s="185" t="inlineStr">
         <is>
-          <t>13:25</t>
+          <t>42:51</t>
         </is>
       </c>
       <c r="V7" s="211" t="n"/>
       <c r="W7" s="186" t="inlineStr">
         <is>
-          <t>15:25</t>
+          <t>44:51</t>
         </is>
       </c>
       <c r="X7" s="215" t="n"/>
       <c r="Y7" s="3" t="n"/>
     </row>
     <row r="8" ht="17.1" customHeight="1">
       <c r="A8" s="182" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="B8" s="185" t="inlineStr">
         <is>
           <t>Максимов Владимир</t>
         </is>
       </c>
       <c r="C8" s="210" t="n"/>
       <c r="D8" s="210" t="n"/>
       <c r="E8" s="210" t="n"/>
       <c r="F8" s="210" t="n"/>
       <c r="G8" s="211" t="n"/>
       <c r="H8" s="185" t="inlineStr"/>
       <c r="I8" s="185" t="inlineStr">
         <is>
           <t>З</t>
@@ -4057,68 +4057,68 @@
         </is>
       </c>
       <c r="K8" s="187" t="n">
         <v>3</v>
       </c>
       <c r="L8" s="185" t="inlineStr">
         <is>
           <t>15:34</t>
         </is>
       </c>
       <c r="M8" s="211" t="n"/>
       <c r="N8" s="187" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="O8" s="190" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="P8" s="191" t="inlineStr"/>
       <c r="Q8" s="192" t="inlineStr"/>
       <c r="R8" s="193" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>14</t>
         </is>
       </c>
       <c r="S8" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T8" s="185" t="inlineStr"/>
       <c r="U8" s="185" t="inlineStr">
         <is>
-          <t>23:09</t>
+          <t>42:51</t>
         </is>
       </c>
       <c r="V8" s="211" t="n"/>
       <c r="W8" s="186" t="inlineStr">
         <is>
-          <t>25:09</t>
+          <t>44:51</t>
         </is>
       </c>
       <c r="X8" s="215" t="n"/>
       <c r="Y8" s="3" t="n"/>
     </row>
     <row r="9" ht="17.1" customHeight="1">
       <c r="A9" s="182" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="B9" s="185" t="inlineStr">
         <is>
           <t>Комаров Даниил</t>
         </is>
       </c>
       <c r="C9" s="210" t="n"/>
       <c r="D9" s="210" t="n"/>
       <c r="E9" s="210" t="n"/>
       <c r="F9" s="210" t="n"/>
       <c r="G9" s="211" t="n"/>
       <c r="H9" s="185" t="inlineStr"/>
       <c r="I9" s="185" t="inlineStr">
         <is>
           <t>З</t>
@@ -4134,68 +4134,68 @@
       </c>
       <c r="L9" s="185" t="inlineStr">
         <is>
           <t>24:38</t>
         </is>
       </c>
       <c r="M9" s="211" t="n"/>
       <c r="N9" s="187" t="inlineStr">
         <is>
           <t>97</t>
         </is>
       </c>
       <c r="O9" s="190" t="inlineStr">
         <is>
           <t>78</t>
         </is>
       </c>
       <c r="P9" s="191" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
       <c r="Q9" s="192" t="inlineStr"/>
       <c r="R9" s="193" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>12</t>
         </is>
       </c>
       <c r="S9" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T9" s="185" t="inlineStr"/>
       <c r="U9" s="185" t="inlineStr">
         <is>
-          <t>27:14</t>
+          <t>10:11</t>
         </is>
       </c>
       <c r="V9" s="211" t="n"/>
       <c r="W9" s="186" t="inlineStr">
         <is>
-          <t>29:14</t>
+          <t>12:11</t>
         </is>
       </c>
       <c r="X9" s="215" t="n"/>
     </row>
     <row r="10" ht="17.1" customHeight="1">
       <c r="A10" s="182" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="B10" s="185" t="inlineStr">
         <is>
           <t>Семенюта Семён</t>
         </is>
       </c>
       <c r="C10" s="210" t="n"/>
       <c r="D10" s="210" t="n"/>
       <c r="E10" s="210" t="n"/>
       <c r="F10" s="210" t="n"/>
       <c r="G10" s="211" t="n"/>
       <c r="H10" s="185" t="inlineStr"/>
       <c r="I10" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
@@ -4210,499 +4210,499 @@
       </c>
       <c r="L10" s="185" t="inlineStr">
         <is>
           <t>30:50</t>
         </is>
       </c>
       <c r="M10" s="211" t="n"/>
       <c r="N10" s="187" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="O10" s="190" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P10" s="191" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="Q10" s="192" t="inlineStr"/>
       <c r="R10" s="193" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>17</t>
         </is>
       </c>
       <c r="S10" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T10" s="185" t="inlineStr"/>
       <c r="U10" s="185" t="inlineStr">
         <is>
-          <t>33:48</t>
+          <t>23:09</t>
         </is>
       </c>
       <c r="V10" s="211" t="n"/>
       <c r="W10" s="186" t="inlineStr">
         <is>
-          <t>35:48</t>
+          <t>25:09</t>
         </is>
       </c>
       <c r="X10" s="215" t="n"/>
     </row>
     <row r="11" ht="17.1" customHeight="1">
       <c r="A11" s="182" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="B11" s="185" t="inlineStr">
         <is>
           <t>Шестопалов Михаил</t>
         </is>
       </c>
       <c r="C11" s="210" t="n"/>
       <c r="D11" s="210" t="n"/>
       <c r="E11" s="210" t="n"/>
       <c r="F11" s="210" t="n"/>
       <c r="G11" s="211" t="n"/>
       <c r="H11" s="185" t="inlineStr"/>
       <c r="I11" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J11" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K11" s="187" t="n">
         <v>6</v>
       </c>
       <c r="L11" s="185" t="inlineStr">
         <is>
-          <t>31:51</t>
+          <t>33:53</t>
         </is>
       </c>
       <c r="M11" s="211" t="n"/>
       <c r="N11" s="187" t="inlineStr">
         <is>
-          <t>10</t>
-[...2 lines deleted...]
-      <c r="O11" s="190" t="inlineStr"/>
+          <t>97</t>
+        </is>
+      </c>
+      <c r="O11" s="190" t="inlineStr">
+        <is>
+          <t>47</t>
+        </is>
+      </c>
       <c r="P11" s="191" t="inlineStr"/>
       <c r="Q11" s="192" t="inlineStr"/>
       <c r="R11" s="193" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>44</t>
         </is>
       </c>
       <c r="S11" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T11" s="185" t="inlineStr"/>
       <c r="U11" s="185" t="inlineStr">
         <is>
-          <t>42:24</t>
+          <t>13:25</t>
         </is>
       </c>
       <c r="V11" s="211" t="n"/>
       <c r="W11" s="186" t="inlineStr">
         <is>
-          <t>44:24</t>
+          <t>15:25</t>
         </is>
       </c>
       <c r="X11" s="215" t="n"/>
     </row>
     <row r="12" ht="17.1" customHeight="1">
       <c r="A12" s="182" t="inlineStr">
         <is>
           <t>76</t>
         </is>
       </c>
       <c r="B12" s="185" t="inlineStr">
         <is>
           <t>Игнатов Михаил</t>
         </is>
       </c>
       <c r="C12" s="210" t="n"/>
       <c r="D12" s="210" t="n"/>
       <c r="E12" s="210" t="n"/>
       <c r="F12" s="210" t="n"/>
       <c r="G12" s="211" t="n"/>
       <c r="H12" s="185" t="inlineStr"/>
       <c r="I12" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J12" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K12" s="187" t="n">
         <v>7</v>
       </c>
       <c r="L12" s="185" t="inlineStr">
         <is>
-          <t>33:53</t>
+          <t>44:15</t>
         </is>
       </c>
       <c r="M12" s="211" t="n"/>
       <c r="N12" s="187" t="inlineStr">
         <is>
-          <t>97</t>
+          <t>14</t>
         </is>
       </c>
       <c r="O12" s="190" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>6</t>
         </is>
       </c>
       <c r="P12" s="191" t="inlineStr"/>
       <c r="Q12" s="192" t="inlineStr"/>
       <c r="R12" s="193" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>18</t>
         </is>
       </c>
       <c r="S12" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T12" s="185" t="inlineStr"/>
       <c r="U12" s="185" t="inlineStr">
         <is>
-          <t>42:51</t>
+          <t>27:14</t>
         </is>
       </c>
       <c r="V12" s="211" t="n"/>
       <c r="W12" s="186" t="inlineStr">
         <is>
-          <t>44:51</t>
+          <t>29:14</t>
         </is>
       </c>
       <c r="X12" s="215" t="n"/>
     </row>
     <row r="13" ht="17.1" customHeight="1">
       <c r="A13" s="182" t="inlineStr">
         <is>
           <t>78</t>
         </is>
       </c>
       <c r="B13" s="185" t="inlineStr">
         <is>
           <t>Лебедев Макар</t>
         </is>
       </c>
       <c r="C13" s="210" t="n"/>
       <c r="D13" s="210" t="n"/>
       <c r="E13" s="210" t="n"/>
       <c r="F13" s="210" t="n"/>
       <c r="G13" s="211" t="n"/>
       <c r="H13" s="185" t="inlineStr"/>
       <c r="I13" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J13" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K13" s="187" t="n">
         <v>8</v>
       </c>
       <c r="L13" s="185" t="inlineStr">
         <is>
-          <t>34:49</t>
+          <t>04:11</t>
         </is>
       </c>
       <c r="M13" s="211" t="n"/>
       <c r="N13" s="187" t="inlineStr">
         <is>
-          <t>18</t>
-[...3 lines deleted...]
-      <c r="P13" s="191" t="inlineStr"/>
+          <t>47</t>
+        </is>
+      </c>
+      <c r="O13" s="190" t="inlineStr">
+        <is>
+          <t>97</t>
+        </is>
+      </c>
+      <c r="P13" s="191" t="inlineStr">
+        <is>
+          <t>44</t>
+        </is>
+      </c>
       <c r="Q13" s="192" t="inlineStr"/>
       <c r="R13" s="193" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>6</t>
         </is>
       </c>
       <c r="S13" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T13" s="185" t="inlineStr"/>
       <c r="U13" s="185" t="inlineStr">
         <is>
-          <t>42:51</t>
+          <t>33:48</t>
         </is>
       </c>
       <c r="V13" s="211" t="n"/>
       <c r="W13" s="186" t="inlineStr">
         <is>
-          <t>44:51</t>
+          <t>35:48</t>
         </is>
       </c>
       <c r="X13" s="215" t="n"/>
     </row>
     <row r="14" ht="17.1" customHeight="1">
       <c r="A14" s="182" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="B14" s="185" t="inlineStr">
         <is>
           <t>Иванкин Ян</t>
         </is>
       </c>
       <c r="C14" s="210" t="n"/>
       <c r="D14" s="210" t="n"/>
       <c r="E14" s="210" t="n"/>
       <c r="F14" s="210" t="n"/>
       <c r="G14" s="211" t="n"/>
       <c r="H14" s="185" t="inlineStr"/>
       <c r="I14" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J14" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K14" s="187" t="n">
         <v>9</v>
       </c>
       <c r="L14" s="185" t="inlineStr">
         <is>
-          <t>37:02</t>
+          <t>12:49</t>
         </is>
       </c>
       <c r="M14" s="211" t="n"/>
       <c r="N14" s="187" t="inlineStr">
         <is>
-          <t>18</t>
-[...3 lines deleted...]
-      <c r="P14" s="191" t="inlineStr"/>
+          <t>97</t>
+        </is>
+      </c>
+      <c r="O14" s="190" t="inlineStr">
+        <is>
+          <t>78</t>
+        </is>
+      </c>
+      <c r="P14" s="191" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
       <c r="Q14" s="192" t="inlineStr"/>
       <c r="R14" s="193" t="n"/>
       <c r="S14" s="185" t="n"/>
       <c r="T14" s="185" t="n"/>
       <c r="U14" s="185" t="n"/>
       <c r="V14" s="211" t="n"/>
       <c r="W14" s="186" t="n"/>
       <c r="X14" s="215" t="n"/>
     </row>
     <row r="15" ht="17.1" customHeight="1">
       <c r="A15" s="182" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="B15" s="185" t="inlineStr">
         <is>
           <t>Зимин Максим</t>
         </is>
       </c>
       <c r="C15" s="210" t="n"/>
       <c r="D15" s="210" t="n"/>
       <c r="E15" s="210" t="n"/>
       <c r="F15" s="210" t="n"/>
       <c r="G15" s="211" t="n"/>
       <c r="H15" s="185" t="inlineStr"/>
       <c r="I15" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J15" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K15" s="187" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="L15" s="185" t="inlineStr">
         <is>
-          <t>44:15</t>
+          <t>31:51</t>
         </is>
       </c>
       <c r="M15" s="211" t="n"/>
       <c r="N15" s="187" t="inlineStr">
         <is>
-          <t>14</t>
-[...6 lines deleted...]
-      </c>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="O15" s="190" t="inlineStr"/>
       <c r="P15" s="191" t="inlineStr"/>
       <c r="Q15" s="192" t="inlineStr"/>
       <c r="R15" s="193" t="n"/>
       <c r="S15" s="185" t="n"/>
       <c r="T15" s="185" t="n"/>
       <c r="U15" s="185" t="n"/>
       <c r="V15" s="211" t="n"/>
       <c r="W15" s="186" t="n"/>
       <c r="X15" s="215" t="n"/>
     </row>
     <row r="16" ht="17.1" customHeight="1">
       <c r="A16" s="182" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="B16" s="185" t="inlineStr">
         <is>
           <t>Иванин Егор</t>
         </is>
       </c>
       <c r="C16" s="210" t="n"/>
       <c r="D16" s="210" t="n"/>
       <c r="E16" s="210" t="n"/>
       <c r="F16" s="210" t="n"/>
       <c r="G16" s="211" t="n"/>
       <c r="H16" s="185" t="inlineStr"/>
       <c r="I16" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J16" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K16" s="187" t="n">
         <v>12</v>
       </c>
       <c r="L16" s="185" t="inlineStr">
         <is>
-          <t>12:49</t>
+          <t>34:49</t>
         </is>
       </c>
       <c r="M16" s="211" t="n"/>
       <c r="N16" s="187" t="inlineStr">
         <is>
-          <t>97</t>
-[...11 lines deleted...]
-      </c>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="O16" s="190" t="inlineStr"/>
+      <c r="P16" s="191" t="inlineStr"/>
       <c r="Q16" s="192" t="inlineStr"/>
       <c r="R16" s="193" t="n"/>
       <c r="S16" s="185" t="n"/>
       <c r="T16" s="185" t="n"/>
       <c r="U16" s="185" t="n"/>
       <c r="V16" s="211" t="n"/>
       <c r="W16" s="186" t="n"/>
       <c r="X16" s="215" t="n"/>
     </row>
     <row r="17" ht="17.1" customHeight="1">
       <c r="A17" s="182" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="B17" s="185" t="inlineStr">
         <is>
           <t xml:space="preserve">Даньшин Тимофей </t>
         </is>
       </c>
       <c r="C17" s="210" t="n"/>
       <c r="D17" s="210" t="n"/>
       <c r="E17" s="210" t="n"/>
       <c r="F17" s="210" t="n"/>
       <c r="G17" s="211" t="n"/>
       <c r="H17" s="185" t="inlineStr"/>
       <c r="I17" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J17" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K17" s="187" t="n">
         <v>13</v>
       </c>
       <c r="L17" s="185" t="inlineStr">
         <is>
-          <t>24:13</t>
+          <t>37:02</t>
         </is>
       </c>
       <c r="M17" s="211" t="n"/>
       <c r="N17" s="187" t="inlineStr">
         <is>
-          <t>44</t>
-[...11 lines deleted...]
-      </c>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="O17" s="190" t="inlineStr"/>
+      <c r="P17" s="191" t="inlineStr"/>
       <c r="Q17" s="192" t="inlineStr"/>
       <c r="R17" s="193" t="n"/>
       <c r="S17" s="185" t="n"/>
       <c r="T17" s="185" t="n"/>
       <c r="U17" s="185" t="n"/>
       <c r="V17" s="211" t="n"/>
       <c r="W17" s="186" t="n"/>
       <c r="X17" s="215" t="n"/>
     </row>
     <row r="18" ht="17.1" customHeight="1">
       <c r="A18" s="182" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="B18" s="185" t="inlineStr">
         <is>
           <t>Митусов Андрей</t>
         </is>
       </c>
       <c r="C18" s="210" t="n"/>
       <c r="D18" s="210" t="n"/>
       <c r="E18" s="210" t="n"/>
       <c r="F18" s="210" t="n"/>
       <c r="G18" s="211" t="n"/>
@@ -5291,152 +5291,152 @@
           <t>22</t>
         </is>
       </c>
       <c r="B35" s="185" t="inlineStr">
         <is>
           <t>Шаньшин Даниил</t>
         </is>
       </c>
       <c r="C35" s="210" t="n"/>
       <c r="D35" s="210" t="n"/>
       <c r="E35" s="210" t="n"/>
       <c r="F35" s="210" t="n"/>
       <c r="G35" s="211" t="n"/>
       <c r="H35" s="185" t="inlineStr"/>
       <c r="I35" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J35" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K35" s="187" t="n">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="L35" s="212" t="inlineStr">
         <is>
           <t>10:36</t>
         </is>
       </c>
       <c r="M35" s="211" t="n"/>
       <c r="N35" s="187" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="O35" s="190" t="inlineStr">
         <is>
           <t>57</t>
         </is>
       </c>
       <c r="P35" s="191" t="inlineStr">
         <is>
           <t>51</t>
         </is>
       </c>
       <c r="Q35" s="192" t="inlineStr"/>
       <c r="R35" s="193" t="inlineStr">
         <is>
-          <t>94</t>
+          <t>10</t>
         </is>
       </c>
       <c r="S35" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T35" s="185" t="inlineStr"/>
       <c r="U35" s="213" t="inlineStr">
         <is>
-          <t>07:54</t>
+          <t>13:25</t>
         </is>
       </c>
       <c r="V35" s="211" t="n"/>
       <c r="W35" s="214" t="inlineStr">
         <is>
-          <t>09:54</t>
+          <t>15:25</t>
         </is>
       </c>
       <c r="X35" s="215" t="n"/>
     </row>
     <row r="36" ht="15.75" customHeight="1">
       <c r="A36" s="182" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="B36" s="185" t="inlineStr">
         <is>
           <t>Михайлов Кирилл</t>
         </is>
       </c>
       <c r="C36" s="210" t="n"/>
       <c r="D36" s="210" t="n"/>
       <c r="E36" s="210" t="n"/>
       <c r="F36" s="210" t="n"/>
       <c r="G36" s="211" t="n"/>
       <c r="H36" s="185" t="inlineStr"/>
       <c r="I36" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J36" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K36" s="187" t="n"/>
       <c r="L36" s="185" t="n"/>
       <c r="M36" s="211" t="n"/>
       <c r="N36" s="187" t="n"/>
       <c r="O36" s="190" t="n"/>
       <c r="P36" s="191" t="n"/>
       <c r="Q36" s="192" t="n"/>
       <c r="R36" s="193" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>94</t>
         </is>
       </c>
       <c r="S36" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T36" s="185" t="inlineStr"/>
       <c r="U36" s="185" t="inlineStr">
         <is>
-          <t>13:25</t>
+          <t>07:54</t>
         </is>
       </c>
       <c r="V36" s="211" t="n"/>
       <c r="W36" s="186" t="inlineStr">
         <is>
-          <t>15:25</t>
+          <t>09:54</t>
         </is>
       </c>
       <c r="X36" s="215" t="n"/>
     </row>
     <row r="37" ht="15.75" customHeight="1">
       <c r="A37" s="182" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="B37" s="185" t="inlineStr">
         <is>
           <t>Шуваев Михаил</t>
         </is>
       </c>
       <c r="C37" s="210" t="n"/>
       <c r="D37" s="210" t="n"/>
       <c r="E37" s="210" t="n"/>
       <c r="F37" s="210" t="n"/>
       <c r="G37" s="211" t="n"/>
       <c r="H37" s="185" t="inlineStr"/>
       <c r="I37" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>