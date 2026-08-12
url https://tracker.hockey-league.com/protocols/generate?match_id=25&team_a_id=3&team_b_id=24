--- v0 (2026-02-13)
+++ v1 (2026-08-12)
@@ -3911,68 +3911,68 @@
       </c>
       <c r="L6" s="212" t="inlineStr">
         <is>
           <t>23:28</t>
         </is>
       </c>
       <c r="M6" s="211" t="n"/>
       <c r="N6" s="187" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="O6" s="190" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P6" s="191" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="Q6" s="192" t="inlineStr"/>
       <c r="R6" s="193" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>14</t>
         </is>
       </c>
       <c r="S6" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T6" s="185" t="inlineStr"/>
       <c r="U6" s="213" t="inlineStr">
         <is>
-          <t>00:28</t>
+          <t>15:20</t>
         </is>
       </c>
       <c r="V6" s="211" t="n"/>
       <c r="W6" s="214" t="inlineStr">
         <is>
-          <t>02:28</t>
+          <t>17:20</t>
         </is>
       </c>
       <c r="X6" s="215" t="n"/>
       <c r="Y6" s="3" t="n"/>
     </row>
     <row r="7" ht="17.1" customHeight="1">
       <c r="A7" s="182" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="B7" s="185" t="inlineStr">
         <is>
           <t>Беряков Александр</t>
         </is>
       </c>
       <c r="C7" s="210" t="n"/>
       <c r="D7" s="210" t="n"/>
       <c r="E7" s="210" t="n"/>
       <c r="F7" s="210" t="n"/>
       <c r="G7" s="211" t="n"/>
       <c r="H7" s="185" t="inlineStr"/>
       <c r="I7" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
@@ -3984,68 +3984,68 @@
         </is>
       </c>
       <c r="K7" s="187" t="n">
         <v>2</v>
       </c>
       <c r="L7" s="185" t="inlineStr">
         <is>
           <t>34:53</t>
         </is>
       </c>
       <c r="M7" s="211" t="n"/>
       <c r="N7" s="187" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="O7" s="190" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="P7" s="191" t="inlineStr"/>
       <c r="Q7" s="192" t="inlineStr"/>
       <c r="R7" s="193" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>20</t>
         </is>
       </c>
       <c r="S7" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T7" s="185" t="inlineStr"/>
       <c r="U7" s="185" t="inlineStr">
         <is>
-          <t>15:20</t>
+          <t>00:28</t>
         </is>
       </c>
       <c r="V7" s="211" t="n"/>
       <c r="W7" s="186" t="inlineStr">
         <is>
-          <t>17:20</t>
+          <t>02:28</t>
         </is>
       </c>
       <c r="X7" s="215" t="n"/>
       <c r="Y7" s="3" t="n"/>
     </row>
     <row r="8" ht="17.1" customHeight="1">
       <c r="A8" s="182" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="B8" s="185" t="inlineStr">
         <is>
           <t>Евин  Михаил</t>
         </is>
       </c>
       <c r="C8" s="210" t="n"/>
       <c r="D8" s="210" t="n"/>
       <c r="E8" s="210" t="n"/>
       <c r="F8" s="210" t="n"/>
       <c r="G8" s="211" t="n"/>
       <c r="H8" s="185" t="inlineStr"/>
       <c r="I8" s="185" t="inlineStr">
         <is>
           <t>З</t>
@@ -4164,51 +4164,51 @@
           <t>15</t>
         </is>
       </c>
       <c r="B10" s="185" t="inlineStr">
         <is>
           <t>Савельев Клим</t>
         </is>
       </c>
       <c r="C10" s="210" t="n"/>
       <c r="D10" s="210" t="n"/>
       <c r="E10" s="210" t="n"/>
       <c r="F10" s="210" t="n"/>
       <c r="G10" s="211" t="n"/>
       <c r="H10" s="185" t="inlineStr"/>
       <c r="I10" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J10" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K10" s="187" t="n">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="L10" s="185" t="inlineStr">
         <is>
           <t>43:38</t>
         </is>
       </c>
       <c r="M10" s="211" t="n"/>
       <c r="N10" s="187" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="O10" s="190" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="P10" s="191" t="inlineStr"/>
       <c r="Q10" s="192" t="inlineStr"/>
       <c r="R10" s="193" t="n"/>
       <c r="S10" s="185" t="n"/>
       <c r="T10" s="185" t="n"/>
       <c r="U10" s="185" t="n"/>
       <c r="V10" s="211" t="n"/>
       <c r="W10" s="186" t="n"/>
@@ -4220,51 +4220,51 @@
           <t>17</t>
         </is>
       </c>
       <c r="B11" s="185" t="inlineStr">
         <is>
           <t>Дудочкин Даниил</t>
         </is>
       </c>
       <c r="C11" s="210" t="n"/>
       <c r="D11" s="210" t="n"/>
       <c r="E11" s="210" t="n"/>
       <c r="F11" s="210" t="n"/>
       <c r="G11" s="211" t="n"/>
       <c r="H11" s="185" t="inlineStr"/>
       <c r="I11" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J11" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K11" s="187" t="n">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="L11" s="185" t="inlineStr">
         <is>
           <t>34:10</t>
         </is>
       </c>
       <c r="M11" s="211" t="n"/>
       <c r="N11" s="187" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="O11" s="190" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="P11" s="191" t="inlineStr"/>
       <c r="Q11" s="192" t="inlineStr"/>
       <c r="R11" s="193" t="n"/>
       <c r="S11" s="185" t="n"/>
       <c r="T11" s="185" t="n"/>
       <c r="U11" s="185" t="n"/>
       <c r="V11" s="211" t="n"/>
       <c r="W11" s="186" t="n"/>
@@ -5171,136 +5171,136 @@
           <t>22</t>
         </is>
       </c>
       <c r="B35" s="185" t="inlineStr">
         <is>
           <t>Шаньшин Даниил</t>
         </is>
       </c>
       <c r="C35" s="210" t="n"/>
       <c r="D35" s="210" t="n"/>
       <c r="E35" s="210" t="n"/>
       <c r="F35" s="210" t="n"/>
       <c r="G35" s="211" t="n"/>
       <c r="H35" s="185" t="inlineStr"/>
       <c r="I35" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J35" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K35" s="187" t="n">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="L35" s="212" t="inlineStr">
         <is>
-          <t>38:42</t>
+          <t>42:47</t>
         </is>
       </c>
       <c r="M35" s="211" t="n"/>
       <c r="N35" s="187" t="inlineStr">
         <is>
-          <t>51</t>
-[...2 lines deleted...]
-      <c r="O35" s="190" t="inlineStr"/>
+          <t>78</t>
+        </is>
+      </c>
+      <c r="O35" s="190" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
       <c r="P35" s="191" t="inlineStr"/>
       <c r="Q35" s="192" t="inlineStr"/>
       <c r="R35" s="193" t="inlineStr">
         <is>
-          <t>92</t>
+          <t>70</t>
         </is>
       </c>
       <c r="S35" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T35" s="185" t="inlineStr"/>
       <c r="U35" s="213" t="inlineStr">
         <is>
-          <t>01:10</t>
+          <t>39:34</t>
         </is>
       </c>
       <c r="V35" s="211" t="n"/>
       <c r="W35" s="214" t="inlineStr">
         <is>
-          <t>03:10</t>
+          <t>41:34</t>
         </is>
       </c>
       <c r="X35" s="215" t="n"/>
     </row>
     <row r="36" ht="15.75" customHeight="1">
       <c r="A36" s="182" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="B36" s="185" t="inlineStr">
         <is>
           <t>Михайлов Кирилл</t>
         </is>
       </c>
       <c r="C36" s="210" t="n"/>
       <c r="D36" s="210" t="n"/>
       <c r="E36" s="210" t="n"/>
       <c r="F36" s="210" t="n"/>
       <c r="G36" s="211" t="n"/>
       <c r="H36" s="185" t="inlineStr"/>
       <c r="I36" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J36" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K36" s="187" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="L36" s="185" t="inlineStr">
         <is>
-          <t>42:47</t>
+          <t>22:00</t>
         </is>
       </c>
       <c r="M36" s="211" t="n"/>
       <c r="N36" s="187" t="inlineStr">
         <is>
-          <t>78</t>
-[...6 lines deleted...]
-      </c>
+          <t>51</t>
+        </is>
+      </c>
+      <c r="O36" s="190" t="inlineStr"/>
       <c r="P36" s="191" t="inlineStr"/>
       <c r="Q36" s="192" t="inlineStr"/>
       <c r="R36" s="193" t="inlineStr">
         <is>
           <t>94</t>
         </is>
       </c>
       <c r="S36" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T36" s="185" t="inlineStr"/>
       <c r="U36" s="185" t="inlineStr">
         <is>
           <t>33:23</t>
         </is>
       </c>
       <c r="V36" s="211" t="n"/>
       <c r="W36" s="186" t="inlineStr">
         <is>
           <t>35:23</t>
         </is>
       </c>
       <c r="X36" s="215" t="n"/>
@@ -5311,86 +5311,86 @@
           <t>29</t>
         </is>
       </c>
       <c r="B37" s="185" t="inlineStr">
         <is>
           <t>Шуваев Михаил</t>
         </is>
       </c>
       <c r="C37" s="210" t="n"/>
       <c r="D37" s="210" t="n"/>
       <c r="E37" s="210" t="n"/>
       <c r="F37" s="210" t="n"/>
       <c r="G37" s="211" t="n"/>
       <c r="H37" s="185" t="inlineStr"/>
       <c r="I37" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J37" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K37" s="187" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="L37" s="185" t="inlineStr">
         <is>
-          <t>22:00</t>
+          <t>38:42</t>
         </is>
       </c>
       <c r="M37" s="211" t="n"/>
       <c r="N37" s="187" t="inlineStr">
         <is>
           <t>51</t>
         </is>
       </c>
       <c r="O37" s="190" t="inlineStr"/>
       <c r="P37" s="191" t="inlineStr"/>
       <c r="Q37" s="192" t="inlineStr"/>
       <c r="R37" s="193" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>92</t>
         </is>
       </c>
       <c r="S37" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T37" s="185" t="inlineStr"/>
       <c r="U37" s="185" t="inlineStr">
         <is>
-          <t>35:04</t>
+          <t>01:10</t>
         </is>
       </c>
       <c r="V37" s="211" t="n"/>
       <c r="W37" s="186" t="inlineStr">
         <is>
-          <t>37:04</t>
+          <t>03:10</t>
         </is>
       </c>
       <c r="X37" s="215" t="n"/>
     </row>
     <row r="38" ht="15.75" customHeight="1">
       <c r="A38" s="182" t="inlineStr">
         <is>
           <t>34</t>
         </is>
       </c>
       <c r="B38" s="185" t="inlineStr">
         <is>
           <t>Братчиков Ярослав</t>
         </is>
       </c>
       <c r="C38" s="210" t="n"/>
       <c r="D38" s="210" t="n"/>
       <c r="E38" s="210" t="n"/>
       <c r="F38" s="210" t="n"/>
       <c r="G38" s="211" t="n"/>
       <c r="H38" s="185" t="inlineStr"/>
       <c r="I38" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
@@ -5398,57 +5398,57 @@
       <c r="J38" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K38" s="187" t="n"/>
       <c r="L38" s="185" t="n"/>
       <c r="M38" s="211" t="n"/>
       <c r="N38" s="187" t="n"/>
       <c r="O38" s="190" t="n"/>
       <c r="P38" s="191" t="n"/>
       <c r="Q38" s="192" t="n"/>
       <c r="R38" s="193" t="inlineStr">
         <is>
           <t>70</t>
         </is>
       </c>
       <c r="S38" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T38" s="185" t="inlineStr"/>
       <c r="U38" s="185" t="inlineStr">
         <is>
-          <t>39:34</t>
+          <t>35:04</t>
         </is>
       </c>
       <c r="V38" s="211" t="n"/>
       <c r="W38" s="186" t="inlineStr">
         <is>
-          <t>41:34</t>
+          <t>37:04</t>
         </is>
       </c>
       <c r="X38" s="215" t="n"/>
     </row>
     <row r="39" ht="15.75" customHeight="1">
       <c r="A39" s="182" t="inlineStr">
         <is>
           <t>65</t>
         </is>
       </c>
       <c r="B39" s="185" t="inlineStr">
         <is>
           <t>Щербаков Николай</t>
         </is>
       </c>
       <c r="C39" s="210" t="n"/>
       <c r="D39" s="210" t="n"/>
       <c r="E39" s="210" t="n"/>
       <c r="F39" s="210" t="n"/>
       <c r="G39" s="211" t="n"/>
       <c r="H39" s="185" t="inlineStr"/>
       <c r="I39" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>