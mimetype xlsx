--- v0 (2026-02-13)
+++ v1 (2026-08-12)
@@ -3893,68 +3893,68 @@
       <c r="C6" s="210" t="n"/>
       <c r="D6" s="210" t="n"/>
       <c r="E6" s="210" t="n"/>
       <c r="F6" s="210" t="n"/>
       <c r="G6" s="211" t="n"/>
       <c r="H6" s="185" t="inlineStr"/>
       <c r="I6" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J6" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K6" s="187" t="n"/>
       <c r="L6" s="212" t="n"/>
       <c r="M6" s="211" t="n"/>
       <c r="N6" s="187" t="n"/>
       <c r="O6" s="190" t="n"/>
       <c r="P6" s="191" t="n"/>
       <c r="Q6" s="192" t="n"/>
       <c r="R6" s="193" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>11</t>
         </is>
       </c>
       <c r="S6" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T6" s="185" t="inlineStr"/>
       <c r="U6" s="213" t="inlineStr">
         <is>
-          <t>04:16</t>
+          <t>23:21</t>
         </is>
       </c>
       <c r="V6" s="211" t="n"/>
       <c r="W6" s="214" t="inlineStr">
         <is>
-          <t>06:16</t>
+          <t>25:21</t>
         </is>
       </c>
       <c r="X6" s="215" t="n"/>
       <c r="Y6" s="3" t="n"/>
     </row>
     <row r="7" ht="17.1" customHeight="1">
       <c r="A7" s="182" t="inlineStr">
         <is>
           <t>91</t>
         </is>
       </c>
       <c r="B7" s="185" t="inlineStr">
         <is>
           <t>Бессонов Кирилл</t>
         </is>
       </c>
       <c r="C7" s="210" t="n"/>
       <c r="D7" s="210" t="n"/>
       <c r="E7" s="210" t="n"/>
       <c r="F7" s="210" t="n"/>
       <c r="G7" s="211" t="n"/>
       <c r="H7" s="185" t="inlineStr"/>
       <c r="I7" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
@@ -4009,183 +4009,183 @@
         </is>
       </c>
       <c r="C8" s="210" t="n"/>
       <c r="D8" s="210" t="n"/>
       <c r="E8" s="210" t="n"/>
       <c r="F8" s="210" t="n"/>
       <c r="G8" s="211" t="n"/>
       <c r="H8" s="185" t="inlineStr"/>
       <c r="I8" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J8" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K8" s="187" t="n"/>
       <c r="L8" s="185" t="n"/>
       <c r="M8" s="211" t="n"/>
       <c r="N8" s="187" t="n"/>
       <c r="O8" s="190" t="n"/>
       <c r="P8" s="191" t="n"/>
       <c r="Q8" s="192" t="n"/>
-      <c r="R8" s="193" t="inlineStr"/>
+      <c r="R8" s="193" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
       <c r="S8" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T8" s="185" t="inlineStr"/>
       <c r="U8" s="185" t="inlineStr">
         <is>
-          <t>21:16</t>
+          <t>40:07</t>
         </is>
       </c>
       <c r="V8" s="211" t="n"/>
       <c r="W8" s="186" t="inlineStr">
         <is>
-          <t>23:16</t>
+          <t>42:07</t>
         </is>
       </c>
       <c r="X8" s="215" t="n"/>
       <c r="Y8" s="3" t="n"/>
     </row>
     <row r="9" ht="17.1" customHeight="1">
       <c r="A9" s="182" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="B9" s="185" t="inlineStr">
         <is>
           <t xml:space="preserve">Грачев  Николай </t>
         </is>
       </c>
       <c r="C9" s="210" t="n"/>
       <c r="D9" s="210" t="n"/>
       <c r="E9" s="210" t="n"/>
       <c r="F9" s="210" t="n"/>
       <c r="G9" s="211" t="n"/>
       <c r="H9" s="185" t="inlineStr"/>
       <c r="I9" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J9" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K9" s="187" t="n"/>
       <c r="L9" s="185" t="n"/>
       <c r="M9" s="211" t="n"/>
       <c r="N9" s="187" t="n"/>
       <c r="O9" s="190" t="n"/>
       <c r="P9" s="191" t="n"/>
       <c r="Q9" s="192" t="n"/>
       <c r="R9" s="193" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>2</t>
         </is>
       </c>
       <c r="S9" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T9" s="185" t="inlineStr"/>
       <c r="U9" s="185" t="inlineStr">
         <is>
-          <t>23:21</t>
+          <t>04:16</t>
         </is>
       </c>
       <c r="V9" s="211" t="n"/>
       <c r="W9" s="186" t="inlineStr">
         <is>
-          <t>25:21</t>
+          <t>06:16</t>
         </is>
       </c>
       <c r="X9" s="215" t="n"/>
     </row>
     <row r="10" ht="17.1" customHeight="1">
       <c r="A10" s="182" t="inlineStr">
         <is>
           <t>63</t>
         </is>
       </c>
       <c r="B10" s="185" t="inlineStr">
         <is>
           <t>Соболев Алексей</t>
         </is>
       </c>
       <c r="C10" s="210" t="n"/>
       <c r="D10" s="210" t="n"/>
       <c r="E10" s="210" t="n"/>
       <c r="F10" s="210" t="n"/>
       <c r="G10" s="211" t="n"/>
       <c r="H10" s="185" t="inlineStr"/>
       <c r="I10" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J10" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K10" s="187" t="n"/>
       <c r="L10" s="185" t="n"/>
       <c r="M10" s="211" t="n"/>
       <c r="N10" s="187" t="n"/>
       <c r="O10" s="190" t="n"/>
       <c r="P10" s="191" t="n"/>
       <c r="Q10" s="192" t="n"/>
-      <c r="R10" s="193" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R10" s="193" t="inlineStr"/>
       <c r="S10" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T10" s="185" t="inlineStr"/>
       <c r="U10" s="185" t="inlineStr">
         <is>
-          <t>40:07</t>
+          <t>21:16</t>
         </is>
       </c>
       <c r="V10" s="211" t="n"/>
       <c r="W10" s="186" t="inlineStr">
         <is>
-          <t>42:07</t>
+          <t>23:16</t>
         </is>
       </c>
       <c r="X10" s="215" t="n"/>
     </row>
     <row r="11" ht="17.1" customHeight="1">
       <c r="A11" s="182" t="inlineStr">
         <is>
           <t>65</t>
         </is>
       </c>
       <c r="B11" s="185" t="inlineStr">
         <is>
           <t>Гусев  Яков</t>
         </is>
       </c>
       <c r="C11" s="210" t="n"/>
       <c r="D11" s="210" t="n"/>
       <c r="E11" s="210" t="n"/>
       <c r="F11" s="210" t="n"/>
       <c r="G11" s="211" t="n"/>
       <c r="H11" s="185" t="inlineStr"/>
       <c r="I11" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
@@ -5148,57 +5148,57 @@
       </c>
       <c r="O35" s="190" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P35" s="191" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="Q35" s="192" t="inlineStr"/>
       <c r="R35" s="193" t="inlineStr">
         <is>
           <t>76</t>
         </is>
       </c>
       <c r="S35" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T35" s="185" t="inlineStr"/>
       <c r="U35" s="213" t="inlineStr">
         <is>
-          <t>10:29</t>
+          <t>41:23</t>
         </is>
       </c>
       <c r="V35" s="211" t="n"/>
       <c r="W35" s="214" t="inlineStr">
         <is>
-          <t>12:29</t>
+          <t>43:23</t>
         </is>
       </c>
       <c r="X35" s="215" t="n"/>
     </row>
     <row r="36" ht="15.75" customHeight="1">
       <c r="A36" s="182" t="inlineStr">
         <is>
           <t>71</t>
         </is>
       </c>
       <c r="B36" s="185" t="inlineStr">
         <is>
           <t>Кравченко Александр</t>
         </is>
       </c>
       <c r="C36" s="210" t="n"/>
       <c r="D36" s="210" t="n"/>
       <c r="E36" s="210" t="n"/>
       <c r="F36" s="210" t="n"/>
       <c r="G36" s="211" t="n"/>
       <c r="H36" s="185" t="inlineStr"/>
       <c r="I36" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
@@ -5487,78 +5487,86 @@
         <is>
           <t>Семенюта Семён</t>
         </is>
       </c>
       <c r="C40" s="210" t="n"/>
       <c r="D40" s="210" t="n"/>
       <c r="E40" s="210" t="n"/>
       <c r="F40" s="210" t="n"/>
       <c r="G40" s="211" t="n"/>
       <c r="H40" s="185" t="inlineStr"/>
       <c r="I40" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J40" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K40" s="187" t="n">
         <v>6</v>
       </c>
       <c r="L40" s="185" t="inlineStr">
         <is>
-          <t>24:14</t>
+          <t>36:15</t>
         </is>
       </c>
       <c r="M40" s="211" t="n"/>
       <c r="N40" s="187" t="inlineStr">
         <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="O40" s="190" t="inlineStr">
+        <is>
           <t>15</t>
         </is>
       </c>
-      <c r="O40" s="190" t="inlineStr"/>
       <c r="P40" s="191" t="inlineStr"/>
       <c r="Q40" s="192" t="inlineStr"/>
-      <c r="R40" s="193" t="inlineStr"/>
+      <c r="R40" s="193" t="inlineStr">
+        <is>
+          <t>76</t>
+        </is>
+      </c>
       <c r="S40" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T40" s="185" t="inlineStr"/>
       <c r="U40" s="185" t="inlineStr">
         <is>
-          <t>38:22</t>
+          <t>10:29</t>
         </is>
       </c>
       <c r="V40" s="211" t="n"/>
       <c r="W40" s="186" t="inlineStr">
         <is>
-          <t>40:22</t>
+          <t>12:29</t>
         </is>
       </c>
       <c r="X40" s="215" t="n"/>
     </row>
     <row r="41" ht="15.75" customHeight="1">
       <c r="A41" s="182" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="B41" s="185" t="inlineStr">
         <is>
           <t>Шестопалов Михаил</t>
         </is>
       </c>
       <c r="C41" s="210" t="n"/>
       <c r="D41" s="210" t="n"/>
       <c r="E41" s="210" t="n"/>
       <c r="F41" s="210" t="n"/>
       <c r="G41" s="211" t="n"/>
       <c r="H41" s="185" t="inlineStr"/>
       <c r="I41" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
@@ -5567,70 +5575,66 @@
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K41" s="187" t="n">
         <v>7</v>
       </c>
       <c r="L41" s="185" t="inlineStr">
         <is>
           <t>31:22</t>
         </is>
       </c>
       <c r="M41" s="211" t="n"/>
       <c r="N41" s="187" t="inlineStr">
         <is>
           <t>78</t>
         </is>
       </c>
       <c r="O41" s="190" t="inlineStr">
         <is>
           <t>97</t>
         </is>
       </c>
       <c r="P41" s="191" t="inlineStr"/>
       <c r="Q41" s="192" t="inlineStr"/>
-      <c r="R41" s="193" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R41" s="193" t="inlineStr"/>
       <c r="S41" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T41" s="185" t="inlineStr"/>
       <c r="U41" s="185" t="inlineStr">
         <is>
-          <t>41:23</t>
+          <t>38:22</t>
         </is>
       </c>
       <c r="V41" s="211" t="n"/>
       <c r="W41" s="186" t="inlineStr">
         <is>
-          <t>43:23</t>
+          <t>40:22</t>
         </is>
       </c>
       <c r="X41" s="215" t="n"/>
     </row>
     <row r="42" ht="15.75" customHeight="1">
       <c r="A42" s="182" t="inlineStr">
         <is>
           <t>34</t>
         </is>
       </c>
       <c r="B42" s="185" t="inlineStr">
         <is>
           <t>Лётов Ярослав</t>
         </is>
       </c>
       <c r="C42" s="210" t="n"/>
       <c r="D42" s="210" t="n"/>
       <c r="E42" s="210" t="n"/>
       <c r="F42" s="210" t="n"/>
       <c r="G42" s="211" t="n"/>
       <c r="H42" s="185" t="inlineStr"/>
       <c r="I42" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
@@ -5795,64 +5799,60 @@
         <is>
           <t>Иванкин Ян</t>
         </is>
       </c>
       <c r="C45" s="210" t="n"/>
       <c r="D45" s="210" t="n"/>
       <c r="E45" s="210" t="n"/>
       <c r="F45" s="210" t="n"/>
       <c r="G45" s="211" t="n"/>
       <c r="H45" s="185" t="inlineStr"/>
       <c r="I45" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J45" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K45" s="187" t="n">
         <v>11</v>
       </c>
       <c r="L45" s="185" t="inlineStr">
         <is>
-          <t>36:15</t>
+          <t>24:14</t>
         </is>
       </c>
       <c r="M45" s="211" t="n"/>
       <c r="N45" s="187" t="inlineStr">
         <is>
-          <t>18</t>
-[...3 lines deleted...]
-        <is>
           <t>15</t>
         </is>
       </c>
+      <c r="O45" s="190" t="inlineStr"/>
       <c r="P45" s="191" t="inlineStr"/>
       <c r="Q45" s="192" t="inlineStr"/>
       <c r="R45" s="193" t="n"/>
       <c r="S45" s="185" t="n"/>
       <c r="T45" s="185" t="n"/>
       <c r="U45" s="185" t="n"/>
       <c r="V45" s="211" t="n"/>
       <c r="W45" s="186" t="n"/>
       <c r="X45" s="215" t="n"/>
     </row>
     <row r="46" ht="15.75" customHeight="1">
       <c r="A46" s="182" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="B46" s="185" t="inlineStr">
         <is>
           <t>Зимин Максим</t>
         </is>
       </c>
       <c r="C46" s="210" t="n"/>
       <c r="D46" s="210" t="n"/>
       <c r="E46" s="210" t="n"/>
       <c r="F46" s="210" t="n"/>