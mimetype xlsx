--- v0 (2026-02-13)
+++ v1 (2026-08-12)
@@ -3885,51 +3885,51 @@
           <t>1</t>
         </is>
       </c>
       <c r="B6" s="185" t="inlineStr">
         <is>
           <t>Мешков Артем</t>
         </is>
       </c>
       <c r="C6" s="210" t="n"/>
       <c r="D6" s="210" t="n"/>
       <c r="E6" s="210" t="n"/>
       <c r="F6" s="210" t="n"/>
       <c r="G6" s="211" t="n"/>
       <c r="H6" s="185" t="inlineStr"/>
       <c r="I6" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J6" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K6" s="187" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="L6" s="212" t="inlineStr">
         <is>
           <t>03:37</t>
         </is>
       </c>
       <c r="M6" s="211" t="n"/>
       <c r="N6" s="187" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="O6" s="190" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="P6" s="191" t="inlineStr"/>
       <c r="Q6" s="192" t="inlineStr"/>
       <c r="R6" s="193" t="n"/>
       <c r="S6" s="185" t="n"/>
       <c r="T6" s="185" t="n"/>
       <c r="U6" s="213" t="n"/>
       <c r="V6" s="211" t="n"/>
       <c r="W6" s="214" t="n"/>
@@ -5049,928 +5049,928 @@
           <t>77</t>
         </is>
       </c>
       <c r="B35" s="185" t="inlineStr">
         <is>
           <t>Решетников  Артем</t>
         </is>
       </c>
       <c r="C35" s="210" t="n"/>
       <c r="D35" s="210" t="n"/>
       <c r="E35" s="210" t="n"/>
       <c r="F35" s="210" t="n"/>
       <c r="G35" s="211" t="n"/>
       <c r="H35" s="185" t="inlineStr"/>
       <c r="I35" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J35" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K35" s="187" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L35" s="212" t="inlineStr">
         <is>
-          <t>04:18</t>
+          <t>04:54</t>
         </is>
       </c>
       <c r="M35" s="211" t="n"/>
       <c r="N35" s="187" t="inlineStr">
         <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="O35" s="190" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="P35" s="191" t="inlineStr">
+        <is>
           <t>76</t>
         </is>
       </c>
-      <c r="O35" s="190" t="inlineStr">
-[...4 lines deleted...]
-      <c r="P35" s="191" t="inlineStr"/>
       <c r="Q35" s="192" t="inlineStr"/>
       <c r="R35" s="193" t="n"/>
       <c r="S35" s="185" t="n"/>
       <c r="T35" s="185" t="n"/>
       <c r="U35" s="213" t="n"/>
       <c r="V35" s="211" t="n"/>
       <c r="W35" s="214" t="n"/>
       <c r="X35" s="215" t="n"/>
     </row>
     <row r="36" ht="15.75" customHeight="1">
       <c r="A36" s="182" t="inlineStr">
         <is>
           <t>91</t>
         </is>
       </c>
       <c r="B36" s="185" t="inlineStr">
         <is>
           <t>Бессонов Кирилл</t>
         </is>
       </c>
       <c r="C36" s="210" t="n"/>
       <c r="D36" s="210" t="n"/>
       <c r="E36" s="210" t="n"/>
       <c r="F36" s="210" t="n"/>
       <c r="G36" s="211" t="n"/>
       <c r="H36" s="185" t="inlineStr"/>
       <c r="I36" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J36" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K36" s="187" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L36" s="185" t="inlineStr">
         <is>
-          <t>04:54</t>
+          <t>09:25</t>
         </is>
       </c>
       <c r="M36" s="211" t="n"/>
       <c r="N36" s="187" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>11</t>
         </is>
       </c>
       <c r="O36" s="190" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>19</t>
         </is>
       </c>
       <c r="P36" s="191" t="inlineStr">
         <is>
-          <t>76</t>
+          <t>71</t>
         </is>
       </c>
       <c r="Q36" s="192" t="inlineStr"/>
       <c r="R36" s="193" t="n"/>
       <c r="S36" s="185" t="n"/>
       <c r="T36" s="185" t="n"/>
       <c r="U36" s="185" t="n"/>
       <c r="V36" s="211" t="n"/>
       <c r="W36" s="186" t="n"/>
       <c r="X36" s="215" t="n"/>
     </row>
     <row r="37" ht="15.75" customHeight="1">
       <c r="A37" s="182" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="B37" s="185" t="inlineStr">
         <is>
           <t>Анохин  Мирон</t>
         </is>
       </c>
       <c r="C37" s="210" t="n"/>
       <c r="D37" s="210" t="n"/>
       <c r="E37" s="210" t="n"/>
       <c r="F37" s="210" t="n"/>
       <c r="G37" s="211" t="n"/>
       <c r="H37" s="185" t="inlineStr"/>
       <c r="I37" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J37" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K37" s="187" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L37" s="185" t="inlineStr">
         <is>
-          <t>09:25</t>
+          <t>10:01</t>
         </is>
       </c>
       <c r="M37" s="211" t="n"/>
       <c r="N37" s="187" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>63</t>
         </is>
       </c>
       <c r="O37" s="190" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="P37" s="191" t="inlineStr">
         <is>
           <t>71</t>
         </is>
       </c>
       <c r="Q37" s="192" t="inlineStr"/>
       <c r="R37" s="193" t="n"/>
       <c r="S37" s="185" t="n"/>
       <c r="T37" s="185" t="n"/>
       <c r="U37" s="185" t="n"/>
       <c r="V37" s="211" t="n"/>
       <c r="W37" s="186" t="n"/>
       <c r="X37" s="215" t="n"/>
     </row>
     <row r="38" ht="15.75" customHeight="1">
       <c r="A38" s="182" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="B38" s="185" t="inlineStr">
         <is>
           <t xml:space="preserve">Грачев  Николай </t>
         </is>
       </c>
       <c r="C38" s="210" t="n"/>
       <c r="D38" s="210" t="n"/>
       <c r="E38" s="210" t="n"/>
       <c r="F38" s="210" t="n"/>
       <c r="G38" s="211" t="n"/>
       <c r="H38" s="185" t="inlineStr"/>
       <c r="I38" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J38" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K38" s="187" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="L38" s="185" t="inlineStr">
         <is>
-          <t>10:01</t>
+          <t>11:00</t>
         </is>
       </c>
       <c r="M38" s="211" t="n"/>
       <c r="N38" s="187" t="inlineStr">
         <is>
-          <t>63</t>
+          <t>22</t>
         </is>
       </c>
       <c r="O38" s="190" t="inlineStr">
         <is>
-          <t>19</t>
-[...6 lines deleted...]
-      </c>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="P38" s="191" t="inlineStr"/>
       <c r="Q38" s="192" t="inlineStr"/>
       <c r="R38" s="193" t="n"/>
       <c r="S38" s="185" t="n"/>
       <c r="T38" s="185" t="n"/>
       <c r="U38" s="185" t="n"/>
       <c r="V38" s="211" t="n"/>
       <c r="W38" s="186" t="n"/>
       <c r="X38" s="215" t="n"/>
     </row>
     <row r="39" ht="15.75" customHeight="1">
       <c r="A39" s="182" t="inlineStr">
         <is>
           <t>63</t>
         </is>
       </c>
       <c r="B39" s="185" t="inlineStr">
         <is>
           <t>Соболев Алексей</t>
         </is>
       </c>
       <c r="C39" s="210" t="n"/>
       <c r="D39" s="210" t="n"/>
       <c r="E39" s="210" t="n"/>
       <c r="F39" s="210" t="n"/>
       <c r="G39" s="211" t="n"/>
       <c r="H39" s="185" t="inlineStr"/>
       <c r="I39" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J39" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K39" s="187" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L39" s="185" t="inlineStr">
         <is>
-          <t>11:00</t>
+          <t>21:15</t>
         </is>
       </c>
       <c r="M39" s="211" t="n"/>
       <c r="N39" s="187" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>87</t>
         </is>
       </c>
       <c r="O39" s="190" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>76</t>
         </is>
       </c>
       <c r="P39" s="191" t="inlineStr"/>
       <c r="Q39" s="192" t="inlineStr"/>
       <c r="R39" s="193" t="n"/>
       <c r="S39" s="185" t="n"/>
       <c r="T39" s="185" t="n"/>
       <c r="U39" s="185" t="n"/>
       <c r="V39" s="211" t="n"/>
       <c r="W39" s="186" t="n"/>
       <c r="X39" s="215" t="n"/>
     </row>
     <row r="40" ht="15.75" customHeight="1">
       <c r="A40" s="182" t="inlineStr">
         <is>
           <t>65</t>
         </is>
       </c>
       <c r="B40" s="185" t="inlineStr">
         <is>
           <t>Гусев  Яков</t>
         </is>
       </c>
       <c r="C40" s="210" t="n"/>
       <c r="D40" s="210" t="n"/>
       <c r="E40" s="210" t="n"/>
       <c r="F40" s="210" t="n"/>
       <c r="G40" s="211" t="n"/>
       <c r="H40" s="185" t="inlineStr"/>
       <c r="I40" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J40" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K40" s="187" t="n">
         <v>7</v>
       </c>
       <c r="L40" s="185" t="inlineStr">
         <is>
-          <t>21:15</t>
+          <t>25:05</t>
         </is>
       </c>
       <c r="M40" s="211" t="n"/>
       <c r="N40" s="187" t="inlineStr">
         <is>
-          <t>87</t>
+          <t>19</t>
         </is>
       </c>
       <c r="O40" s="190" t="inlineStr">
         <is>
-          <t>76</t>
+          <t>74</t>
         </is>
       </c>
       <c r="P40" s="191" t="inlineStr"/>
       <c r="Q40" s="192" t="inlineStr"/>
       <c r="R40" s="193" t="n"/>
       <c r="S40" s="185" t="n"/>
       <c r="T40" s="185" t="n"/>
       <c r="U40" s="185" t="n"/>
       <c r="V40" s="211" t="n"/>
       <c r="W40" s="186" t="n"/>
       <c r="X40" s="215" t="n"/>
     </row>
     <row r="41" ht="15.75" customHeight="1">
       <c r="A41" s="182" t="inlineStr">
         <is>
           <t>71</t>
         </is>
       </c>
       <c r="B41" s="185" t="inlineStr">
         <is>
           <t>Каргин  Михаил</t>
         </is>
       </c>
       <c r="C41" s="210" t="n"/>
       <c r="D41" s="210" t="n"/>
       <c r="E41" s="210" t="n"/>
       <c r="F41" s="210" t="n"/>
       <c r="G41" s="211" t="n"/>
       <c r="H41" s="185" t="inlineStr"/>
       <c r="I41" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J41" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K41" s="187" t="n">
         <v>8</v>
       </c>
       <c r="L41" s="185" t="inlineStr">
         <is>
-          <t>25:05</t>
+          <t>29:57</t>
         </is>
       </c>
       <c r="M41" s="211" t="n"/>
       <c r="N41" s="187" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>87</t>
         </is>
       </c>
       <c r="O41" s="190" t="inlineStr">
         <is>
-          <t>74</t>
+          <t>10</t>
         </is>
       </c>
       <c r="P41" s="191" t="inlineStr"/>
       <c r="Q41" s="192" t="inlineStr"/>
       <c r="R41" s="193" t="n"/>
       <c r="S41" s="185" t="n"/>
       <c r="T41" s="185" t="n"/>
       <c r="U41" s="185" t="n"/>
       <c r="V41" s="211" t="n"/>
       <c r="W41" s="186" t="n"/>
       <c r="X41" s="215" t="n"/>
     </row>
     <row r="42" ht="15.75" customHeight="1">
       <c r="A42" s="182" t="inlineStr">
         <is>
           <t>76</t>
         </is>
       </c>
       <c r="B42" s="185" t="inlineStr">
         <is>
           <t xml:space="preserve">Мякинин Никита </t>
         </is>
       </c>
       <c r="C42" s="210" t="n"/>
       <c r="D42" s="210" t="n"/>
       <c r="E42" s="210" t="n"/>
       <c r="F42" s="210" t="n"/>
       <c r="G42" s="211" t="n"/>
       <c r="H42" s="185" t="inlineStr"/>
       <c r="I42" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J42" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K42" s="187" t="n">
         <v>9</v>
       </c>
       <c r="L42" s="185" t="inlineStr">
         <is>
-          <t>29:57</t>
+          <t>30:46</t>
         </is>
       </c>
       <c r="M42" s="211" t="n"/>
       <c r="N42" s="187" t="inlineStr">
         <is>
-          <t>87</t>
+          <t>63</t>
         </is>
       </c>
       <c r="O42" s="190" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>71</t>
         </is>
       </c>
       <c r="P42" s="191" t="inlineStr"/>
       <c r="Q42" s="192" t="inlineStr"/>
       <c r="R42" s="193" t="n"/>
       <c r="S42" s="185" t="n"/>
       <c r="T42" s="185" t="n"/>
       <c r="U42" s="185" t="n"/>
       <c r="V42" s="211" t="n"/>
       <c r="W42" s="186" t="n"/>
       <c r="X42" s="215" t="n"/>
     </row>
     <row r="43" ht="15.75" customHeight="1">
       <c r="A43" s="182" t="inlineStr">
         <is>
           <t>97</t>
         </is>
       </c>
       <c r="B43" s="185" t="inlineStr">
         <is>
           <t>Климов Илья</t>
         </is>
       </c>
       <c r="C43" s="210" t="n"/>
       <c r="D43" s="210" t="n"/>
       <c r="E43" s="210" t="n"/>
       <c r="F43" s="210" t="n"/>
       <c r="G43" s="211" t="n"/>
       <c r="H43" s="185" t="inlineStr"/>
       <c r="I43" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J43" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K43" s="187" t="n">
         <v>10</v>
       </c>
       <c r="L43" s="185" t="inlineStr">
         <is>
-          <t>30:46</t>
+          <t>31:57</t>
         </is>
       </c>
       <c r="M43" s="211" t="n"/>
       <c r="N43" s="187" t="inlineStr">
         <is>
-          <t>63</t>
+          <t>65</t>
         </is>
       </c>
       <c r="O43" s="190" t="inlineStr">
         <is>
-          <t>71</t>
+          <t>22</t>
         </is>
       </c>
       <c r="P43" s="191" t="inlineStr"/>
       <c r="Q43" s="192" t="inlineStr"/>
       <c r="R43" s="193" t="n"/>
       <c r="S43" s="185" t="n"/>
       <c r="T43" s="185" t="n"/>
       <c r="U43" s="185" t="n"/>
       <c r="V43" s="211" t="n"/>
       <c r="W43" s="186" t="n"/>
       <c r="X43" s="215" t="n"/>
     </row>
     <row r="44" ht="15.75" customHeight="1">
       <c r="A44" s="182" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="B44" s="185" t="inlineStr">
         <is>
           <t>Богачук Николай</t>
         </is>
       </c>
       <c r="C44" s="210" t="n"/>
       <c r="D44" s="210" t="n"/>
       <c r="E44" s="210" t="n"/>
       <c r="F44" s="210" t="n"/>
       <c r="G44" s="211" t="n"/>
       <c r="H44" s="185" t="inlineStr"/>
       <c r="I44" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J44" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K44" s="187" t="n">
         <v>11</v>
       </c>
       <c r="L44" s="185" t="inlineStr">
         <is>
-          <t>31:57</t>
+          <t>38:05</t>
         </is>
       </c>
       <c r="M44" s="211" t="n"/>
       <c r="N44" s="187" t="inlineStr">
         <is>
-          <t>65</t>
+          <t>74</t>
         </is>
       </c>
       <c r="O44" s="190" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>63</t>
         </is>
       </c>
       <c r="P44" s="191" t="inlineStr"/>
       <c r="Q44" s="192" t="inlineStr"/>
       <c r="R44" s="193" t="n"/>
       <c r="S44" s="185" t="n"/>
       <c r="T44" s="185" t="n"/>
       <c r="U44" s="185" t="n"/>
       <c r="V44" s="211" t="n"/>
       <c r="W44" s="186" t="n"/>
       <c r="X44" s="215" t="n"/>
     </row>
     <row r="45" ht="15.75" customHeight="1">
       <c r="A45" s="182" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="B45" s="185" t="inlineStr">
         <is>
           <t>Веселовский Илья</t>
         </is>
       </c>
       <c r="C45" s="210" t="n"/>
       <c r="D45" s="210" t="n"/>
       <c r="E45" s="210" t="n"/>
       <c r="F45" s="210" t="n"/>
       <c r="G45" s="211" t="n"/>
       <c r="H45" s="185" t="inlineStr"/>
       <c r="I45" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J45" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K45" s="187" t="n">
         <v>12</v>
       </c>
       <c r="L45" s="185" t="inlineStr">
         <is>
-          <t>37:26</t>
+          <t>39:50</t>
         </is>
       </c>
       <c r="M45" s="211" t="n"/>
       <c r="N45" s="187" t="inlineStr">
         <is>
-          <t>76</t>
-[...3 lines deleted...]
-      <c r="P45" s="191" t="inlineStr"/>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="O45" s="190" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="P45" s="191" t="inlineStr">
+        <is>
+          <t>63</t>
+        </is>
+      </c>
       <c r="Q45" s="192" t="inlineStr"/>
       <c r="R45" s="193" t="n"/>
       <c r="S45" s="185" t="n"/>
       <c r="T45" s="185" t="n"/>
       <c r="U45" s="185" t="n"/>
       <c r="V45" s="211" t="n"/>
       <c r="W45" s="186" t="n"/>
       <c r="X45" s="215" t="n"/>
     </row>
     <row r="46" ht="15.75" customHeight="1">
       <c r="A46" s="182" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="B46" s="185" t="inlineStr">
         <is>
           <t>Кукушкин Даниил</t>
         </is>
       </c>
       <c r="C46" s="210" t="n"/>
       <c r="D46" s="210" t="n"/>
       <c r="E46" s="210" t="n"/>
       <c r="F46" s="210" t="n"/>
       <c r="G46" s="211" t="n"/>
       <c r="H46" s="185" t="inlineStr"/>
       <c r="I46" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J46" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K46" s="187" t="n">
         <v>13</v>
       </c>
       <c r="L46" s="185" t="inlineStr">
         <is>
-          <t>38:05</t>
+          <t>24:00</t>
         </is>
       </c>
       <c r="M46" s="211" t="n"/>
       <c r="N46" s="187" t="inlineStr">
         <is>
           <t>74</t>
         </is>
       </c>
       <c r="O46" s="190" t="inlineStr">
         <is>
           <t>63</t>
         </is>
       </c>
-      <c r="P46" s="191" t="inlineStr"/>
+      <c r="P46" s="191" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
       <c r="Q46" s="192" t="inlineStr"/>
       <c r="R46" s="193" t="n"/>
       <c r="S46" s="185" t="n"/>
       <c r="T46" s="185" t="n"/>
       <c r="U46" s="185" t="n"/>
       <c r="V46" s="211" t="n"/>
       <c r="W46" s="186" t="n"/>
       <c r="X46" s="215" t="n"/>
     </row>
     <row r="47" ht="15.75" customHeight="1">
       <c r="A47" s="182" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="B47" s="185" t="inlineStr">
         <is>
           <t>Неретин Даниил</t>
         </is>
       </c>
       <c r="C47" s="210" t="n"/>
       <c r="D47" s="210" t="n"/>
       <c r="E47" s="210" t="n"/>
       <c r="F47" s="210" t="n"/>
       <c r="G47" s="211" t="n"/>
       <c r="H47" s="185" t="inlineStr"/>
       <c r="I47" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J47" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K47" s="187" t="n">
         <v>14</v>
       </c>
       <c r="L47" s="185" t="inlineStr">
         <is>
-          <t>39:50</t>
+          <t>27:47</t>
         </is>
       </c>
       <c r="M47" s="211" t="n"/>
       <c r="N47" s="187" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>87</t>
         </is>
       </c>
       <c r="O47" s="190" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>76</t>
         </is>
       </c>
       <c r="P47" s="191" t="inlineStr">
         <is>
-          <t>63</t>
+          <t>9</t>
         </is>
       </c>
       <c r="Q47" s="192" t="inlineStr"/>
       <c r="R47" s="193" t="n"/>
       <c r="S47" s="185" t="n"/>
       <c r="T47" s="185" t="n"/>
       <c r="U47" s="185" t="n"/>
       <c r="V47" s="211" t="n"/>
       <c r="W47" s="186" t="n"/>
       <c r="X47" s="215" t="n"/>
     </row>
     <row r="48" ht="15.75" customHeight="1">
       <c r="A48" s="182" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="B48" s="185" t="inlineStr">
         <is>
           <t>Князев  Добрыня</t>
         </is>
       </c>
       <c r="C48" s="210" t="n"/>
       <c r="D48" s="210" t="n"/>
       <c r="E48" s="210" t="n"/>
       <c r="F48" s="210" t="n"/>
       <c r="G48" s="211" t="n"/>
       <c r="H48" s="185" t="inlineStr"/>
       <c r="I48" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J48" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K48" s="187" t="n">
         <v>15</v>
       </c>
       <c r="L48" s="185" t="inlineStr">
         <is>
-          <t>24:00</t>
+          <t>04:18</t>
         </is>
       </c>
       <c r="M48" s="211" t="n"/>
       <c r="N48" s="187" t="inlineStr">
         <is>
-          <t>74</t>
+          <t>76</t>
         </is>
       </c>
       <c r="O48" s="190" t="inlineStr">
         <is>
-          <t>63</t>
-[...6 lines deleted...]
-      </c>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="P48" s="191" t="inlineStr"/>
       <c r="Q48" s="192" t="inlineStr"/>
       <c r="R48" s="193" t="n"/>
       <c r="S48" s="185" t="n"/>
       <c r="T48" s="185" t="n"/>
       <c r="U48" s="185" t="n"/>
       <c r="V48" s="211" t="n"/>
       <c r="W48" s="186" t="n"/>
       <c r="X48" s="215" t="n"/>
     </row>
     <row r="49" ht="15.75" customHeight="1">
       <c r="A49" s="182" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="B49" s="185" t="inlineStr">
         <is>
           <t xml:space="preserve">Кучинский Егор </t>
         </is>
       </c>
       <c r="C49" s="210" t="n"/>
       <c r="D49" s="210" t="n"/>
       <c r="E49" s="210" t="n"/>
       <c r="F49" s="210" t="n"/>
       <c r="G49" s="211" t="n"/>
       <c r="H49" s="185" t="inlineStr"/>
       <c r="I49" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J49" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K49" s="187" t="n">
         <v>16</v>
       </c>
       <c r="L49" s="185" t="inlineStr">
         <is>
-          <t>27:47</t>
+          <t>02:25</t>
         </is>
       </c>
       <c r="M49" s="211" t="n"/>
       <c r="N49" s="187" t="inlineStr">
         <is>
-          <t>87</t>
+          <t>11</t>
         </is>
       </c>
       <c r="O49" s="190" t="inlineStr">
         <is>
-          <t>76</t>
-[...6 lines deleted...]
-      </c>
+          <t>74</t>
+        </is>
+      </c>
+      <c r="P49" s="191" t="inlineStr"/>
       <c r="Q49" s="192" t="inlineStr"/>
       <c r="R49" s="193" t="n"/>
       <c r="S49" s="185" t="n"/>
       <c r="T49" s="185" t="n"/>
       <c r="U49" s="185" t="n"/>
       <c r="V49" s="211" t="n"/>
       <c r="W49" s="186" t="n"/>
       <c r="X49" s="215" t="n"/>
     </row>
     <row r="50" ht="15.75" customHeight="1">
       <c r="A50" s="182" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="B50" s="185" t="inlineStr">
         <is>
           <t xml:space="preserve">Борисов  Николай </t>
         </is>
       </c>
       <c r="C50" s="210" t="n"/>
       <c r="D50" s="210" t="n"/>
       <c r="E50" s="210" t="n"/>
       <c r="F50" s="210" t="n"/>
       <c r="G50" s="211" t="n"/>
       <c r="H50" s="185" t="inlineStr"/>
       <c r="I50" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J50" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K50" s="187" t="n">
         <v>17</v>
       </c>
       <c r="L50" s="185" t="inlineStr">
         <is>
-          <t>02:25</t>
+          <t>37:26</t>
         </is>
       </c>
       <c r="M50" s="211" t="n"/>
       <c r="N50" s="187" t="inlineStr">
         <is>
-          <t>11</t>
-[...6 lines deleted...]
-      </c>
+          <t>76</t>
+        </is>
+      </c>
+      <c r="O50" s="190" t="inlineStr"/>
       <c r="P50" s="191" t="inlineStr"/>
       <c r="Q50" s="192" t="inlineStr"/>
       <c r="R50" s="193" t="n"/>
       <c r="S50" s="185" t="n"/>
       <c r="T50" s="185" t="n"/>
       <c r="U50" s="185" t="n"/>
       <c r="V50" s="211" t="n"/>
       <c r="W50" s="186" t="n"/>
       <c r="X50" s="215" t="n"/>
     </row>
     <row r="51" ht="15.75" customHeight="1">
       <c r="A51" s="182" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="B51" s="185" t="inlineStr">
         <is>
           <t xml:space="preserve">Стулов Елисей </t>
         </is>
       </c>
       <c r="C51" s="210" t="n"/>
       <c r="D51" s="210" t="n"/>
       <c r="E51" s="210" t="n"/>
       <c r="F51" s="210" t="n"/>