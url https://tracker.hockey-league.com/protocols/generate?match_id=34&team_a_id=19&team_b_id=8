--- v0 (2025-12-16)
+++ v1 (2026-08-12)
@@ -3885,51 +3885,51 @@
           <t>79</t>
         </is>
       </c>
       <c r="B6" s="185" t="inlineStr">
         <is>
           <t>Косов Илья</t>
         </is>
       </c>
       <c r="C6" s="210" t="n"/>
       <c r="D6" s="210" t="n"/>
       <c r="E6" s="210" t="n"/>
       <c r="F6" s="210" t="n"/>
       <c r="G6" s="211" t="n"/>
       <c r="H6" s="185" t="inlineStr"/>
       <c r="I6" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J6" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K6" s="187" t="n">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="L6" s="212" t="inlineStr">
         <is>
           <t>33:44</t>
         </is>
       </c>
       <c r="M6" s="211" t="n"/>
       <c r="N6" s="187" t="inlineStr">
         <is>
           <t>82</t>
         </is>
       </c>
       <c r="O6" s="190" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="P6" s="191" t="inlineStr"/>
       <c r="Q6" s="192" t="inlineStr"/>
       <c r="R6" s="193" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="S6" s="185" t="inlineStr">
@@ -3958,51 +3958,51 @@
           <t>2</t>
         </is>
       </c>
       <c r="B7" s="185" t="inlineStr">
         <is>
           <t>Савенкова Арина</t>
         </is>
       </c>
       <c r="C7" s="210" t="n"/>
       <c r="D7" s="210" t="n"/>
       <c r="E7" s="210" t="n"/>
       <c r="F7" s="210" t="n"/>
       <c r="G7" s="211" t="n"/>
       <c r="H7" s="185" t="inlineStr"/>
       <c r="I7" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J7" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K7" s="187" t="n">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="L7" s="185" t="inlineStr">
         <is>
           <t>32:00</t>
         </is>
       </c>
       <c r="M7" s="211" t="n"/>
       <c r="N7" s="187" t="inlineStr">
         <is>
           <t>82</t>
         </is>
       </c>
       <c r="O7" s="190" t="inlineStr">
         <is>
           <t>42</t>
         </is>
       </c>
       <c r="P7" s="191" t="inlineStr"/>
       <c r="Q7" s="192" t="inlineStr"/>
       <c r="R7" s="193" t="inlineStr">
         <is>
           <t>59</t>
         </is>
       </c>
       <c r="S7" s="185" t="inlineStr">
@@ -5067,86 +5067,90 @@
         <is>
           <t>Юшков Владислав</t>
         </is>
       </c>
       <c r="C35" s="210" t="n"/>
       <c r="D35" s="210" t="n"/>
       <c r="E35" s="210" t="n"/>
       <c r="F35" s="210" t="n"/>
       <c r="G35" s="211" t="n"/>
       <c r="H35" s="185" t="inlineStr"/>
       <c r="I35" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J35" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K35" s="187" t="n">
         <v>1</v>
       </c>
       <c r="L35" s="212" t="inlineStr">
         <is>
-          <t>02:43</t>
+          <t>08:32</t>
         </is>
       </c>
       <c r="M35" s="211" t="n"/>
       <c r="N35" s="187" t="inlineStr">
         <is>
-          <t>97</t>
+          <t>11</t>
         </is>
       </c>
       <c r="O35" s="190" t="inlineStr">
         <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="P35" s="191" t="inlineStr">
+        <is>
           <t>10</t>
         </is>
       </c>
-      <c r="P35" s="191" t="inlineStr"/>
       <c r="Q35" s="192" t="inlineStr"/>
       <c r="R35" s="193" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>12</t>
         </is>
       </c>
       <c r="S35" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T35" s="185" t="inlineStr"/>
       <c r="U35" s="213" t="inlineStr">
         <is>
-          <t>05:27</t>
+          <t>42:10</t>
         </is>
       </c>
       <c r="V35" s="211" t="n"/>
       <c r="W35" s="214" t="inlineStr">
         <is>
-          <t>07:27</t>
+          <t>44:10</t>
         </is>
       </c>
       <c r="X35" s="215" t="n"/>
     </row>
     <row r="36" ht="15.75" customHeight="1">
       <c r="A36" s="182" t="inlineStr">
         <is>
           <t>71</t>
         </is>
       </c>
       <c r="B36" s="185" t="inlineStr">
         <is>
           <t>Кравченко Александр</t>
         </is>
       </c>
       <c r="C36" s="210" t="n"/>
       <c r="D36" s="210" t="n"/>
       <c r="E36" s="210" t="n"/>
       <c r="F36" s="210" t="n"/>
       <c r="G36" s="211" t="n"/>
       <c r="H36" s="185" t="inlineStr"/>
       <c r="I36" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
@@ -5233,68 +5237,68 @@
       </c>
       <c r="L37" s="185" t="inlineStr">
         <is>
           <t>04:27</t>
         </is>
       </c>
       <c r="M37" s="211" t="n"/>
       <c r="N37" s="187" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="O37" s="190" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="P37" s="191" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="Q37" s="192" t="inlineStr"/>
       <c r="R37" s="193" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>97</t>
         </is>
       </c>
       <c r="S37" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T37" s="185" t="inlineStr"/>
       <c r="U37" s="185" t="inlineStr">
         <is>
-          <t>32:04</t>
+          <t>38:15</t>
         </is>
       </c>
       <c r="V37" s="211" t="n"/>
       <c r="W37" s="186" t="inlineStr">
         <is>
-          <t>34:04</t>
+          <t>40:15</t>
         </is>
       </c>
       <c r="X37" s="215" t="n"/>
     </row>
     <row r="38" ht="15.75" customHeight="1">
       <c r="A38" s="182" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="B38" s="185" t="inlineStr">
         <is>
           <t>Максимов Владимир</t>
         </is>
       </c>
       <c r="C38" s="210" t="n"/>
       <c r="D38" s="210" t="n"/>
       <c r="E38" s="210" t="n"/>
       <c r="F38" s="210" t="n"/>
       <c r="G38" s="211" t="n"/>
       <c r="H38" s="185" t="inlineStr"/>
       <c r="I38" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
@@ -5305,68 +5309,68 @@
         </is>
       </c>
       <c r="K38" s="187" t="n">
         <v>4</v>
       </c>
       <c r="L38" s="185" t="inlineStr">
         <is>
           <t>06:31</t>
         </is>
       </c>
       <c r="M38" s="211" t="n"/>
       <c r="N38" s="187" t="inlineStr">
         <is>
           <t>76</t>
         </is>
       </c>
       <c r="O38" s="190" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="P38" s="191" t="inlineStr"/>
       <c r="Q38" s="192" t="inlineStr"/>
       <c r="R38" s="193" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>7</t>
         </is>
       </c>
       <c r="S38" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T38" s="185" t="inlineStr"/>
       <c r="U38" s="185" t="inlineStr">
         <is>
-          <t>32:04</t>
+          <t>05:27</t>
         </is>
       </c>
       <c r="V38" s="211" t="n"/>
       <c r="W38" s="186" t="inlineStr">
         <is>
-          <t>34:04</t>
+          <t>07:27</t>
         </is>
       </c>
       <c r="X38" s="215" t="n"/>
     </row>
     <row r="39" ht="15.75" customHeight="1">
       <c r="A39" s="182" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="B39" s="185" t="inlineStr">
         <is>
           <t>Комаров Даниил</t>
         </is>
       </c>
       <c r="C39" s="210" t="n"/>
       <c r="D39" s="210" t="n"/>
       <c r="E39" s="210" t="n"/>
       <c r="F39" s="210" t="n"/>
       <c r="G39" s="211" t="n"/>
       <c r="H39" s="185" t="inlineStr"/>
       <c r="I39" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
@@ -5377,68 +5381,68 @@
         </is>
       </c>
       <c r="K39" s="187" t="n">
         <v>5</v>
       </c>
       <c r="L39" s="185" t="inlineStr">
         <is>
           <t>06:57</t>
         </is>
       </c>
       <c r="M39" s="211" t="n"/>
       <c r="N39" s="187" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="O39" s="190" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="P39" s="191" t="inlineStr"/>
       <c r="Q39" s="192" t="inlineStr"/>
       <c r="R39" s="193" t="inlineStr">
         <is>
-          <t>97</t>
+          <t>10</t>
         </is>
       </c>
       <c r="S39" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T39" s="185" t="inlineStr"/>
       <c r="U39" s="185" t="inlineStr">
         <is>
-          <t>38:15</t>
+          <t>32:04</t>
         </is>
       </c>
       <c r="V39" s="211" t="n"/>
       <c r="W39" s="186" t="inlineStr">
         <is>
-          <t>40:15</t>
+          <t>34:04</t>
         </is>
       </c>
       <c r="X39" s="215" t="n"/>
     </row>
     <row r="40" ht="15.75" customHeight="1">
       <c r="A40" s="182" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="B40" s="185" t="inlineStr">
         <is>
           <t>Семенюта Семён</t>
         </is>
       </c>
       <c r="C40" s="210" t="n"/>
       <c r="D40" s="210" t="n"/>
       <c r="E40" s="210" t="n"/>
       <c r="F40" s="210" t="n"/>
       <c r="G40" s="211" t="n"/>
       <c r="H40" s="185" t="inlineStr"/>
       <c r="I40" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
@@ -5453,68 +5457,68 @@
       </c>
       <c r="L40" s="185" t="inlineStr">
         <is>
           <t>09:47</t>
         </is>
       </c>
       <c r="M40" s="211" t="n"/>
       <c r="N40" s="187" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
       <c r="O40" s="190" t="inlineStr">
         <is>
           <t>47</t>
         </is>
       </c>
       <c r="P40" s="191" t="inlineStr">
         <is>
           <t>97</t>
         </is>
       </c>
       <c r="Q40" s="192" t="inlineStr"/>
       <c r="R40" s="193" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>14</t>
         </is>
       </c>
       <c r="S40" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T40" s="185" t="inlineStr"/>
       <c r="U40" s="185" t="inlineStr">
         <is>
-          <t>42:10</t>
+          <t>32:04</t>
         </is>
       </c>
       <c r="V40" s="211" t="n"/>
       <c r="W40" s="186" t="inlineStr">
         <is>
-          <t>44:10</t>
+          <t>34:04</t>
         </is>
       </c>
       <c r="X40" s="215" t="n"/>
     </row>
     <row r="41" ht="15.75" customHeight="1">
       <c r="A41" s="182" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="B41" s="185" t="inlineStr">
         <is>
           <t>Шестопалов Михаил</t>
         </is>
       </c>
       <c r="C41" s="210" t="n"/>
       <c r="D41" s="210" t="n"/>
       <c r="E41" s="210" t="n"/>
       <c r="F41" s="210" t="n"/>
       <c r="G41" s="211" t="n"/>
       <c r="H41" s="185" t="inlineStr"/>
       <c r="I41" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
@@ -5795,591 +5799,595 @@
         <is>
           <t>Зимин Максим</t>
         </is>
       </c>
       <c r="C46" s="210" t="n"/>
       <c r="D46" s="210" t="n"/>
       <c r="E46" s="210" t="n"/>
       <c r="F46" s="210" t="n"/>
       <c r="G46" s="211" t="n"/>
       <c r="H46" s="185" t="inlineStr"/>
       <c r="I46" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J46" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K46" s="187" t="n">
         <v>12</v>
       </c>
       <c r="L46" s="185" t="inlineStr">
         <is>
-          <t>23:08</t>
+          <t>23:48</t>
         </is>
       </c>
       <c r="M46" s="211" t="n"/>
       <c r="N46" s="187" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
-      <c r="O46" s="190" t="inlineStr"/>
+      <c r="O46" s="190" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
       <c r="P46" s="191" t="inlineStr"/>
       <c r="Q46" s="192" t="inlineStr"/>
       <c r="R46" s="193" t="n"/>
       <c r="S46" s="185" t="n"/>
       <c r="T46" s="185" t="n"/>
       <c r="U46" s="185" t="n"/>
       <c r="V46" s="211" t="n"/>
       <c r="W46" s="186" t="n"/>
       <c r="X46" s="215" t="n"/>
     </row>
     <row r="47" ht="15.75" customHeight="1">
       <c r="A47" s="182" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="B47" s="185" t="inlineStr">
         <is>
           <t>Иванин Егор</t>
         </is>
       </c>
       <c r="C47" s="210" t="n"/>
       <c r="D47" s="210" t="n"/>
       <c r="E47" s="210" t="n"/>
       <c r="F47" s="210" t="n"/>
       <c r="G47" s="211" t="n"/>
       <c r="H47" s="185" t="inlineStr"/>
       <c r="I47" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J47" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K47" s="187" t="n">
         <v>13</v>
       </c>
       <c r="L47" s="185" t="inlineStr">
         <is>
-          <t>23:48</t>
+          <t>28:34</t>
         </is>
       </c>
       <c r="M47" s="211" t="n"/>
       <c r="N47" s="187" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>27</t>
         </is>
       </c>
       <c r="O47" s="190" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>47</t>
         </is>
       </c>
       <c r="P47" s="191" t="inlineStr"/>
       <c r="Q47" s="192" t="inlineStr"/>
       <c r="R47" s="193" t="n"/>
       <c r="S47" s="185" t="n"/>
       <c r="T47" s="185" t="n"/>
       <c r="U47" s="185" t="n"/>
       <c r="V47" s="211" t="n"/>
       <c r="W47" s="186" t="n"/>
       <c r="X47" s="215" t="n"/>
     </row>
     <row r="48" ht="15.75" customHeight="1">
       <c r="A48" s="182" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="B48" s="185" t="inlineStr">
         <is>
           <t xml:space="preserve">Даньшин Тимофей </t>
         </is>
       </c>
       <c r="C48" s="210" t="n"/>
       <c r="D48" s="210" t="n"/>
       <c r="E48" s="210" t="n"/>
       <c r="F48" s="210" t="n"/>
       <c r="G48" s="211" t="n"/>
       <c r="H48" s="185" t="inlineStr"/>
       <c r="I48" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J48" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K48" s="187" t="n">
         <v>14</v>
       </c>
       <c r="L48" s="185" t="inlineStr">
         <is>
-          <t>28:34</t>
+          <t>29:49</t>
         </is>
       </c>
       <c r="M48" s="211" t="n"/>
       <c r="N48" s="187" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>44</t>
         </is>
       </c>
       <c r="O48" s="190" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>78</t>
         </is>
       </c>
       <c r="P48" s="191" t="inlineStr"/>
       <c r="Q48" s="192" t="inlineStr"/>
       <c r="R48" s="193" t="n"/>
       <c r="S48" s="185" t="n"/>
       <c r="T48" s="185" t="n"/>
       <c r="U48" s="185" t="n"/>
       <c r="V48" s="211" t="n"/>
       <c r="W48" s="186" t="n"/>
       <c r="X48" s="215" t="n"/>
     </row>
     <row r="49" ht="15.75" customHeight="1">
       <c r="A49" s="182" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="B49" s="185" t="inlineStr">
         <is>
           <t>Митусов Андрей</t>
         </is>
       </c>
       <c r="C49" s="210" t="n"/>
       <c r="D49" s="210" t="n"/>
       <c r="E49" s="210" t="n"/>
       <c r="F49" s="210" t="n"/>
       <c r="G49" s="211" t="n"/>
       <c r="H49" s="185" t="inlineStr"/>
       <c r="I49" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J49" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K49" s="187" t="n">
         <v>15</v>
       </c>
       <c r="L49" s="185" t="inlineStr">
         <is>
-          <t>29:49</t>
+          <t>02:43</t>
         </is>
       </c>
       <c r="M49" s="211" t="n"/>
       <c r="N49" s="187" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>97</t>
         </is>
       </c>
       <c r="O49" s="190" t="inlineStr">
         <is>
-          <t>78</t>
+          <t>10</t>
         </is>
       </c>
       <c r="P49" s="191" t="inlineStr"/>
       <c r="Q49" s="192" t="inlineStr"/>
       <c r="R49" s="193" t="n"/>
       <c r="S49" s="185" t="n"/>
       <c r="T49" s="185" t="n"/>
       <c r="U49" s="185" t="n"/>
       <c r="V49" s="211" t="n"/>
       <c r="W49" s="186" t="n"/>
       <c r="X49" s="215" t="n"/>
     </row>
     <row r="50" ht="15.75" customHeight="1">
       <c r="A50" s="182" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="B50" s="185" t="inlineStr">
         <is>
           <t>Афонин Иван</t>
         </is>
       </c>
       <c r="C50" s="210" t="n"/>
       <c r="D50" s="210" t="n"/>
       <c r="E50" s="210" t="n"/>
       <c r="F50" s="210" t="n"/>
       <c r="G50" s="211" t="n"/>
       <c r="H50" s="185" t="inlineStr"/>
       <c r="I50" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J50" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K50" s="187" t="n">
         <v>16</v>
       </c>
       <c r="L50" s="185" t="inlineStr">
         <is>
-          <t>44:25</t>
+          <t>31:10</t>
         </is>
       </c>
       <c r="M50" s="211" t="n"/>
       <c r="N50" s="187" t="inlineStr">
         <is>
-          <t>14</t>
-[...2 lines deleted...]
-      <c r="O50" s="190" t="inlineStr"/>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="O50" s="190" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
       <c r="P50" s="191" t="inlineStr"/>
       <c r="Q50" s="192" t="inlineStr"/>
       <c r="R50" s="193" t="n"/>
       <c r="S50" s="185" t="n"/>
       <c r="T50" s="185" t="n"/>
       <c r="U50" s="185" t="n"/>
       <c r="V50" s="211" t="n"/>
       <c r="W50" s="186" t="n"/>
       <c r="X50" s="215" t="n"/>
     </row>
     <row r="51" ht="15.75" customHeight="1">
       <c r="A51" s="182" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="B51" s="185" t="inlineStr">
         <is>
           <t>Кузнецов Глеб</t>
         </is>
       </c>
       <c r="C51" s="210" t="n"/>
       <c r="D51" s="210" t="n"/>
       <c r="E51" s="210" t="n"/>
       <c r="F51" s="210" t="n"/>
       <c r="G51" s="211" t="n"/>
       <c r="H51" s="185" t="inlineStr"/>
       <c r="I51" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J51" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K51" s="187" t="n">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="L51" s="185" t="inlineStr">
         <is>
-          <t>30:25</t>
+          <t>36:52</t>
         </is>
       </c>
       <c r="M51" s="211" t="n"/>
       <c r="N51" s="187" t="inlineStr">
         <is>
-          <t>18</t>
-[...2 lines deleted...]
-      <c r="O51" s="190" t="inlineStr"/>
+          <t>47</t>
+        </is>
+      </c>
+      <c r="O51" s="190" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
       <c r="P51" s="191" t="inlineStr"/>
       <c r="Q51" s="192" t="inlineStr"/>
       <c r="R51" s="193" t="n"/>
       <c r="S51" s="185" t="n"/>
       <c r="T51" s="185" t="n"/>
       <c r="U51" s="185" t="n"/>
       <c r="V51" s="211" t="n"/>
       <c r="W51" s="186" t="n"/>
       <c r="X51" s="215" t="n"/>
     </row>
     <row r="52" ht="15.75" customHeight="1">
       <c r="A52" s="182" t="inlineStr">
         <is>
           <t>33</t>
         </is>
       </c>
       <c r="B52" s="185" t="inlineStr">
         <is>
           <t xml:space="preserve">Чуруборов Глеб </t>
         </is>
       </c>
       <c r="C52" s="210" t="n"/>
       <c r="D52" s="210" t="n"/>
       <c r="E52" s="210" t="n"/>
       <c r="F52" s="210" t="n"/>
       <c r="G52" s="211" t="n"/>
       <c r="H52" s="185" t="inlineStr"/>
       <c r="I52" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J52" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K52" s="187" t="n">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="L52" s="185" t="inlineStr">
         <is>
-          <t>31:10</t>
+          <t>40:22</t>
         </is>
       </c>
       <c r="M52" s="211" t="n"/>
       <c r="N52" s="187" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>78</t>
         </is>
       </c>
       <c r="O52" s="190" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>9</t>
         </is>
       </c>
       <c r="P52" s="191" t="inlineStr"/>
       <c r="Q52" s="192" t="inlineStr"/>
       <c r="R52" s="193" t="n"/>
       <c r="S52" s="185" t="n"/>
       <c r="T52" s="185" t="n"/>
       <c r="U52" s="185" t="n"/>
       <c r="V52" s="211" t="n"/>
       <c r="W52" s="186" t="n"/>
       <c r="X52" s="215" t="n"/>
     </row>
     <row r="53" ht="15.75" customHeight="1">
       <c r="A53" s="182" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
       <c r="B53" s="185" t="inlineStr">
         <is>
           <t>Шингалеев Захар</t>
         </is>
       </c>
       <c r="C53" s="210" t="n"/>
       <c r="D53" s="210" t="n"/>
       <c r="E53" s="210" t="n"/>
       <c r="F53" s="210" t="n"/>
       <c r="G53" s="211" t="n"/>
       <c r="H53" s="185" t="inlineStr"/>
       <c r="I53" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J53" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K53" s="187" t="n">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="L53" s="185" t="inlineStr">
         <is>
-          <t>36:52</t>
+          <t>37:55</t>
         </is>
       </c>
       <c r="M53" s="211" t="n"/>
       <c r="N53" s="187" t="inlineStr">
         <is>
-          <t>47</t>
-[...6 lines deleted...]
-      </c>
+          <t>44</t>
+        </is>
+      </c>
+      <c r="O53" s="190" t="inlineStr"/>
       <c r="P53" s="191" t="inlineStr"/>
       <c r="Q53" s="192" t="inlineStr"/>
       <c r="R53" s="193" t="n"/>
       <c r="S53" s="185" t="n"/>
       <c r="T53" s="185" t="n"/>
       <c r="U53" s="185" t="n"/>
       <c r="V53" s="211" t="n"/>
       <c r="W53" s="186" t="n"/>
       <c r="X53" s="215" t="n"/>
     </row>
     <row r="54" ht="15.75" customHeight="1">
       <c r="A54" s="182" t="inlineStr">
         <is>
           <t>47</t>
         </is>
       </c>
       <c r="B54" s="185" t="inlineStr">
         <is>
           <t>Аликин Никита</t>
         </is>
       </c>
       <c r="C54" s="210" t="n"/>
       <c r="D54" s="210" t="n"/>
       <c r="E54" s="210" t="n"/>
       <c r="F54" s="210" t="n"/>
       <c r="G54" s="211" t="n"/>
       <c r="H54" s="185" t="inlineStr"/>
       <c r="I54" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J54" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K54" s="187" t="n">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="L54" s="185" t="inlineStr">
         <is>
-          <t>37:55</t>
+          <t>23:08</t>
         </is>
       </c>
       <c r="M54" s="211" t="n"/>
       <c r="N54" s="187" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>15</t>
         </is>
       </c>
       <c r="O54" s="190" t="inlineStr"/>
       <c r="P54" s="191" t="inlineStr"/>
       <c r="Q54" s="192" t="inlineStr"/>
       <c r="R54" s="193" t="n"/>
       <c r="S54" s="185" t="n"/>
       <c r="T54" s="185" t="n"/>
       <c r="U54" s="185" t="n"/>
       <c r="V54" s="211" t="n"/>
       <c r="W54" s="186" t="n"/>
       <c r="X54" s="215" t="n"/>
     </row>
     <row r="55" ht="15.75" customHeight="1">
       <c r="A55" s="182" t="inlineStr">
         <is>
           <t>72</t>
         </is>
       </c>
       <c r="B55" s="185" t="inlineStr">
         <is>
           <t>Гуськов Анатолий</t>
         </is>
       </c>
       <c r="C55" s="210" t="n"/>
       <c r="D55" s="210" t="n"/>
       <c r="E55" s="210" t="n"/>
       <c r="F55" s="210" t="n"/>
       <c r="G55" s="211" t="n"/>
       <c r="H55" s="185" t="inlineStr"/>
       <c r="I55" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J55" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K55" s="187" t="n">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="L55" s="185" t="inlineStr">
         <is>
-          <t>40:22</t>
+          <t>44:25</t>
         </is>
       </c>
       <c r="M55" s="211" t="n"/>
       <c r="N55" s="187" t="inlineStr">
         <is>
-          <t>78</t>
-[...6 lines deleted...]
-      </c>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="O55" s="190" t="inlineStr"/>
       <c r="P55" s="191" t="inlineStr"/>
       <c r="Q55" s="192" t="inlineStr"/>
       <c r="R55" s="193" t="n"/>
       <c r="S55" s="185" t="n"/>
       <c r="T55" s="185" t="n"/>
       <c r="U55" s="185" t="n"/>
       <c r="V55" s="211" t="n"/>
       <c r="W55" s="186" t="n"/>
       <c r="X55" s="215" t="n"/>
     </row>
     <row r="56" ht="15.75" customHeight="1">
       <c r="A56" s="182" t="inlineStr">
         <is>
           <t>81</t>
         </is>
       </c>
       <c r="B56" s="185" t="inlineStr">
         <is>
           <t>Калинин  Петр</t>
         </is>
       </c>
       <c r="C56" s="210" t="n"/>
       <c r="D56" s="210" t="n"/>
       <c r="E56" s="210" t="n"/>
       <c r="F56" s="210" t="n"/>
       <c r="G56" s="211" t="n"/>
       <c r="H56" s="185" t="inlineStr"/>
       <c r="I56" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J56" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K56" s="187" t="n">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="L56" s="185" t="inlineStr">
         <is>
           <t>44:57</t>
         </is>
       </c>
       <c r="M56" s="211" t="n"/>
       <c r="N56" s="187" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="O56" s="190" t="inlineStr"/>
       <c r="P56" s="191" t="inlineStr"/>
       <c r="Q56" s="192" t="inlineStr"/>
       <c r="R56" s="193" t="n"/>
       <c r="S56" s="185" t="n"/>
       <c r="T56" s="185" t="n"/>
       <c r="U56" s="185" t="n"/>
       <c r="V56" s="211" t="n"/>
       <c r="W56" s="186" t="n"/>
       <c r="X56" s="215" t="n"/>
     </row>
     <row r="57" ht="15.75" customHeight="1">
       <c r="A57" s="182" t="inlineStr">
@@ -6391,69 +6399,61 @@
         <is>
           <t>Мартынов Егор</t>
         </is>
       </c>
       <c r="C57" s="210" t="n"/>
       <c r="D57" s="210" t="n"/>
       <c r="E57" s="210" t="n"/>
       <c r="F57" s="210" t="n"/>
       <c r="G57" s="211" t="n"/>
       <c r="H57" s="185" t="inlineStr"/>
       <c r="I57" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J57" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K57" s="187" t="n">
         <v>25</v>
       </c>
       <c r="L57" s="185" t="inlineStr">
         <is>
-          <t>08:32</t>
+          <t>30:25</t>
         </is>
       </c>
       <c r="M57" s="211" t="n"/>
       <c r="N57" s="187" t="inlineStr">
         <is>
-          <t>11</t>
-[...11 lines deleted...]
-      </c>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="O57" s="190" t="inlineStr"/>
+      <c r="P57" s="191" t="inlineStr"/>
       <c r="Q57" s="192" t="inlineStr"/>
       <c r="R57" s="193" t="n"/>
       <c r="S57" s="185" t="n"/>
       <c r="T57" s="185" t="n"/>
       <c r="U57" s="185" t="n"/>
       <c r="V57" s="211" t="n"/>
       <c r="W57" s="186" t="n"/>
       <c r="X57" s="215" t="n"/>
     </row>
     <row r="58" ht="15.75" customHeight="1">
       <c r="A58" s="182" t="n"/>
       <c r="B58" s="185" t="n"/>
       <c r="C58" s="210" t="n"/>
       <c r="D58" s="210" t="n"/>
       <c r="E58" s="210" t="n"/>
       <c r="F58" s="210" t="n"/>
       <c r="G58" s="211" t="n"/>
       <c r="H58" s="185" t="n"/>
       <c r="I58" s="185" t="n"/>
       <c r="J58" s="186" t="n"/>
       <c r="K58" s="187" t="n"/>
       <c r="L58" s="185" t="n"/>
       <c r="M58" s="211" t="n"/>
       <c r="N58" s="187" t="n"/>
       <c r="O58" s="190" t="n"/>