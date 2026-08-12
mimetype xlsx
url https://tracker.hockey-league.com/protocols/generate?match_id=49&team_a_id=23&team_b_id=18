--- v0 (2025-12-16)
+++ v1 (2026-08-12)
@@ -3885,51 +3885,51 @@
           <t>31</t>
         </is>
       </c>
       <c r="B6" s="185" t="inlineStr">
         <is>
           <t>Семенчук Иван</t>
         </is>
       </c>
       <c r="C6" s="210" t="n"/>
       <c r="D6" s="210" t="n"/>
       <c r="E6" s="210" t="n"/>
       <c r="F6" s="210" t="n"/>
       <c r="G6" s="211" t="n"/>
       <c r="H6" s="185" t="inlineStr"/>
       <c r="I6" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J6" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K6" s="187" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L6" s="212" t="inlineStr">
         <is>
           <t>03:50</t>
         </is>
       </c>
       <c r="M6" s="211" t="n"/>
       <c r="N6" s="187" t="inlineStr">
         <is>
           <t>40</t>
         </is>
       </c>
       <c r="O6" s="190" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="P6" s="191" t="inlineStr"/>
       <c r="Q6" s="192" t="inlineStr"/>
       <c r="R6" s="193" t="n"/>
       <c r="S6" s="185" t="n"/>
       <c r="T6" s="185" t="n"/>
       <c r="U6" s="213" t="n"/>
       <c r="V6" s="211" t="n"/>
       <c r="W6" s="214" t="n"/>
@@ -5093,64 +5093,68 @@
           <t>20</t>
         </is>
       </c>
       <c r="B35" s="185" t="inlineStr">
         <is>
           <t>Москаленко  Иван</t>
         </is>
       </c>
       <c r="C35" s="210" t="n"/>
       <c r="D35" s="210" t="n"/>
       <c r="E35" s="210" t="n"/>
       <c r="F35" s="210" t="n"/>
       <c r="G35" s="211" t="n"/>
       <c r="H35" s="185" t="inlineStr"/>
       <c r="I35" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J35" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K35" s="187" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L35" s="212" t="inlineStr">
         <is>
-          <t>15:40</t>
+          <t>31:46</t>
         </is>
       </c>
       <c r="M35" s="211" t="n"/>
       <c r="N35" s="187" t="inlineStr">
         <is>
-          <t>98</t>
-[...2 lines deleted...]
-      <c r="O35" s="190" t="inlineStr"/>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="O35" s="190" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
       <c r="P35" s="191" t="inlineStr"/>
       <c r="Q35" s="192" t="inlineStr"/>
       <c r="R35" s="193" t="inlineStr">
         <is>
           <t>86</t>
         </is>
       </c>
       <c r="S35" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T35" s="185" t="inlineStr"/>
       <c r="U35" s="213" t="inlineStr">
         <is>
           <t>22:25</t>
         </is>
       </c>
       <c r="V35" s="211" t="n"/>
       <c r="W35" s="214" t="inlineStr">
         <is>
           <t>24:25</t>
         </is>
       </c>
       <c r="X35" s="215" t="n"/>
@@ -5165,198 +5169,194 @@
         <is>
           <t>Сизов Тимур</t>
         </is>
       </c>
       <c r="C36" s="210" t="n"/>
       <c r="D36" s="210" t="n"/>
       <c r="E36" s="210" t="n"/>
       <c r="F36" s="210" t="n"/>
       <c r="G36" s="211" t="n"/>
       <c r="H36" s="185" t="inlineStr"/>
       <c r="I36" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J36" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K36" s="187" t="n">
         <v>5</v>
       </c>
       <c r="L36" s="185" t="inlineStr">
         <is>
-          <t>31:46</t>
+          <t>15:40</t>
         </is>
       </c>
       <c r="M36" s="211" t="n"/>
       <c r="N36" s="187" t="inlineStr">
         <is>
-          <t>7</t>
-[...6 lines deleted...]
-      </c>
+          <t>98</t>
+        </is>
+      </c>
+      <c r="O36" s="190" t="inlineStr"/>
       <c r="P36" s="191" t="inlineStr"/>
       <c r="Q36" s="192" t="inlineStr"/>
-      <c r="R36" s="193" t="inlineStr"/>
+      <c r="R36" s="193" t="inlineStr">
+        <is>
+          <t>56</t>
+        </is>
+      </c>
       <c r="S36" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T36" s="185" t="inlineStr"/>
       <c r="U36" s="185" t="inlineStr">
         <is>
-          <t>22:25</t>
+          <t>28:22</t>
         </is>
       </c>
       <c r="V36" s="211" t="n"/>
       <c r="W36" s="186" t="inlineStr">
         <is>
-          <t>24:25</t>
+          <t>30:22</t>
         </is>
       </c>
       <c r="X36" s="215" t="n"/>
     </row>
     <row r="37" ht="15.75" customHeight="1">
       <c r="A37" s="182" t="inlineStr">
         <is>
           <t>72</t>
         </is>
       </c>
       <c r="B37" s="185" t="inlineStr">
         <is>
           <t>Белугин Борис</t>
         </is>
       </c>
       <c r="C37" s="210" t="n"/>
       <c r="D37" s="210" t="n"/>
       <c r="E37" s="210" t="n"/>
       <c r="F37" s="210" t="n"/>
       <c r="G37" s="211" t="n"/>
       <c r="H37" s="185" t="inlineStr"/>
       <c r="I37" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J37" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K37" s="187" t="n"/>
       <c r="L37" s="185" t="n"/>
       <c r="M37" s="211" t="n"/>
       <c r="N37" s="187" t="n"/>
       <c r="O37" s="190" t="n"/>
       <c r="P37" s="191" t="n"/>
       <c r="Q37" s="192" t="n"/>
       <c r="R37" s="193" t="inlineStr">
         <is>
-          <t>56</t>
+          <t>27</t>
         </is>
       </c>
       <c r="S37" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T37" s="185" t="inlineStr"/>
       <c r="U37" s="185" t="inlineStr">
         <is>
-          <t>28:22</t>
+          <t>42:55</t>
         </is>
       </c>
       <c r="V37" s="211" t="n"/>
       <c r="W37" s="186" t="inlineStr">
         <is>
-          <t>30:22</t>
+          <t>44:55</t>
         </is>
       </c>
       <c r="X37" s="215" t="n"/>
     </row>
     <row r="38" ht="15.75" customHeight="1">
       <c r="A38" s="182" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="B38" s="185" t="inlineStr">
         <is>
           <t>Костенко Эрик</t>
         </is>
       </c>
       <c r="C38" s="210" t="n"/>
       <c r="D38" s="210" t="n"/>
       <c r="E38" s="210" t="n"/>
       <c r="F38" s="210" t="n"/>
       <c r="G38" s="211" t="n"/>
       <c r="H38" s="185" t="inlineStr"/>
       <c r="I38" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J38" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K38" s="187" t="n"/>
       <c r="L38" s="185" t="n"/>
       <c r="M38" s="211" t="n"/>
       <c r="N38" s="187" t="n"/>
       <c r="O38" s="190" t="n"/>
       <c r="P38" s="191" t="n"/>
       <c r="Q38" s="192" t="n"/>
-      <c r="R38" s="193" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R38" s="193" t="inlineStr"/>
       <c r="S38" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T38" s="185" t="inlineStr"/>
       <c r="U38" s="185" t="inlineStr">
         <is>
-          <t>42:55</t>
+          <t>22:25</t>
         </is>
       </c>
       <c r="V38" s="211" t="n"/>
       <c r="W38" s="186" t="inlineStr">
         <is>
-          <t>44:55</t>
+          <t>24:25</t>
         </is>
       </c>
       <c r="X38" s="215" t="n"/>
     </row>
     <row r="39" ht="15.75" customHeight="1">
       <c r="A39" s="182" t="inlineStr">
         <is>
           <t>13</t>
         </is>
       </c>
       <c r="B39" s="185" t="inlineStr">
         <is>
           <t>Грызунов Александр</t>
         </is>
       </c>
       <c r="C39" s="210" t="n"/>
       <c r="D39" s="210" t="n"/>
       <c r="E39" s="210" t="n"/>
       <c r="F39" s="210" t="n"/>
       <c r="G39" s="211" t="n"/>
       <c r="H39" s="185" t="inlineStr"/>
       <c r="I39" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>