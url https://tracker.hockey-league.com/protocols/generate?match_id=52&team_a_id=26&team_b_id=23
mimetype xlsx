--- v0 (2025-12-16)
+++ v1 (2026-08-12)
@@ -3885,51 +3885,51 @@
           <t>1</t>
         </is>
       </c>
       <c r="B6" s="185" t="inlineStr">
         <is>
           <t>Сергеев Семен</t>
         </is>
       </c>
       <c r="C6" s="210" t="n"/>
       <c r="D6" s="210" t="n"/>
       <c r="E6" s="210" t="n"/>
       <c r="F6" s="210" t="n"/>
       <c r="G6" s="211" t="n"/>
       <c r="H6" s="185" t="inlineStr"/>
       <c r="I6" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J6" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K6" s="187" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L6" s="212" t="inlineStr">
         <is>
           <t>28:07</t>
         </is>
       </c>
       <c r="M6" s="211" t="n"/>
       <c r="N6" s="187" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="O6" s="190" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="P6" s="191" t="inlineStr">
         <is>
           <t>3</t>
         </is>
       </c>
       <c r="Q6" s="192" t="inlineStr"/>
       <c r="R6" s="193" t="inlineStr">
         <is>
@@ -3962,204 +3962,204 @@
           <t>20</t>
         </is>
       </c>
       <c r="B7" s="185" t="inlineStr">
         <is>
           <t>Ионов Григорий</t>
         </is>
       </c>
       <c r="C7" s="210" t="n"/>
       <c r="D7" s="210" t="n"/>
       <c r="E7" s="210" t="n"/>
       <c r="F7" s="210" t="n"/>
       <c r="G7" s="211" t="n"/>
       <c r="H7" s="185" t="inlineStr"/>
       <c r="I7" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J7" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K7" s="187" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L7" s="185" t="inlineStr">
         <is>
           <t>31:05</t>
         </is>
       </c>
       <c r="M7" s="211" t="n"/>
       <c r="N7" s="187" t="inlineStr">
         <is>
           <t>51</t>
         </is>
       </c>
       <c r="O7" s="190" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="P7" s="191" t="inlineStr"/>
       <c r="Q7" s="192" t="inlineStr"/>
-      <c r="R7" s="193" t="inlineStr"/>
+      <c r="R7" s="193" t="inlineStr">
+        <is>
+          <t>66</t>
+        </is>
+      </c>
       <c r="S7" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T7" s="185" t="inlineStr"/>
       <c r="U7" s="185" t="inlineStr">
         <is>
-          <t>22:22</t>
+          <t>29:08</t>
         </is>
       </c>
       <c r="V7" s="211" t="n"/>
       <c r="W7" s="186" t="inlineStr">
         <is>
-          <t>24:22</t>
+          <t>31:08</t>
         </is>
       </c>
       <c r="X7" s="215" t="n"/>
       <c r="Y7" s="3" t="n"/>
     </row>
     <row r="8" ht="17.1" customHeight="1">
       <c r="A8" s="182" t="inlineStr">
         <is>
           <t>84</t>
         </is>
       </c>
       <c r="B8" s="185" t="inlineStr">
         <is>
           <t>Кузнецов Михаил</t>
         </is>
       </c>
       <c r="C8" s="210" t="n"/>
       <c r="D8" s="210" t="n"/>
       <c r="E8" s="210" t="n"/>
       <c r="F8" s="210" t="n"/>
       <c r="G8" s="211" t="n"/>
       <c r="H8" s="185" t="inlineStr"/>
       <c r="I8" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J8" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K8" s="187" t="n"/>
       <c r="L8" s="185" t="n"/>
       <c r="M8" s="211" t="n"/>
       <c r="N8" s="187" t="n"/>
       <c r="O8" s="190" t="n"/>
       <c r="P8" s="191" t="n"/>
       <c r="Q8" s="192" t="n"/>
       <c r="R8" s="193" t="inlineStr">
         <is>
           <t>66</t>
         </is>
       </c>
       <c r="S8" s="185" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1</t>
         </is>
       </c>
       <c r="T8" s="185" t="inlineStr"/>
       <c r="U8" s="185" t="inlineStr">
         <is>
-          <t>29:08</t>
+          <t>35:31</t>
         </is>
       </c>
       <c r="V8" s="211" t="n"/>
       <c r="W8" s="186" t="inlineStr">
         <is>
-          <t>31:08</t>
+          <t>36:31</t>
         </is>
       </c>
       <c r="X8" s="215" t="n"/>
       <c r="Y8" s="3" t="n"/>
     </row>
     <row r="9" ht="17.1" customHeight="1">
       <c r="A9" s="182" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="B9" s="185" t="inlineStr">
         <is>
           <t>Николаев Арсений</t>
         </is>
       </c>
       <c r="C9" s="210" t="n"/>
       <c r="D9" s="210" t="n"/>
       <c r="E9" s="210" t="n"/>
       <c r="F9" s="210" t="n"/>
       <c r="G9" s="211" t="n"/>
       <c r="H9" s="185" t="inlineStr"/>
       <c r="I9" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J9" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K9" s="187" t="n"/>
       <c r="L9" s="185" t="n"/>
       <c r="M9" s="211" t="n"/>
       <c r="N9" s="187" t="n"/>
       <c r="O9" s="190" t="n"/>
       <c r="P9" s="191" t="n"/>
       <c r="Q9" s="192" t="n"/>
-      <c r="R9" s="193" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="R9" s="193" t="inlineStr"/>
       <c r="S9" s="185" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>2</t>
         </is>
       </c>
       <c r="T9" s="185" t="inlineStr"/>
       <c r="U9" s="185" t="inlineStr">
         <is>
-          <t>35:31</t>
+          <t>22:22</t>
         </is>
       </c>
       <c r="V9" s="211" t="n"/>
       <c r="W9" s="186" t="inlineStr">
         <is>
-          <t>36:31</t>
+          <t>24:22</t>
         </is>
       </c>
       <c r="X9" s="215" t="n"/>
     </row>
     <row r="10" ht="17.1" customHeight="1">
       <c r="A10" s="182" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="B10" s="185" t="inlineStr">
         <is>
           <t>Тренин Егор</t>
         </is>
       </c>
       <c r="C10" s="210" t="n"/>
       <c r="D10" s="210" t="n"/>
       <c r="E10" s="210" t="n"/>
       <c r="F10" s="210" t="n"/>
       <c r="G10" s="211" t="n"/>
       <c r="H10" s="185" t="inlineStr"/>
       <c r="I10" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
@@ -5111,51 +5111,51 @@
           <t>31</t>
         </is>
       </c>
       <c r="B35" s="185" t="inlineStr">
         <is>
           <t>Семенчук Иван</t>
         </is>
       </c>
       <c r="C35" s="210" t="n"/>
       <c r="D35" s="210" t="n"/>
       <c r="E35" s="210" t="n"/>
       <c r="F35" s="210" t="n"/>
       <c r="G35" s="211" t="n"/>
       <c r="H35" s="185" t="inlineStr"/>
       <c r="I35" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J35" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K35" s="187" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="L35" s="212" t="inlineStr">
         <is>
           <t>02:35</t>
         </is>
       </c>
       <c r="M35" s="211" t="n"/>
       <c r="N35" s="187" t="inlineStr">
         <is>
           <t>71</t>
         </is>
       </c>
       <c r="O35" s="190" t="inlineStr"/>
       <c r="P35" s="191" t="inlineStr"/>
       <c r="Q35" s="192" t="inlineStr"/>
       <c r="R35" s="193" t="inlineStr">
         <is>
           <t>32</t>
         </is>
       </c>
       <c r="S35" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>