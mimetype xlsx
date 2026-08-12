--- v0 (2026-02-13)
+++ v1 (2026-08-12)
@@ -3962,117 +3962,117 @@
         <is>
           <t>Сизов Тимур</t>
         </is>
       </c>
       <c r="C7" s="210" t="n"/>
       <c r="D7" s="210" t="n"/>
       <c r="E7" s="210" t="n"/>
       <c r="F7" s="210" t="n"/>
       <c r="G7" s="211" t="n"/>
       <c r="H7" s="185" t="inlineStr"/>
       <c r="I7" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J7" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K7" s="187" t="n">
         <v>2</v>
       </c>
       <c r="L7" s="185" t="inlineStr">
         <is>
-          <t>21:43</t>
+          <t>04:04</t>
         </is>
       </c>
       <c r="M7" s="211" t="n"/>
       <c r="N7" s="187" t="inlineStr">
         <is>
-          <t>22</t>
-[...2 lines deleted...]
-      <c r="O7" s="190" t="inlineStr"/>
+          <t>86</t>
+        </is>
+      </c>
+      <c r="O7" s="190" t="inlineStr">
+        <is>
+          <t>98</t>
+        </is>
+      </c>
       <c r="P7" s="191" t="inlineStr"/>
       <c r="Q7" s="192" t="inlineStr"/>
       <c r="R7" s="193" t="n"/>
       <c r="S7" s="185" t="n"/>
       <c r="T7" s="185" t="n"/>
       <c r="U7" s="185" t="n"/>
       <c r="V7" s="211" t="n"/>
       <c r="W7" s="186" t="n"/>
       <c r="X7" s="215" t="n"/>
       <c r="Y7" s="3" t="n"/>
     </row>
     <row r="8" ht="17.1" customHeight="1">
       <c r="A8" s="182" t="inlineStr">
         <is>
           <t>72</t>
         </is>
       </c>
       <c r="B8" s="185" t="inlineStr">
         <is>
           <t>Белугин Борис</t>
         </is>
       </c>
       <c r="C8" s="210" t="n"/>
       <c r="D8" s="210" t="n"/>
       <c r="E8" s="210" t="n"/>
       <c r="F8" s="210" t="n"/>
       <c r="G8" s="211" t="n"/>
       <c r="H8" s="185" t="inlineStr"/>
       <c r="I8" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J8" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K8" s="187" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="L8" s="185" t="inlineStr">
         <is>
-          <t>04:04</t>
+          <t>21:43</t>
         </is>
       </c>
       <c r="M8" s="211" t="n"/>
       <c r="N8" s="187" t="inlineStr">
         <is>
-          <t>86</t>
-[...6 lines deleted...]
-      </c>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="O8" s="190" t="inlineStr"/>
       <c r="P8" s="191" t="inlineStr"/>
       <c r="Q8" s="192" t="inlineStr"/>
       <c r="R8" s="193" t="n"/>
       <c r="S8" s="185" t="n"/>
       <c r="T8" s="185" t="n"/>
       <c r="U8" s="185" t="n"/>
       <c r="V8" s="211" t="n"/>
       <c r="W8" s="186" t="n"/>
       <c r="X8" s="215" t="n"/>
       <c r="Y8" s="3" t="n"/>
     </row>
     <row r="9" ht="17.1" customHeight="1">
       <c r="A9" s="182" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="B9" s="185" t="inlineStr">
         <is>
           <t>Костенко Эрик</t>
         </is>
       </c>
       <c r="C9" s="210" t="n"/>
       <c r="D9" s="210" t="n"/>
       <c r="E9" s="210" t="n"/>
@@ -5137,51 +5137,51 @@
           <t>4</t>
         </is>
       </c>
       <c r="B35" s="185" t="inlineStr">
         <is>
           <t>Чилингаров Даниил</t>
         </is>
       </c>
       <c r="C35" s="210" t="n"/>
       <c r="D35" s="210" t="n"/>
       <c r="E35" s="210" t="n"/>
       <c r="F35" s="210" t="n"/>
       <c r="G35" s="211" t="n"/>
       <c r="H35" s="185" t="inlineStr"/>
       <c r="I35" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J35" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K35" s="187" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L35" s="212" t="inlineStr">
         <is>
           <t>28:03</t>
         </is>
       </c>
       <c r="M35" s="211" t="n"/>
       <c r="N35" s="187" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="O35" s="190" t="inlineStr"/>
       <c r="P35" s="191" t="inlineStr"/>
       <c r="Q35" s="192" t="inlineStr"/>
       <c r="R35" s="193" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="S35" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
@@ -5205,51 +5205,51 @@
           <t>29</t>
         </is>
       </c>
       <c r="B36" s="185" t="inlineStr">
         <is>
           <t>Эксаров Тимофей</t>
         </is>
       </c>
       <c r="C36" s="210" t="n"/>
       <c r="D36" s="210" t="n"/>
       <c r="E36" s="210" t="n"/>
       <c r="F36" s="210" t="n"/>
       <c r="G36" s="211" t="n"/>
       <c r="H36" s="185" t="inlineStr"/>
       <c r="I36" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J36" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K36" s="187" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="L36" s="185" t="inlineStr">
         <is>
           <t>43:55</t>
         </is>
       </c>
       <c r="M36" s="211" t="n"/>
       <c r="N36" s="187" t="inlineStr">
         <is>
           <t>71</t>
         </is>
       </c>
       <c r="O36" s="190" t="inlineStr"/>
       <c r="P36" s="191" t="inlineStr"/>
       <c r="Q36" s="192" t="inlineStr"/>
       <c r="R36" s="193" t="inlineStr">
         <is>
           <t>95</t>
         </is>
       </c>
       <c r="S36" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>