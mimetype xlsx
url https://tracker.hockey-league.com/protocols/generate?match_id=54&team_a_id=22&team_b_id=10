--- v0 (2026-02-13)
+++ v1 (2026-08-12)
@@ -3885,297 +3885,297 @@
           <t>1</t>
         </is>
       </c>
       <c r="B6" s="185" t="inlineStr">
         <is>
           <t>Сбитнев  Роман</t>
         </is>
       </c>
       <c r="C6" s="210" t="n"/>
       <c r="D6" s="210" t="n"/>
       <c r="E6" s="210" t="n"/>
       <c r="F6" s="210" t="n"/>
       <c r="G6" s="211" t="n"/>
       <c r="H6" s="185" t="inlineStr"/>
       <c r="I6" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J6" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K6" s="187" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="L6" s="212" t="inlineStr">
         <is>
           <t>16:50</t>
         </is>
       </c>
       <c r="M6" s="211" t="n"/>
       <c r="N6" s="187" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="O6" s="190" t="inlineStr">
         <is>
           <t>88</t>
         </is>
       </c>
       <c r="P6" s="191" t="inlineStr"/>
       <c r="Q6" s="192" t="inlineStr"/>
       <c r="R6" s="193" t="inlineStr">
         <is>
-          <t>87</t>
+          <t>88</t>
         </is>
       </c>
       <c r="S6" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T6" s="185" t="inlineStr"/>
       <c r="U6" s="213" t="inlineStr">
         <is>
-          <t>04:39</t>
+          <t>42:35</t>
         </is>
       </c>
       <c r="V6" s="211" t="n"/>
       <c r="W6" s="214" t="inlineStr">
         <is>
-          <t>06:39</t>
+          <t>44:35</t>
         </is>
       </c>
       <c r="X6" s="215" t="n"/>
       <c r="Y6" s="3" t="n"/>
     </row>
     <row r="7" ht="17.1" customHeight="1">
       <c r="A7" s="182" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="B7" s="185" t="inlineStr">
         <is>
           <t>Забелин Арсений</t>
         </is>
       </c>
       <c r="C7" s="210" t="n"/>
       <c r="D7" s="210" t="n"/>
       <c r="E7" s="210" t="n"/>
       <c r="F7" s="210" t="n"/>
       <c r="G7" s="211" t="n"/>
       <c r="H7" s="185" t="inlineStr"/>
       <c r="I7" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J7" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K7" s="187" t="n">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="L7" s="185" t="inlineStr">
         <is>
-          <t>22:04</t>
+          <t>32:14</t>
         </is>
       </c>
       <c r="M7" s="211" t="n"/>
       <c r="N7" s="187" t="inlineStr">
         <is>
-          <t>97</t>
+          <t>77</t>
         </is>
       </c>
       <c r="O7" s="190" t="inlineStr"/>
       <c r="P7" s="191" t="inlineStr"/>
       <c r="Q7" s="192" t="inlineStr"/>
       <c r="R7" s="193" t="inlineStr">
         <is>
-          <t>88</t>
+          <t>87</t>
         </is>
       </c>
       <c r="S7" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T7" s="185" t="inlineStr"/>
       <c r="U7" s="185" t="inlineStr">
         <is>
-          <t>11:45</t>
+          <t>04:39</t>
         </is>
       </c>
       <c r="V7" s="211" t="n"/>
       <c r="W7" s="186" t="inlineStr">
         <is>
-          <t>13:45</t>
+          <t>06:39</t>
         </is>
       </c>
       <c r="X7" s="215" t="n"/>
       <c r="Y7" s="3" t="n"/>
     </row>
     <row r="8" ht="17.1" customHeight="1">
       <c r="A8" s="182" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="B8" s="185" t="inlineStr">
         <is>
           <t>Литвиненко Давыд</t>
         </is>
       </c>
       <c r="C8" s="210" t="n"/>
       <c r="D8" s="210" t="n"/>
       <c r="E8" s="210" t="n"/>
       <c r="F8" s="210" t="n"/>
       <c r="G8" s="211" t="n"/>
       <c r="H8" s="185" t="inlineStr"/>
       <c r="I8" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J8" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K8" s="187" t="n">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L8" s="185" t="inlineStr">
         <is>
-          <t>32:14</t>
+          <t>34:28</t>
         </is>
       </c>
       <c r="M8" s="211" t="n"/>
       <c r="N8" s="187" t="inlineStr">
         <is>
-          <t>77</t>
+          <t>71</t>
         </is>
       </c>
       <c r="O8" s="190" t="inlineStr"/>
       <c r="P8" s="191" t="inlineStr"/>
       <c r="Q8" s="192" t="inlineStr"/>
       <c r="R8" s="193" t="inlineStr">
         <is>
-          <t>88</t>
+          <t>8</t>
         </is>
       </c>
       <c r="S8" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T8" s="185" t="inlineStr"/>
       <c r="U8" s="185" t="inlineStr">
         <is>
-          <t>11:45</t>
+          <t>33:04</t>
         </is>
       </c>
       <c r="V8" s="211" t="n"/>
       <c r="W8" s="186" t="inlineStr">
         <is>
-          <t>13:45</t>
+          <t>35:04</t>
         </is>
       </c>
       <c r="X8" s="215" t="n"/>
       <c r="Y8" s="3" t="n"/>
     </row>
     <row r="9" ht="17.1" customHeight="1">
       <c r="A9" s="182" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="B9" s="185" t="inlineStr">
         <is>
           <t>Чайка Мирон</t>
         </is>
       </c>
       <c r="C9" s="210" t="n"/>
       <c r="D9" s="210" t="n"/>
       <c r="E9" s="210" t="n"/>
       <c r="F9" s="210" t="n"/>
       <c r="G9" s="211" t="n"/>
       <c r="H9" s="185" t="inlineStr"/>
       <c r="I9" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J9" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K9" s="187" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="L9" s="185" t="inlineStr">
         <is>
-          <t>34:28</t>
+          <t>22:04</t>
         </is>
       </c>
       <c r="M9" s="211" t="n"/>
       <c r="N9" s="187" t="inlineStr">
         <is>
-          <t>71</t>
+          <t>97</t>
         </is>
       </c>
       <c r="O9" s="190" t="inlineStr"/>
       <c r="P9" s="191" t="inlineStr"/>
       <c r="Q9" s="192" t="inlineStr"/>
       <c r="R9" s="193" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>88</t>
         </is>
       </c>
       <c r="S9" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T9" s="185" t="inlineStr"/>
       <c r="U9" s="185" t="inlineStr">
         <is>
-          <t>33:04</t>
+          <t>37:25</t>
         </is>
       </c>
       <c r="V9" s="211" t="n"/>
       <c r="W9" s="186" t="inlineStr">
         <is>
-          <t>35:04</t>
+          <t>39:25</t>
         </is>
       </c>
       <c r="X9" s="215" t="n"/>
     </row>
     <row r="10" ht="17.1" customHeight="1">
       <c r="A10" s="182" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="B10" s="185" t="inlineStr">
         <is>
           <t>Панкин Иван</t>
         </is>
       </c>
       <c r="C10" s="210" t="n"/>
       <c r="D10" s="210" t="n"/>
       <c r="E10" s="210" t="n"/>
       <c r="F10" s="210" t="n"/>
       <c r="G10" s="211" t="n"/>
       <c r="H10" s="185" t="inlineStr"/>
       <c r="I10" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
@@ -4183,57 +4183,57 @@
       <c r="J10" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K10" s="187" t="n"/>
       <c r="L10" s="185" t="n"/>
       <c r="M10" s="211" t="n"/>
       <c r="N10" s="187" t="n"/>
       <c r="O10" s="190" t="n"/>
       <c r="P10" s="191" t="n"/>
       <c r="Q10" s="192" t="n"/>
       <c r="R10" s="193" t="inlineStr">
         <is>
           <t>88</t>
         </is>
       </c>
       <c r="S10" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T10" s="185" t="inlineStr"/>
       <c r="U10" s="185" t="inlineStr">
         <is>
-          <t>37:25</t>
+          <t>11:45</t>
         </is>
       </c>
       <c r="V10" s="211" t="n"/>
       <c r="W10" s="186" t="inlineStr">
         <is>
-          <t>39:25</t>
+          <t>13:45</t>
         </is>
       </c>
       <c r="X10" s="215" t="n"/>
     </row>
     <row r="11" ht="17.1" customHeight="1">
       <c r="A11" s="182" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="B11" s="185" t="inlineStr">
         <is>
           <t>Манжос Даниил</t>
         </is>
       </c>
       <c r="C11" s="210" t="n"/>
       <c r="D11" s="210" t="n"/>
       <c r="E11" s="210" t="n"/>
       <c r="F11" s="210" t="n"/>
       <c r="G11" s="211" t="n"/>
       <c r="H11" s="185" t="inlineStr"/>
       <c r="I11" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
@@ -4241,57 +4241,57 @@
       <c r="J11" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K11" s="187" t="n"/>
       <c r="L11" s="185" t="n"/>
       <c r="M11" s="211" t="n"/>
       <c r="N11" s="187" t="n"/>
       <c r="O11" s="190" t="n"/>
       <c r="P11" s="191" t="n"/>
       <c r="Q11" s="192" t="n"/>
       <c r="R11" s="193" t="inlineStr">
         <is>
           <t>88</t>
         </is>
       </c>
       <c r="S11" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T11" s="185" t="inlineStr"/>
       <c r="U11" s="185" t="inlineStr">
         <is>
-          <t>42:35</t>
+          <t>11:45</t>
         </is>
       </c>
       <c r="V11" s="211" t="n"/>
       <c r="W11" s="186" t="inlineStr">
         <is>
-          <t>44:35</t>
+          <t>13:45</t>
         </is>
       </c>
       <c r="X11" s="215" t="n"/>
     </row>
     <row r="12" ht="17.1" customHeight="1">
       <c r="A12" s="182" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="B12" s="185" t="inlineStr">
         <is>
           <t>Косых Николай</t>
         </is>
       </c>
       <c r="C12" s="210" t="n"/>
       <c r="D12" s="210" t="n"/>
       <c r="E12" s="210" t="n"/>
       <c r="F12" s="210" t="n"/>
       <c r="G12" s="211" t="n"/>
       <c r="H12" s="185" t="inlineStr"/>
       <c r="I12" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
@@ -5195,444 +5195,444 @@
         <is>
           <t>Орлянский Иван</t>
         </is>
       </c>
       <c r="C35" s="210" t="n"/>
       <c r="D35" s="210" t="n"/>
       <c r="E35" s="210" t="n"/>
       <c r="F35" s="210" t="n"/>
       <c r="G35" s="211" t="n"/>
       <c r="H35" s="185" t="inlineStr"/>
       <c r="I35" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J35" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K35" s="187" t="n">
         <v>1</v>
       </c>
       <c r="L35" s="212" t="inlineStr">
         <is>
-          <t>09:08</t>
+          <t>20:22</t>
         </is>
       </c>
       <c r="M35" s="211" t="n"/>
       <c r="N35" s="187" t="inlineStr">
         <is>
-          <t>9</t>
-[...2 lines deleted...]
-      <c r="O35" s="190" t="inlineStr"/>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="O35" s="190" t="inlineStr">
+        <is>
+          <t>73</t>
+        </is>
+      </c>
       <c r="P35" s="191" t="inlineStr"/>
       <c r="Q35" s="192" t="inlineStr"/>
       <c r="R35" s="193" t="inlineStr">
         <is>
-          <t>77</t>
+          <t>7</t>
         </is>
       </c>
       <c r="S35" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T35" s="185" t="inlineStr"/>
       <c r="U35" s="213" t="inlineStr">
         <is>
-          <t>16:30</t>
+          <t>43:42</t>
         </is>
       </c>
       <c r="V35" s="211" t="n"/>
       <c r="W35" s="214" t="inlineStr">
         <is>
-          <t>18:30</t>
+          <t>45:42</t>
         </is>
       </c>
       <c r="X35" s="215" t="n"/>
     </row>
     <row r="36" ht="15.75" customHeight="1">
       <c r="A36" s="182" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="B36" s="185" t="inlineStr">
         <is>
           <t>Горенков Степан</t>
         </is>
       </c>
       <c r="C36" s="210" t="n"/>
       <c r="D36" s="210" t="n"/>
       <c r="E36" s="210" t="n"/>
       <c r="F36" s="210" t="n"/>
       <c r="G36" s="211" t="n"/>
       <c r="H36" s="185" t="inlineStr"/>
       <c r="I36" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J36" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K36" s="187" t="n">
         <v>2</v>
       </c>
       <c r="L36" s="185" t="inlineStr">
         <is>
-          <t>13:33</t>
+          <t>24:34</t>
         </is>
       </c>
       <c r="M36" s="211" t="n"/>
       <c r="N36" s="187" t="inlineStr">
         <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="O36" s="190" t="inlineStr">
+        <is>
           <t>8</t>
-        </is>
-[...3 lines deleted...]
-          <t>25</t>
         </is>
       </c>
       <c r="P36" s="191" t="inlineStr"/>
       <c r="Q36" s="192" t="inlineStr"/>
       <c r="R36" s="193" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>77</t>
         </is>
       </c>
       <c r="S36" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T36" s="185" t="inlineStr"/>
       <c r="U36" s="185" t="inlineStr">
         <is>
-          <t>17:42</t>
+          <t>16:30</t>
         </is>
       </c>
       <c r="V36" s="211" t="n"/>
       <c r="W36" s="186" t="inlineStr">
         <is>
-          <t>19:42</t>
+          <t>18:30</t>
         </is>
       </c>
       <c r="X36" s="215" t="n"/>
     </row>
     <row r="37" ht="15.75" customHeight="1">
       <c r="A37" s="182" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="B37" s="185" t="inlineStr">
         <is>
           <t>Давыдов Шамиль</t>
         </is>
       </c>
       <c r="C37" s="210" t="n"/>
       <c r="D37" s="210" t="n"/>
       <c r="E37" s="210" t="n"/>
       <c r="F37" s="210" t="n"/>
       <c r="G37" s="211" t="n"/>
       <c r="H37" s="185" t="inlineStr"/>
       <c r="I37" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J37" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K37" s="187" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="L37" s="185" t="inlineStr">
         <is>
-          <t>20:22</t>
+          <t>32:28</t>
         </is>
       </c>
       <c r="M37" s="211" t="n"/>
       <c r="N37" s="187" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="O37" s="190" t="inlineStr">
         <is>
           <t>73</t>
         </is>
       </c>
-      <c r="P37" s="191" t="inlineStr"/>
+      <c r="P37" s="191" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
       <c r="Q37" s="192" t="inlineStr"/>
       <c r="R37" s="193" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>20</t>
         </is>
       </c>
       <c r="S37" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T37" s="185" t="inlineStr"/>
       <c r="U37" s="185" t="inlineStr">
         <is>
-          <t>43:42</t>
+          <t>17:42</t>
         </is>
       </c>
       <c r="V37" s="211" t="n"/>
       <c r="W37" s="186" t="inlineStr">
         <is>
-          <t>45:42</t>
+          <t>19:42</t>
         </is>
       </c>
       <c r="X37" s="215" t="n"/>
     </row>
     <row r="38" ht="15.75" customHeight="1">
       <c r="A38" s="182" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="B38" s="185" t="inlineStr">
         <is>
           <t>Абаулин Лев</t>
         </is>
       </c>
       <c r="C38" s="210" t="n"/>
       <c r="D38" s="210" t="n"/>
       <c r="E38" s="210" t="n"/>
       <c r="F38" s="210" t="n"/>
       <c r="G38" s="211" t="n"/>
       <c r="H38" s="185" t="inlineStr"/>
       <c r="I38" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J38" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K38" s="187" t="n">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="L38" s="185" t="inlineStr">
         <is>
-          <t>23:50</t>
+          <t>44:58</t>
         </is>
       </c>
       <c r="M38" s="211" t="n"/>
       <c r="N38" s="187" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
-      <c r="O38" s="190" t="inlineStr"/>
+      <c r="O38" s="190" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
       <c r="P38" s="191" t="inlineStr"/>
       <c r="Q38" s="192" t="inlineStr"/>
       <c r="R38" s="193" t="n"/>
       <c r="S38" s="185" t="n"/>
       <c r="T38" s="185" t="n"/>
       <c r="U38" s="185" t="n"/>
       <c r="V38" s="211" t="n"/>
       <c r="W38" s="186" t="n"/>
       <c r="X38" s="215" t="n"/>
     </row>
     <row r="39" ht="15.75" customHeight="1">
       <c r="A39" s="182" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="B39" s="185" t="inlineStr">
         <is>
           <t>Клушин Кирилл</t>
         </is>
       </c>
       <c r="C39" s="210" t="n"/>
       <c r="D39" s="210" t="n"/>
       <c r="E39" s="210" t="n"/>
       <c r="F39" s="210" t="n"/>
       <c r="G39" s="211" t="n"/>
       <c r="H39" s="185" t="inlineStr"/>
       <c r="I39" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J39" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K39" s="187" t="n">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="L39" s="185" t="inlineStr">
         <is>
-          <t>24:34</t>
+          <t>13:33</t>
         </is>
       </c>
       <c r="M39" s="211" t="n"/>
       <c r="N39" s="187" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>8</t>
         </is>
       </c>
       <c r="O39" s="190" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>25</t>
         </is>
       </c>
       <c r="P39" s="191" t="inlineStr"/>
       <c r="Q39" s="192" t="inlineStr"/>
       <c r="R39" s="193" t="n"/>
       <c r="S39" s="185" t="n"/>
       <c r="T39" s="185" t="n"/>
       <c r="U39" s="185" t="n"/>
       <c r="V39" s="211" t="n"/>
       <c r="W39" s="186" t="n"/>
       <c r="X39" s="215" t="n"/>
     </row>
     <row r="40" ht="15.75" customHeight="1">
       <c r="A40" s="182" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="B40" s="185" t="inlineStr">
         <is>
           <t>Зык Дмитрий</t>
         </is>
       </c>
       <c r="C40" s="210" t="n"/>
       <c r="D40" s="210" t="n"/>
       <c r="E40" s="210" t="n"/>
       <c r="F40" s="210" t="n"/>
       <c r="G40" s="211" t="n"/>
       <c r="H40" s="185" t="inlineStr"/>
       <c r="I40" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J40" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K40" s="187" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="L40" s="185" t="inlineStr">
         <is>
-          <t>32:28</t>
+          <t>23:50</t>
         </is>
       </c>
       <c r="M40" s="211" t="n"/>
       <c r="N40" s="187" t="inlineStr">
         <is>
-          <t>8</t>
-[...11 lines deleted...]
-      </c>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="O40" s="190" t="inlineStr"/>
+      <c r="P40" s="191" t="inlineStr"/>
       <c r="Q40" s="192" t="inlineStr"/>
       <c r="R40" s="193" t="n"/>
       <c r="S40" s="185" t="n"/>
       <c r="T40" s="185" t="n"/>
       <c r="U40" s="185" t="n"/>
       <c r="V40" s="211" t="n"/>
       <c r="W40" s="186" t="n"/>
       <c r="X40" s="215" t="n"/>
     </row>
     <row r="41" ht="15.75" customHeight="1">
       <c r="A41" s="182" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="B41" s="185" t="inlineStr">
         <is>
           <t>Юдин Александр</t>
         </is>
       </c>
       <c r="C41" s="210" t="n"/>
       <c r="D41" s="210" t="n"/>
       <c r="E41" s="210" t="n"/>
       <c r="F41" s="210" t="n"/>
       <c r="G41" s="211" t="n"/>
       <c r="H41" s="185" t="inlineStr"/>
       <c r="I41" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J41" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K41" s="187" t="n">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="L41" s="185" t="inlineStr">
         <is>
-          <t>44:58</t>
+          <t>09:08</t>
         </is>
       </c>
       <c r="M41" s="211" t="n"/>
       <c r="N41" s="187" t="inlineStr">
         <is>
-          <t>15</t>
-[...6 lines deleted...]
-      </c>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="O41" s="190" t="inlineStr"/>
       <c r="P41" s="191" t="inlineStr"/>
       <c r="Q41" s="192" t="inlineStr"/>
       <c r="R41" s="193" t="n"/>
       <c r="S41" s="185" t="n"/>
       <c r="T41" s="185" t="n"/>
       <c r="U41" s="185" t="n"/>
       <c r="V41" s="211" t="n"/>
       <c r="W41" s="186" t="n"/>
       <c r="X41" s="215" t="n"/>
     </row>
     <row r="42" ht="15.75" customHeight="1">
       <c r="A42" s="182" t="inlineStr">
         <is>
           <t>57</t>
         </is>
       </c>
       <c r="B42" s="185" t="inlineStr">
         <is>
           <t>Кулешин Александр</t>
         </is>
       </c>
       <c r="C42" s="210" t="n"/>
       <c r="D42" s="210" t="n"/>
       <c r="E42" s="210" t="n"/>
       <c r="F42" s="210" t="n"/>