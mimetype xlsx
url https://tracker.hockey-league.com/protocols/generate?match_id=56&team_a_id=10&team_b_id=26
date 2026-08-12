--- v0 (2025-12-16)
+++ v1 (2026-08-12)
@@ -3958,414 +3958,414 @@
           <t>2</t>
         </is>
       </c>
       <c r="B7" s="185" t="inlineStr">
         <is>
           <t>Горенков Степан</t>
         </is>
       </c>
       <c r="C7" s="210" t="n"/>
       <c r="D7" s="210" t="n"/>
       <c r="E7" s="210" t="n"/>
       <c r="F7" s="210" t="n"/>
       <c r="G7" s="211" t="n"/>
       <c r="H7" s="185" t="inlineStr"/>
       <c r="I7" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J7" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K7" s="187" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="L7" s="185" t="inlineStr">
         <is>
-          <t>07:54</t>
+          <t>20:19</t>
         </is>
       </c>
       <c r="M7" s="211" t="n"/>
       <c r="N7" s="187" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>73</t>
         </is>
       </c>
       <c r="O7" s="190" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>8</t>
         </is>
       </c>
       <c r="P7" s="191" t="inlineStr"/>
       <c r="Q7" s="192" t="inlineStr"/>
       <c r="R7" s="193" t="n"/>
       <c r="S7" s="185" t="n"/>
       <c r="T7" s="185" t="n"/>
       <c r="U7" s="185" t="n"/>
       <c r="V7" s="211" t="n"/>
       <c r="W7" s="186" t="n"/>
       <c r="X7" s="215" t="n"/>
       <c r="Y7" s="3" t="n"/>
     </row>
     <row r="8" ht="17.1" customHeight="1">
       <c r="A8" s="182" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="B8" s="185" t="inlineStr">
         <is>
           <t>Давыдов Шамиль</t>
         </is>
       </c>
       <c r="C8" s="210" t="n"/>
       <c r="D8" s="210" t="n"/>
       <c r="E8" s="210" t="n"/>
       <c r="F8" s="210" t="n"/>
       <c r="G8" s="211" t="n"/>
       <c r="H8" s="185" t="inlineStr"/>
       <c r="I8" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J8" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K8" s="187" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="L8" s="185" t="inlineStr">
         <is>
-          <t>11:46</t>
+          <t>26:39</t>
         </is>
       </c>
       <c r="M8" s="211" t="n"/>
       <c r="N8" s="187" t="inlineStr">
         <is>
-          <t>7</t>
-[...3 lines deleted...]
-      <c r="P8" s="191" t="inlineStr"/>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="O8" s="190" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="P8" s="191" t="inlineStr">
+        <is>
+          <t>39</t>
+        </is>
+      </c>
       <c r="Q8" s="192" t="inlineStr"/>
       <c r="R8" s="193" t="n"/>
       <c r="S8" s="185" t="n"/>
       <c r="T8" s="185" t="n"/>
       <c r="U8" s="185" t="n"/>
       <c r="V8" s="211" t="n"/>
       <c r="W8" s="186" t="n"/>
       <c r="X8" s="215" t="n"/>
       <c r="Y8" s="3" t="n"/>
     </row>
     <row r="9" ht="17.1" customHeight="1">
       <c r="A9" s="182" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="B9" s="185" t="inlineStr">
         <is>
           <t>Абаулин Лев</t>
         </is>
       </c>
       <c r="C9" s="210" t="n"/>
       <c r="D9" s="210" t="n"/>
       <c r="E9" s="210" t="n"/>
       <c r="F9" s="210" t="n"/>
       <c r="G9" s="211" t="n"/>
       <c r="H9" s="185" t="inlineStr"/>
       <c r="I9" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J9" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K9" s="187" t="n">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="L9" s="185" t="inlineStr">
         <is>
-          <t>20:19</t>
+          <t>39:34</t>
         </is>
       </c>
       <c r="M9" s="211" t="n"/>
       <c r="N9" s="187" t="inlineStr">
         <is>
-          <t>73</t>
+          <t>8</t>
         </is>
       </c>
       <c r="O9" s="190" t="inlineStr">
         <is>
-          <t>8</t>
-[...2 lines deleted...]
-      <c r="P9" s="191" t="inlineStr"/>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="P9" s="191" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
       <c r="Q9" s="192" t="inlineStr"/>
       <c r="R9" s="193" t="n"/>
       <c r="S9" s="185" t="n"/>
       <c r="T9" s="185" t="n"/>
       <c r="U9" s="185" t="n"/>
       <c r="V9" s="211" t="n"/>
       <c r="W9" s="186" t="n"/>
       <c r="X9" s="215" t="n"/>
     </row>
     <row r="10" ht="17.1" customHeight="1">
       <c r="A10" s="182" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="B10" s="185" t="inlineStr">
         <is>
           <t>Клушин Кирилл</t>
         </is>
       </c>
       <c r="C10" s="210" t="n"/>
       <c r="D10" s="210" t="n"/>
       <c r="E10" s="210" t="n"/>
       <c r="F10" s="210" t="n"/>
       <c r="G10" s="211" t="n"/>
       <c r="H10" s="185" t="inlineStr"/>
       <c r="I10" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J10" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K10" s="187" t="n">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="L10" s="185" t="inlineStr">
         <is>
-          <t>26:39</t>
+          <t>41:55</t>
         </is>
       </c>
       <c r="M10" s="211" t="n"/>
       <c r="N10" s="187" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="O10" s="190" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>73</t>
         </is>
       </c>
       <c r="P10" s="191" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>7</t>
         </is>
       </c>
       <c r="Q10" s="192" t="inlineStr"/>
       <c r="R10" s="193" t="n"/>
       <c r="S10" s="185" t="n"/>
       <c r="T10" s="185" t="n"/>
       <c r="U10" s="185" t="n"/>
       <c r="V10" s="211" t="n"/>
       <c r="W10" s="186" t="n"/>
       <c r="X10" s="215" t="n"/>
     </row>
     <row r="11" ht="17.1" customHeight="1">
       <c r="A11" s="182" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="B11" s="185" t="inlineStr">
         <is>
           <t>Зык Дмитрий</t>
         </is>
       </c>
       <c r="C11" s="210" t="n"/>
       <c r="D11" s="210" t="n"/>
       <c r="E11" s="210" t="n"/>
       <c r="F11" s="210" t="n"/>
       <c r="G11" s="211" t="n"/>
       <c r="H11" s="185" t="inlineStr"/>
       <c r="I11" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J11" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K11" s="187" t="n">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="L11" s="185" t="inlineStr">
         <is>
-          <t>39:34</t>
+          <t>42:37</t>
         </is>
       </c>
       <c r="M11" s="211" t="n"/>
       <c r="N11" s="187" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>25</t>
         </is>
       </c>
       <c r="O11" s="190" t="inlineStr">
         <is>
-          <t>25</t>
-[...3 lines deleted...]
-        <is>
           <t>15</t>
         </is>
       </c>
+      <c r="P11" s="191" t="inlineStr"/>
       <c r="Q11" s="192" t="inlineStr"/>
       <c r="R11" s="193" t="n"/>
       <c r="S11" s="185" t="n"/>
       <c r="T11" s="185" t="n"/>
       <c r="U11" s="185" t="n"/>
       <c r="V11" s="211" t="n"/>
       <c r="W11" s="186" t="n"/>
       <c r="X11" s="215" t="n"/>
     </row>
     <row r="12" ht="17.1" customHeight="1">
       <c r="A12" s="182" t="inlineStr">
         <is>
           <t>24</t>
         </is>
       </c>
       <c r="B12" s="185" t="inlineStr">
         <is>
           <t>Юдин Александр</t>
         </is>
       </c>
       <c r="C12" s="210" t="n"/>
       <c r="D12" s="210" t="n"/>
       <c r="E12" s="210" t="n"/>
       <c r="F12" s="210" t="n"/>
       <c r="G12" s="211" t="n"/>
       <c r="H12" s="185" t="inlineStr"/>
       <c r="I12" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J12" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K12" s="187" t="n">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="L12" s="185" t="inlineStr">
         <is>
-          <t>41:55</t>
+          <t>07:54</t>
         </is>
       </c>
       <c r="M12" s="211" t="n"/>
       <c r="N12" s="187" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>25</t>
         </is>
       </c>
       <c r="O12" s="190" t="inlineStr">
         <is>
-          <t>73</t>
-[...6 lines deleted...]
-      </c>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="P12" s="191" t="inlineStr"/>
       <c r="Q12" s="192" t="inlineStr"/>
       <c r="R12" s="193" t="n"/>
       <c r="S12" s="185" t="n"/>
       <c r="T12" s="185" t="n"/>
       <c r="U12" s="185" t="n"/>
       <c r="V12" s="211" t="n"/>
       <c r="W12" s="186" t="n"/>
       <c r="X12" s="215" t="n"/>
     </row>
     <row r="13" ht="17.1" customHeight="1">
       <c r="A13" s="182" t="inlineStr">
         <is>
           <t>57</t>
         </is>
       </c>
       <c r="B13" s="185" t="inlineStr">
         <is>
           <t>Кулешин Александр</t>
         </is>
       </c>
       <c r="C13" s="210" t="n"/>
       <c r="D13" s="210" t="n"/>
       <c r="E13" s="210" t="n"/>
       <c r="F13" s="210" t="n"/>
       <c r="G13" s="211" t="n"/>
       <c r="H13" s="185" t="inlineStr"/>
       <c r="I13" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J13" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K13" s="187" t="n">
         <v>13</v>
       </c>
       <c r="L13" s="185" t="inlineStr">
         <is>
-          <t>42:37</t>
+          <t>11:46</t>
         </is>
       </c>
       <c r="M13" s="211" t="n"/>
       <c r="N13" s="187" t="inlineStr">
         <is>
-          <t>25</t>
-[...6 lines deleted...]
-      </c>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="O13" s="190" t="inlineStr"/>
       <c r="P13" s="191" t="inlineStr"/>
       <c r="Q13" s="192" t="inlineStr"/>
       <c r="R13" s="193" t="n"/>
       <c r="S13" s="185" t="n"/>
       <c r="T13" s="185" t="n"/>
       <c r="U13" s="185" t="n"/>
       <c r="V13" s="211" t="n"/>
       <c r="W13" s="186" t="n"/>
       <c r="X13" s="215" t="n"/>
     </row>
     <row r="14" ht="17.1" customHeight="1">
       <c r="A14" s="182" t="inlineStr">
         <is>
           <t>77</t>
         </is>
       </c>
       <c r="B14" s="185" t="inlineStr">
         <is>
           <t xml:space="preserve">Минаков Егор </t>
         </is>
       </c>
       <c r="C14" s="210" t="n"/>
       <c r="D14" s="210" t="n"/>
       <c r="E14" s="210" t="n"/>
       <c r="F14" s="210" t="n"/>
@@ -5187,51 +5187,51 @@
           <t>1</t>
         </is>
       </c>
       <c r="B35" s="185" t="inlineStr">
         <is>
           <t>Сергеев Семен</t>
         </is>
       </c>
       <c r="C35" s="210" t="n"/>
       <c r="D35" s="210" t="n"/>
       <c r="E35" s="210" t="n"/>
       <c r="F35" s="210" t="n"/>
       <c r="G35" s="211" t="n"/>
       <c r="H35" s="185" t="inlineStr"/>
       <c r="I35" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J35" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K35" s="187" t="n">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="L35" s="212" t="inlineStr">
         <is>
           <t>02:26</t>
         </is>
       </c>
       <c r="M35" s="211" t="n"/>
       <c r="N35" s="187" t="inlineStr">
         <is>
           <t>51</t>
         </is>
       </c>
       <c r="O35" s="190" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="P35" s="191" t="inlineStr"/>
       <c r="Q35" s="192" t="inlineStr"/>
       <c r="R35" s="193" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
       <c r="S35" s="185" t="inlineStr">
@@ -5259,51 +5259,51 @@
           <t>20</t>
         </is>
       </c>
       <c r="B36" s="185" t="inlineStr">
         <is>
           <t>Ионов Григорий</t>
         </is>
       </c>
       <c r="C36" s="210" t="n"/>
       <c r="D36" s="210" t="n"/>
       <c r="E36" s="210" t="n"/>
       <c r="F36" s="210" t="n"/>
       <c r="G36" s="211" t="n"/>
       <c r="H36" s="185" t="inlineStr"/>
       <c r="I36" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J36" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K36" s="187" t="n">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="L36" s="185" t="inlineStr">
         <is>
           <t>06:42</t>
         </is>
       </c>
       <c r="M36" s="211" t="n"/>
       <c r="N36" s="187" t="inlineStr">
         <is>
           <t>16</t>
         </is>
       </c>
       <c r="O36" s="190" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="P36" s="191" t="inlineStr"/>
       <c r="Q36" s="192" t="inlineStr"/>
       <c r="R36" s="193" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="S36" s="185" t="inlineStr">
@@ -5331,51 +5331,51 @@
           <t>84</t>
         </is>
       </c>
       <c r="B37" s="185" t="inlineStr">
         <is>
           <t>Кузнецов Михаил</t>
         </is>
       </c>
       <c r="C37" s="210" t="n"/>
       <c r="D37" s="210" t="n"/>
       <c r="E37" s="210" t="n"/>
       <c r="F37" s="210" t="n"/>
       <c r="G37" s="211" t="n"/>
       <c r="H37" s="185" t="inlineStr"/>
       <c r="I37" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J37" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K37" s="187" t="n">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="L37" s="185" t="inlineStr">
         <is>
           <t>23:47</t>
         </is>
       </c>
       <c r="M37" s="211" t="n"/>
       <c r="N37" s="187" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="O37" s="190" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="P37" s="191" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="Q37" s="192" t="inlineStr"/>
       <c r="R37" s="193" t="inlineStr">
         <is>
@@ -5407,51 +5407,51 @@
           <t>8</t>
         </is>
       </c>
       <c r="B38" s="185" t="inlineStr">
         <is>
           <t>Николаев Арсений</t>
         </is>
       </c>
       <c r="C38" s="210" t="n"/>
       <c r="D38" s="210" t="n"/>
       <c r="E38" s="210" t="n"/>
       <c r="F38" s="210" t="n"/>
       <c r="G38" s="211" t="n"/>
       <c r="H38" s="185" t="inlineStr"/>
       <c r="I38" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J38" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K38" s="187" t="n">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="L38" s="185" t="inlineStr">
         <is>
           <t>24:43</t>
         </is>
       </c>
       <c r="M38" s="211" t="n"/>
       <c r="N38" s="187" t="inlineStr">
         <is>
           <t>66</t>
         </is>
       </c>
       <c r="O38" s="190" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="P38" s="191" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="Q38" s="192" t="inlineStr"/>
       <c r="R38" s="193" t="n"/>
       <c r="S38" s="185" t="n"/>
@@ -5467,51 +5467,51 @@
           <t>12</t>
         </is>
       </c>
       <c r="B39" s="185" t="inlineStr">
         <is>
           <t>Тренин Егор</t>
         </is>
       </c>
       <c r="C39" s="210" t="n"/>
       <c r="D39" s="210" t="n"/>
       <c r="E39" s="210" t="n"/>
       <c r="F39" s="210" t="n"/>
       <c r="G39" s="211" t="n"/>
       <c r="H39" s="185" t="inlineStr"/>
       <c r="I39" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J39" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K39" s="187" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="L39" s="185" t="inlineStr">
         <is>
           <t>39:45</t>
         </is>
       </c>
       <c r="M39" s="211" t="n"/>
       <c r="N39" s="187" t="inlineStr">
         <is>
           <t>23</t>
         </is>
       </c>
       <c r="O39" s="190" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="P39" s="191" t="inlineStr"/>
       <c r="Q39" s="192" t="inlineStr"/>
       <c r="R39" s="193" t="n"/>
       <c r="S39" s="185" t="n"/>
       <c r="T39" s="185" t="n"/>
       <c r="U39" s="185" t="n"/>
       <c r="V39" s="211" t="n"/>
       <c r="W39" s="186" t="n"/>