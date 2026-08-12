--- v0 (2026-02-13)
+++ v1 (2026-08-12)
@@ -3889,60 +3889,64 @@
         <is>
           <t>Москаленко  Иван</t>
         </is>
       </c>
       <c r="C6" s="210" t="n"/>
       <c r="D6" s="210" t="n"/>
       <c r="E6" s="210" t="n"/>
       <c r="F6" s="210" t="n"/>
       <c r="G6" s="211" t="n"/>
       <c r="H6" s="185" t="inlineStr"/>
       <c r="I6" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J6" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K6" s="187" t="n">
         <v>1</v>
       </c>
       <c r="L6" s="212" t="inlineStr">
         <is>
-          <t>02:35</t>
+          <t>25:28</t>
         </is>
       </c>
       <c r="M6" s="211" t="n"/>
       <c r="N6" s="187" t="inlineStr">
         <is>
-          <t>22</t>
-[...2 lines deleted...]
-      <c r="O6" s="190" t="inlineStr"/>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="O6" s="190" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
       <c r="P6" s="191" t="inlineStr"/>
       <c r="Q6" s="192" t="inlineStr"/>
       <c r="R6" s="193" t="inlineStr">
         <is>
           <t>86</t>
         </is>
       </c>
       <c r="S6" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T6" s="185" t="inlineStr"/>
       <c r="U6" s="213" t="inlineStr">
         <is>
           <t>00:51</t>
         </is>
       </c>
       <c r="V6" s="211" t="n"/>
       <c r="W6" s="214" t="inlineStr">
         <is>
           <t>02:51</t>
         </is>
       </c>
       <c r="X6" s="215" t="n"/>
@@ -3954,68 +3958,64 @@
           <t>30</t>
         </is>
       </c>
       <c r="B7" s="185" t="inlineStr">
         <is>
           <t>Сизов Тимур</t>
         </is>
       </c>
       <c r="C7" s="210" t="n"/>
       <c r="D7" s="210" t="n"/>
       <c r="E7" s="210" t="n"/>
       <c r="F7" s="210" t="n"/>
       <c r="G7" s="211" t="n"/>
       <c r="H7" s="185" t="inlineStr"/>
       <c r="I7" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J7" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K7" s="187" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L7" s="185" t="inlineStr">
         <is>
-          <t>25:28</t>
+          <t>02:35</t>
         </is>
       </c>
       <c r="M7" s="211" t="n"/>
       <c r="N7" s="187" t="inlineStr">
         <is>
-          <t>3</t>
-[...6 lines deleted...]
-      </c>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="O7" s="190" t="inlineStr"/>
       <c r="P7" s="191" t="inlineStr"/>
       <c r="Q7" s="192" t="inlineStr"/>
       <c r="R7" s="193" t="inlineStr">
         <is>
           <t>86</t>
         </is>
       </c>
       <c r="S7" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T7" s="185" t="inlineStr"/>
       <c r="U7" s="185" t="inlineStr">
         <is>
           <t>17:39</t>
         </is>
       </c>
       <c r="V7" s="211" t="n"/>
       <c r="W7" s="186" t="inlineStr">
         <is>
           <t>19:39</t>
         </is>
       </c>
       <c r="X7" s="215" t="n"/>
@@ -5175,352 +5175,352 @@
         <is>
           <t>Сбитнев  Роман</t>
         </is>
       </c>
       <c r="C35" s="210" t="n"/>
       <c r="D35" s="210" t="n"/>
       <c r="E35" s="210" t="n"/>
       <c r="F35" s="210" t="n"/>
       <c r="G35" s="211" t="n"/>
       <c r="H35" s="185" t="inlineStr"/>
       <c r="I35" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J35" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K35" s="187" t="n">
         <v>2</v>
       </c>
       <c r="L35" s="212" t="inlineStr">
         <is>
-          <t>11:51</t>
+          <t>39:09</t>
         </is>
       </c>
       <c r="M35" s="211" t="n"/>
       <c r="N35" s="187" t="inlineStr">
         <is>
-          <t>88</t>
-[...2 lines deleted...]
-      <c r="O35" s="190" t="inlineStr"/>
+          <t>72</t>
+        </is>
+      </c>
+      <c r="O35" s="190" t="inlineStr">
+        <is>
+          <t>97</t>
+        </is>
+      </c>
       <c r="P35" s="191" t="inlineStr"/>
       <c r="Q35" s="192" t="inlineStr"/>
       <c r="R35" s="193" t="inlineStr">
         <is>
-          <t>88</t>
+          <t>5</t>
         </is>
       </c>
       <c r="S35" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T35" s="185" t="inlineStr"/>
       <c r="U35" s="213" t="inlineStr">
         <is>
-          <t>17:39</t>
+          <t>42:00</t>
         </is>
       </c>
       <c r="V35" s="211" t="n"/>
       <c r="W35" s="214" t="inlineStr">
         <is>
-          <t>19:39</t>
+          <t>44:00</t>
         </is>
       </c>
       <c r="X35" s="215" t="n"/>
     </row>
     <row r="36" ht="15.75" customHeight="1">
       <c r="A36" s="182" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="B36" s="185" t="inlineStr">
         <is>
           <t>Забелин Арсений</t>
         </is>
       </c>
       <c r="C36" s="210" t="n"/>
       <c r="D36" s="210" t="n"/>
       <c r="E36" s="210" t="n"/>
       <c r="F36" s="210" t="n"/>
       <c r="G36" s="211" t="n"/>
       <c r="H36" s="185" t="inlineStr"/>
       <c r="I36" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J36" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K36" s="187" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="L36" s="185" t="inlineStr">
         <is>
-          <t>35:35</t>
+          <t>44:30</t>
         </is>
       </c>
       <c r="M36" s="211" t="n"/>
       <c r="N36" s="187" t="inlineStr">
         <is>
+          <t>71</t>
+        </is>
+      </c>
+      <c r="O36" s="190" t="inlineStr">
+        <is>
           <t>72</t>
         </is>
       </c>
-      <c r="O36" s="190" t="inlineStr"/>
       <c r="P36" s="191" t="inlineStr"/>
       <c r="Q36" s="192" t="inlineStr"/>
       <c r="R36" s="193" t="inlineStr">
         <is>
-          <t>72</t>
+          <t>48</t>
         </is>
       </c>
       <c r="S36" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T36" s="185" t="inlineStr"/>
       <c r="U36" s="185" t="inlineStr">
         <is>
-          <t>18:25</t>
+          <t>37:15</t>
         </is>
       </c>
       <c r="V36" s="211" t="n"/>
       <c r="W36" s="186" t="inlineStr">
         <is>
-          <t>20:25</t>
+          <t>39:15</t>
         </is>
       </c>
       <c r="X36" s="215" t="n"/>
     </row>
     <row r="37" ht="15.75" customHeight="1">
       <c r="A37" s="182" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="B37" s="185" t="inlineStr">
         <is>
           <t>Литвиненко Давыд</t>
         </is>
       </c>
       <c r="C37" s="210" t="n"/>
       <c r="D37" s="210" t="n"/>
       <c r="E37" s="210" t="n"/>
       <c r="F37" s="210" t="n"/>
       <c r="G37" s="211" t="n"/>
       <c r="H37" s="185" t="inlineStr"/>
       <c r="I37" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J37" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K37" s="187" t="n">
         <v>5</v>
       </c>
       <c r="L37" s="185" t="inlineStr">
         <is>
-          <t>39:09</t>
+          <t>11:51</t>
         </is>
       </c>
       <c r="M37" s="211" t="n"/>
       <c r="N37" s="187" t="inlineStr">
         <is>
-          <t>72</t>
-[...6 lines deleted...]
-      </c>
+          <t>88</t>
+        </is>
+      </c>
+      <c r="O37" s="190" t="inlineStr"/>
       <c r="P37" s="191" t="inlineStr"/>
       <c r="Q37" s="192" t="inlineStr"/>
       <c r="R37" s="193" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>55</t>
         </is>
       </c>
       <c r="S37" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T37" s="185" t="inlineStr"/>
       <c r="U37" s="185" t="inlineStr">
         <is>
-          <t>37:15</t>
+          <t>40:10</t>
         </is>
       </c>
       <c r="V37" s="211" t="n"/>
       <c r="W37" s="186" t="inlineStr">
         <is>
-          <t>39:15</t>
+          <t>42:10</t>
         </is>
       </c>
       <c r="X37" s="215" t="n"/>
     </row>
     <row r="38" ht="15.75" customHeight="1">
       <c r="A38" s="182" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="B38" s="185" t="inlineStr">
         <is>
           <t>Чайка Мирон</t>
         </is>
       </c>
       <c r="C38" s="210" t="n"/>
       <c r="D38" s="210" t="n"/>
       <c r="E38" s="210" t="n"/>
       <c r="F38" s="210" t="n"/>
       <c r="G38" s="211" t="n"/>
       <c r="H38" s="185" t="inlineStr"/>
       <c r="I38" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J38" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K38" s="187" t="n">
         <v>6</v>
       </c>
       <c r="L38" s="185" t="inlineStr">
         <is>
-          <t>44:30</t>
+          <t>35:35</t>
         </is>
       </c>
       <c r="M38" s="211" t="n"/>
       <c r="N38" s="187" t="inlineStr">
         <is>
-          <t>71</t>
-[...3 lines deleted...]
-        <is>
           <t>72</t>
         </is>
       </c>
+      <c r="O38" s="190" t="inlineStr"/>
       <c r="P38" s="191" t="inlineStr"/>
       <c r="Q38" s="192" t="inlineStr"/>
       <c r="R38" s="193" t="inlineStr">
         <is>
-          <t>55</t>
+          <t>88</t>
         </is>
       </c>
       <c r="S38" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T38" s="185" t="inlineStr"/>
       <c r="U38" s="185" t="inlineStr">
         <is>
-          <t>40:10</t>
+          <t>17:39</t>
         </is>
       </c>
       <c r="V38" s="211" t="n"/>
       <c r="W38" s="186" t="inlineStr">
         <is>
-          <t>42:10</t>
+          <t>19:39</t>
         </is>
       </c>
       <c r="X38" s="215" t="n"/>
     </row>
     <row r="39" ht="15.75" customHeight="1">
       <c r="A39" s="182" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="B39" s="185" t="inlineStr">
         <is>
           <t>Панкин Иван</t>
         </is>
       </c>
       <c r="C39" s="210" t="n"/>
       <c r="D39" s="210" t="n"/>
       <c r="E39" s="210" t="n"/>
       <c r="F39" s="210" t="n"/>
       <c r="G39" s="211" t="n"/>
       <c r="H39" s="185" t="inlineStr"/>
       <c r="I39" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J39" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K39" s="187" t="n"/>
       <c r="L39" s="185" t="n"/>
       <c r="M39" s="211" t="n"/>
       <c r="N39" s="187" t="n"/>
       <c r="O39" s="190" t="n"/>
       <c r="P39" s="191" t="n"/>
       <c r="Q39" s="192" t="n"/>
       <c r="R39" s="193" t="inlineStr">
         <is>
-          <t>5</t>
+          <t>72</t>
         </is>
       </c>
       <c r="S39" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T39" s="185" t="inlineStr"/>
       <c r="U39" s="185" t="inlineStr">
         <is>
-          <t>42:00</t>
+          <t>18:25</t>
         </is>
       </c>
       <c r="V39" s="211" t="n"/>
       <c r="W39" s="186" t="inlineStr">
         <is>
-          <t>44:00</t>
+          <t>20:25</t>
         </is>
       </c>
       <c r="X39" s="215" t="n"/>
     </row>
     <row r="40" ht="15.75" customHeight="1">
       <c r="A40" s="182" t="inlineStr">
         <is>
           <t>22</t>
         </is>
       </c>
       <c r="B40" s="185" t="inlineStr">
         <is>
           <t>Манжос Даниил</t>
         </is>
       </c>
       <c r="C40" s="210" t="n"/>
       <c r="D40" s="210" t="n"/>
       <c r="E40" s="210" t="n"/>
       <c r="F40" s="210" t="n"/>
       <c r="G40" s="211" t="n"/>
       <c r="H40" s="185" t="inlineStr"/>
       <c r="I40" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>