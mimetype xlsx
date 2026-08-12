--- v0 (2025-12-16)
+++ v1 (2026-08-12)
@@ -3885,120 +3885,120 @@
           <t>31</t>
         </is>
       </c>
       <c r="B6" s="185" t="inlineStr">
         <is>
           <t>Семенчук Иван</t>
         </is>
       </c>
       <c r="C6" s="210" t="n"/>
       <c r="D6" s="210" t="n"/>
       <c r="E6" s="210" t="n"/>
       <c r="F6" s="210" t="n"/>
       <c r="G6" s="211" t="n"/>
       <c r="H6" s="185" t="inlineStr"/>
       <c r="I6" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J6" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K6" s="187" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="L6" s="212" t="inlineStr">
         <is>
           <t>01:48</t>
         </is>
       </c>
       <c r="M6" s="211" t="n"/>
       <c r="N6" s="187" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="O6" s="190" t="inlineStr"/>
       <c r="P6" s="191" t="inlineStr"/>
       <c r="Q6" s="192" t="inlineStr"/>
       <c r="R6" s="193" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>71</t>
         </is>
       </c>
       <c r="S6" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T6" s="185" t="inlineStr"/>
       <c r="U6" s="213" t="inlineStr">
         <is>
-          <t>06:51</t>
+          <t>39:57</t>
         </is>
       </c>
       <c r="V6" s="211" t="n"/>
       <c r="W6" s="214" t="inlineStr">
         <is>
-          <t>08:51</t>
+          <t>41:57</t>
         </is>
       </c>
       <c r="X6" s="215" t="n"/>
       <c r="Y6" s="3" t="n"/>
     </row>
     <row r="7" ht="17.1" customHeight="1">
       <c r="A7" s="182" t="inlineStr">
         <is>
           <t>88</t>
         </is>
       </c>
       <c r="B7" s="185" t="inlineStr">
         <is>
           <t>Даутов Александр</t>
         </is>
       </c>
       <c r="C7" s="210" t="n"/>
       <c r="D7" s="210" t="n"/>
       <c r="E7" s="210" t="n"/>
       <c r="F7" s="210" t="n"/>
       <c r="G7" s="211" t="n"/>
       <c r="H7" s="185" t="inlineStr"/>
       <c r="I7" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J7" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K7" s="187" t="n">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="L7" s="185" t="inlineStr">
         <is>
           <t>14:55</t>
         </is>
       </c>
       <c r="M7" s="211" t="n"/>
       <c r="N7" s="187" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
       <c r="O7" s="190" t="inlineStr"/>
       <c r="P7" s="191" t="inlineStr"/>
       <c r="Q7" s="192" t="inlineStr"/>
       <c r="R7" s="193" t="inlineStr">
         <is>
           <t>71</t>
         </is>
       </c>
       <c r="S7" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
@@ -4031,68 +4031,68 @@
       <c r="C8" s="210" t="n"/>
       <c r="D8" s="210" t="n"/>
       <c r="E8" s="210" t="n"/>
       <c r="F8" s="210" t="n"/>
       <c r="G8" s="211" t="n"/>
       <c r="H8" s="185" t="inlineStr"/>
       <c r="I8" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J8" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K8" s="187" t="n"/>
       <c r="L8" s="185" t="n"/>
       <c r="M8" s="211" t="n"/>
       <c r="N8" s="187" t="n"/>
       <c r="O8" s="190" t="n"/>
       <c r="P8" s="191" t="n"/>
       <c r="Q8" s="192" t="n"/>
       <c r="R8" s="193" t="inlineStr">
         <is>
-          <t>71</t>
+          <t>44</t>
         </is>
       </c>
       <c r="S8" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T8" s="185" t="inlineStr"/>
       <c r="U8" s="185" t="inlineStr">
         <is>
-          <t>39:57</t>
+          <t>06:51</t>
         </is>
       </c>
       <c r="V8" s="211" t="n"/>
       <c r="W8" s="186" t="inlineStr">
         <is>
-          <t>41:57</t>
+          <t>08:51</t>
         </is>
       </c>
       <c r="X8" s="215" t="n"/>
       <c r="Y8" s="3" t="n"/>
     </row>
     <row r="9" ht="17.1" customHeight="1">
       <c r="A9" s="182" t="inlineStr">
         <is>
           <t>38</t>
         </is>
       </c>
       <c r="B9" s="185" t="inlineStr">
         <is>
           <t>Бадаянц Эрик</t>
         </is>
       </c>
       <c r="C9" s="210" t="n"/>
       <c r="D9" s="210" t="n"/>
       <c r="E9" s="210" t="n"/>
       <c r="F9" s="210" t="n"/>
       <c r="G9" s="211" t="n"/>
       <c r="H9" s="185" t="inlineStr"/>
       <c r="I9" s="185" t="inlineStr">
         <is>
           <t>З</t>
@@ -5151,51 +5151,51 @@
           <t>1</t>
         </is>
       </c>
       <c r="B35" s="185" t="inlineStr">
         <is>
           <t>Орлянский Иван</t>
         </is>
       </c>
       <c r="C35" s="210" t="n"/>
       <c r="D35" s="210" t="n"/>
       <c r="E35" s="210" t="n"/>
       <c r="F35" s="210" t="n"/>
       <c r="G35" s="211" t="n"/>
       <c r="H35" s="185" t="inlineStr"/>
       <c r="I35" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J35" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K35" s="187" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L35" s="212" t="inlineStr">
         <is>
           <t>07:51</t>
         </is>
       </c>
       <c r="M35" s="211" t="n"/>
       <c r="N35" s="187" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="O35" s="190" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="P35" s="191" t="inlineStr"/>
       <c r="Q35" s="192" t="inlineStr"/>
       <c r="R35" s="193" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="S35" s="185" t="inlineStr">
@@ -5223,281 +5223,281 @@
           <t>2</t>
         </is>
       </c>
       <c r="B36" s="185" t="inlineStr">
         <is>
           <t>Горенков Степан</t>
         </is>
       </c>
       <c r="C36" s="210" t="n"/>
       <c r="D36" s="210" t="n"/>
       <c r="E36" s="210" t="n"/>
       <c r="F36" s="210" t="n"/>
       <c r="G36" s="211" t="n"/>
       <c r="H36" s="185" t="inlineStr"/>
       <c r="I36" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J36" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K36" s="187" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L36" s="185" t="inlineStr">
         <is>
-          <t>08:22</t>
+          <t>44:14</t>
         </is>
       </c>
       <c r="M36" s="211" t="n"/>
       <c r="N36" s="187" t="inlineStr">
         <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="O36" s="190" t="inlineStr">
+        <is>
           <t>15</t>
         </is>
       </c>
-      <c r="O36" s="190" t="inlineStr"/>
-      <c r="P36" s="191" t="inlineStr"/>
+      <c r="P36" s="191" t="inlineStr">
+        <is>
+          <t>39</t>
+        </is>
+      </c>
       <c r="Q36" s="192" t="inlineStr"/>
       <c r="R36" s="193" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>8</t>
         </is>
       </c>
       <c r="S36" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T36" s="185" t="inlineStr"/>
       <c r="U36" s="185" t="inlineStr">
         <is>
-          <t>24:18</t>
+          <t>39:57</t>
         </is>
       </c>
       <c r="V36" s="211" t="n"/>
       <c r="W36" s="186" t="inlineStr">
         <is>
-          <t>26:18</t>
+          <t>41:57</t>
         </is>
       </c>
       <c r="X36" s="215" t="n"/>
     </row>
     <row r="37" ht="15.75" customHeight="1">
       <c r="A37" s="182" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="B37" s="185" t="inlineStr">
         <is>
           <t>Давыдов Шамиль</t>
         </is>
       </c>
       <c r="C37" s="210" t="n"/>
       <c r="D37" s="210" t="n"/>
       <c r="E37" s="210" t="n"/>
       <c r="F37" s="210" t="n"/>
       <c r="G37" s="211" t="n"/>
       <c r="H37" s="185" t="inlineStr"/>
       <c r="I37" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J37" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K37" s="187" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="L37" s="185" t="inlineStr">
         <is>
           <t>18:32</t>
         </is>
       </c>
       <c r="M37" s="211" t="n"/>
       <c r="N37" s="187" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="O37" s="190" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="P37" s="191" t="inlineStr"/>
       <c r="Q37" s="192" t="inlineStr"/>
       <c r="R37" s="193" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>39</t>
         </is>
       </c>
       <c r="S37" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T37" s="185" t="inlineStr"/>
       <c r="U37" s="185" t="inlineStr">
         <is>
-          <t>25:28</t>
+          <t>24:18</t>
         </is>
       </c>
       <c r="V37" s="211" t="n"/>
       <c r="W37" s="186" t="inlineStr">
         <is>
-          <t>27:28</t>
+          <t>26:18</t>
         </is>
       </c>
       <c r="X37" s="215" t="n"/>
     </row>
     <row r="38" ht="15.75" customHeight="1">
       <c r="A38" s="182" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="B38" s="185" t="inlineStr">
         <is>
           <t>Абаулин Лев</t>
         </is>
       </c>
       <c r="C38" s="210" t="n"/>
       <c r="D38" s="210" t="n"/>
       <c r="E38" s="210" t="n"/>
       <c r="F38" s="210" t="n"/>
       <c r="G38" s="211" t="n"/>
       <c r="H38" s="185" t="inlineStr"/>
       <c r="I38" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J38" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K38" s="187" t="n">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="L38" s="185" t="inlineStr">
         <is>
           <t>22:21</t>
         </is>
       </c>
       <c r="M38" s="211" t="n"/>
       <c r="N38" s="187" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="O38" s="190" t="inlineStr"/>
       <c r="P38" s="191" t="inlineStr"/>
       <c r="Q38" s="192" t="inlineStr"/>
       <c r="R38" s="193" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>7</t>
         </is>
       </c>
       <c r="S38" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T38" s="185" t="inlineStr"/>
       <c r="U38" s="185" t="inlineStr">
         <is>
-          <t>39:57</t>
+          <t>25:28</t>
         </is>
       </c>
       <c r="V38" s="211" t="n"/>
       <c r="W38" s="186" t="inlineStr">
         <is>
-          <t>41:57</t>
+          <t>27:28</t>
         </is>
       </c>
       <c r="X38" s="215" t="n"/>
     </row>
     <row r="39" ht="15.75" customHeight="1">
       <c r="A39" s="182" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="B39" s="185" t="inlineStr">
         <is>
           <t>Клушин Кирилл</t>
         </is>
       </c>
       <c r="C39" s="210" t="n"/>
       <c r="D39" s="210" t="n"/>
       <c r="E39" s="210" t="n"/>
       <c r="F39" s="210" t="n"/>
       <c r="G39" s="211" t="n"/>
       <c r="H39" s="185" t="inlineStr"/>
       <c r="I39" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J39" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K39" s="187" t="n">
         <v>7</v>
       </c>
       <c r="L39" s="185" t="inlineStr">
         <is>
-          <t>44:14</t>
+          <t>08:22</t>
         </is>
       </c>
       <c r="M39" s="211" t="n"/>
       <c r="N39" s="187" t="inlineStr">
         <is>
-          <t>25</t>
-[...3 lines deleted...]
-        <is>
           <t>15</t>
         </is>
       </c>
-      <c r="P39" s="191" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="O39" s="190" t="inlineStr"/>
+      <c r="P39" s="191" t="inlineStr"/>
       <c r="Q39" s="192" t="inlineStr"/>
       <c r="R39" s="193" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="S39" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T39" s="185" t="inlineStr"/>
       <c r="U39" s="185" t="inlineStr">
         <is>
           <t>43:34</t>
         </is>
       </c>
       <c r="V39" s="211" t="n"/>
       <c r="W39" s="186" t="inlineStr">
         <is>
           <t>45:34</t>
         </is>
       </c>
       <c r="X39" s="215" t="n"/>
     </row>