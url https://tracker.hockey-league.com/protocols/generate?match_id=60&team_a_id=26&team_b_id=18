--- v0 (2025-12-16)
+++ v1 (2026-08-12)
@@ -3954,51 +3954,51 @@
           <t>20</t>
         </is>
       </c>
       <c r="B7" s="185" t="inlineStr">
         <is>
           <t>Ионов Григорий</t>
         </is>
       </c>
       <c r="C7" s="210" t="n"/>
       <c r="D7" s="210" t="n"/>
       <c r="E7" s="210" t="n"/>
       <c r="F7" s="210" t="n"/>
       <c r="G7" s="211" t="n"/>
       <c r="H7" s="185" t="inlineStr"/>
       <c r="I7" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J7" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K7" s="187" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L7" s="185" t="inlineStr">
         <is>
           <t>44:59</t>
         </is>
       </c>
       <c r="M7" s="211" t="n"/>
       <c r="N7" s="187" t="inlineStr">
         <is>
           <t>66</t>
         </is>
       </c>
       <c r="O7" s="190" t="inlineStr"/>
       <c r="P7" s="191" t="inlineStr"/>
       <c r="Q7" s="192" t="inlineStr"/>
       <c r="R7" s="193" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="S7" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
@@ -5087,51 +5087,51 @@
           <t>20</t>
         </is>
       </c>
       <c r="B35" s="185" t="inlineStr">
         <is>
           <t>Москаленко  Иван</t>
         </is>
       </c>
       <c r="C35" s="210" t="n"/>
       <c r="D35" s="210" t="n"/>
       <c r="E35" s="210" t="n"/>
       <c r="F35" s="210" t="n"/>
       <c r="G35" s="211" t="n"/>
       <c r="H35" s="185" t="inlineStr"/>
       <c r="I35" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J35" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K35" s="187" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L35" s="212" t="inlineStr">
         <is>
           <t>30:00</t>
         </is>
       </c>
       <c r="M35" s="211" t="n"/>
       <c r="N35" s="187" t="inlineStr">
         <is>
           <t>98</t>
         </is>
       </c>
       <c r="O35" s="190" t="inlineStr"/>
       <c r="P35" s="191" t="inlineStr"/>
       <c r="Q35" s="192" t="inlineStr"/>
       <c r="R35" s="193" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="S35" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>