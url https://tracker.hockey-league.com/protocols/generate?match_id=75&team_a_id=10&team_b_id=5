--- v0 (2026-02-13)
+++ v1 (2026-08-12)
@@ -3885,51 +3885,51 @@
           <t>1</t>
         </is>
       </c>
       <c r="B6" s="185" t="inlineStr">
         <is>
           <t>Орлянский Иван</t>
         </is>
       </c>
       <c r="C6" s="210" t="n"/>
       <c r="D6" s="210" t="n"/>
       <c r="E6" s="210" t="n"/>
       <c r="F6" s="210" t="n"/>
       <c r="G6" s="211" t="n"/>
       <c r="H6" s="185" t="inlineStr"/>
       <c r="I6" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J6" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K6" s="187" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L6" s="212" t="inlineStr">
         <is>
           <t>02:32</t>
         </is>
       </c>
       <c r="M6" s="211" t="n"/>
       <c r="N6" s="187" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="O6" s="190" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="P6" s="191" t="inlineStr"/>
       <c r="Q6" s="192" t="inlineStr"/>
       <c r="R6" s="193" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="S6" s="185" t="inlineStr">
@@ -3958,64 +3958,68 @@
           <t>2</t>
         </is>
       </c>
       <c r="B7" s="185" t="inlineStr">
         <is>
           <t>Горенков Степан</t>
         </is>
       </c>
       <c r="C7" s="210" t="n"/>
       <c r="D7" s="210" t="n"/>
       <c r="E7" s="210" t="n"/>
       <c r="F7" s="210" t="n"/>
       <c r="G7" s="211" t="n"/>
       <c r="H7" s="185" t="inlineStr"/>
       <c r="I7" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J7" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K7" s="187" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="L7" s="185" t="inlineStr">
         <is>
-          <t>03:32</t>
+          <t>23:27</t>
         </is>
       </c>
       <c r="M7" s="211" t="n"/>
       <c r="N7" s="187" t="inlineStr">
         <is>
-          <t>7</t>
-[...2 lines deleted...]
-      <c r="O7" s="190" t="inlineStr"/>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="O7" s="190" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
       <c r="P7" s="191" t="inlineStr"/>
       <c r="Q7" s="192" t="inlineStr"/>
       <c r="R7" s="193" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="S7" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T7" s="185" t="inlineStr"/>
       <c r="U7" s="185" t="inlineStr">
         <is>
           <t>08:01</t>
         </is>
       </c>
       <c r="V7" s="211" t="n"/>
       <c r="W7" s="186" t="inlineStr">
         <is>
           <t>10:01</t>
         </is>
       </c>
       <c r="X7" s="215" t="n"/>
@@ -4027,69 +4031,73 @@
           <t>9</t>
         </is>
       </c>
       <c r="B8" s="185" t="inlineStr">
         <is>
           <t>Давыдов Шамиль</t>
         </is>
       </c>
       <c r="C8" s="210" t="n"/>
       <c r="D8" s="210" t="n"/>
       <c r="E8" s="210" t="n"/>
       <c r="F8" s="210" t="n"/>
       <c r="G8" s="211" t="n"/>
       <c r="H8" s="185" t="inlineStr"/>
       <c r="I8" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J8" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K8" s="187" t="n">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="L8" s="185" t="inlineStr">
         <is>
-          <t>09:28</t>
+          <t>30:54</t>
         </is>
       </c>
       <c r="M8" s="211" t="n"/>
       <c r="N8" s="187" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>8</t>
         </is>
       </c>
       <c r="O8" s="190" t="inlineStr">
         <is>
-          <t>25</t>
-[...2 lines deleted...]
-      <c r="P8" s="191" t="inlineStr"/>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="P8" s="191" t="inlineStr">
+        <is>
+          <t>73</t>
+        </is>
+      </c>
       <c r="Q8" s="192" t="inlineStr"/>
       <c r="R8" s="193" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="S8" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T8" s="185" t="inlineStr"/>
       <c r="U8" s="185" t="inlineStr">
         <is>
           <t>11:18</t>
         </is>
       </c>
       <c r="V8" s="211" t="n"/>
       <c r="W8" s="186" t="inlineStr">
         <is>
           <t>13:18</t>
         </is>
       </c>
       <c r="X8" s="215" t="n"/>
       <c r="Y8" s="3" t="n"/>
@@ -4100,66 +4108,66 @@
           <t>14</t>
         </is>
       </c>
       <c r="B9" s="185" t="inlineStr">
         <is>
           <t>Абаулин Лев</t>
         </is>
       </c>
       <c r="C9" s="210" t="n"/>
       <c r="D9" s="210" t="n"/>
       <c r="E9" s="210" t="n"/>
       <c r="F9" s="210" t="n"/>
       <c r="G9" s="211" t="n"/>
       <c r="H9" s="185" t="inlineStr"/>
       <c r="I9" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J9" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K9" s="187" t="n">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="L9" s="185" t="inlineStr">
         <is>
-          <t>23:27</t>
+          <t>32:46</t>
         </is>
       </c>
       <c r="M9" s="211" t="n"/>
       <c r="N9" s="187" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>8</t>
         </is>
       </c>
       <c r="O9" s="190" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>21</t>
         </is>
       </c>
       <c r="P9" s="191" t="inlineStr"/>
       <c r="Q9" s="192" t="inlineStr"/>
       <c r="R9" s="193" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="S9" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T9" s="185" t="inlineStr"/>
       <c r="U9" s="185" t="inlineStr">
         <is>
           <t>15:48</t>
         </is>
       </c>
       <c r="V9" s="211" t="n"/>
       <c r="W9" s="186" t="inlineStr">
         <is>
           <t>17:48</t>
         </is>
@@ -4172,73 +4180,69 @@
           <t>20</t>
         </is>
       </c>
       <c r="B10" s="185" t="inlineStr">
         <is>
           <t>Клушин Кирилл</t>
         </is>
       </c>
       <c r="C10" s="210" t="n"/>
       <c r="D10" s="210" t="n"/>
       <c r="E10" s="210" t="n"/>
       <c r="F10" s="210" t="n"/>
       <c r="G10" s="211" t="n"/>
       <c r="H10" s="185" t="inlineStr"/>
       <c r="I10" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J10" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K10" s="187" t="n">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="L10" s="185" t="inlineStr">
         <is>
-          <t>30:54</t>
+          <t>09:28</t>
         </is>
       </c>
       <c r="M10" s="211" t="n"/>
       <c r="N10" s="187" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>15</t>
         </is>
       </c>
       <c r="O10" s="190" t="inlineStr">
         <is>
-          <t>21</t>
-[...6 lines deleted...]
-      </c>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="P10" s="191" t="inlineStr"/>
       <c r="Q10" s="192" t="inlineStr"/>
       <c r="R10" s="193" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="S10" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T10" s="185" t="inlineStr"/>
       <c r="U10" s="185" t="inlineStr">
         <is>
           <t>22:02</t>
         </is>
       </c>
       <c r="V10" s="211" t="n"/>
       <c r="W10" s="186" t="inlineStr">
         <is>
           <t>24:02</t>
         </is>
       </c>
       <c r="X10" s="215" t="n"/>
     </row>
@@ -4252,64 +4256,60 @@
         <is>
           <t>Зык Дмитрий</t>
         </is>
       </c>
       <c r="C11" s="210" t="n"/>
       <c r="D11" s="210" t="n"/>
       <c r="E11" s="210" t="n"/>
       <c r="F11" s="210" t="n"/>
       <c r="G11" s="211" t="n"/>
       <c r="H11" s="185" t="inlineStr"/>
       <c r="I11" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J11" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K11" s="187" t="n">
         <v>12</v>
       </c>
       <c r="L11" s="185" t="inlineStr">
         <is>
-          <t>32:46</t>
+          <t>03:32</t>
         </is>
       </c>
       <c r="M11" s="211" t="n"/>
       <c r="N11" s="187" t="inlineStr">
         <is>
-          <t>8</t>
-[...6 lines deleted...]
-      </c>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="O11" s="190" t="inlineStr"/>
       <c r="P11" s="191" t="inlineStr"/>
       <c r="Q11" s="192" t="inlineStr"/>
       <c r="R11" s="193" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="S11" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T11" s="185" t="inlineStr"/>
       <c r="U11" s="185" t="inlineStr">
         <is>
           <t>27:15</t>
         </is>
       </c>
       <c r="V11" s="211" t="n"/>
       <c r="W11" s="186" t="inlineStr">
         <is>
           <t>29:15</t>
         </is>
       </c>
       <c r="X11" s="215" t="n"/>
@@ -5257,420 +5257,424 @@
           <t>30</t>
         </is>
       </c>
       <c r="B35" s="185" t="inlineStr">
         <is>
           <t>Коршунов Владимир</t>
         </is>
       </c>
       <c r="C35" s="210" t="n"/>
       <c r="D35" s="210" t="n"/>
       <c r="E35" s="210" t="n"/>
       <c r="F35" s="210" t="n"/>
       <c r="G35" s="211" t="n"/>
       <c r="H35" s="185" t="inlineStr"/>
       <c r="I35" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J35" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K35" s="187" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="L35" s="212" t="inlineStr">
         <is>
           <t>01:37</t>
         </is>
       </c>
       <c r="M35" s="211" t="n"/>
       <c r="N35" s="187" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="O35" s="190" t="inlineStr">
         <is>
           <t>92</t>
         </is>
       </c>
       <c r="P35" s="191" t="inlineStr"/>
       <c r="Q35" s="192" t="inlineStr"/>
       <c r="R35" s="193" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>17</t>
         </is>
       </c>
       <c r="S35" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T35" s="185" t="inlineStr"/>
       <c r="U35" s="213" t="inlineStr">
         <is>
-          <t>13:19</t>
+          <t>25:10</t>
         </is>
       </c>
       <c r="V35" s="211" t="n"/>
       <c r="W35" s="214" t="inlineStr">
         <is>
-          <t>15:19</t>
+          <t>27:10</t>
         </is>
       </c>
       <c r="X35" s="215" t="n"/>
     </row>
     <row r="36" ht="15.75" customHeight="1">
       <c r="A36" s="182" t="inlineStr">
         <is>
           <t>62</t>
         </is>
       </c>
       <c r="B36" s="185" t="inlineStr">
         <is>
           <t>Гилёв Дмитрий</t>
         </is>
       </c>
       <c r="C36" s="210" t="n"/>
       <c r="D36" s="210" t="n"/>
       <c r="E36" s="210" t="n"/>
       <c r="F36" s="210" t="n"/>
       <c r="G36" s="211" t="n"/>
       <c r="H36" s="185" t="inlineStr"/>
       <c r="I36" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J36" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K36" s="187" t="n">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="L36" s="185" t="inlineStr">
         <is>
-          <t>03:02</t>
+          <t>39:35</t>
         </is>
       </c>
       <c r="M36" s="211" t="n"/>
       <c r="N36" s="187" t="inlineStr">
         <is>
+          <t>92</t>
+        </is>
+      </c>
+      <c r="O36" s="190" t="inlineStr">
+        <is>
           <t>27</t>
-        </is>
-[...3 lines deleted...]
-          <t>15</t>
         </is>
       </c>
       <c r="P36" s="191" t="inlineStr"/>
       <c r="Q36" s="192" t="inlineStr"/>
       <c r="R36" s="193" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>15</t>
         </is>
       </c>
       <c r="S36" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T36" s="185" t="inlineStr"/>
       <c r="U36" s="185" t="inlineStr">
         <is>
-          <t>19:37</t>
+          <t>13:19</t>
         </is>
       </c>
       <c r="V36" s="211" t="n"/>
       <c r="W36" s="186" t="inlineStr">
         <is>
-          <t>21:37</t>
+          <t>15:19</t>
         </is>
       </c>
       <c r="X36" s="215" t="n"/>
     </row>
     <row r="37" ht="15.75" customHeight="1">
       <c r="A37" s="182" t="inlineStr">
         <is>
           <t>80</t>
         </is>
       </c>
       <c r="B37" s="185" t="inlineStr">
         <is>
           <t>Стулин Сергей</t>
         </is>
       </c>
       <c r="C37" s="210" t="n"/>
       <c r="D37" s="210" t="n"/>
       <c r="E37" s="210" t="n"/>
       <c r="F37" s="210" t="n"/>
       <c r="G37" s="211" t="n"/>
       <c r="H37" s="185" t="inlineStr"/>
       <c r="I37" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J37" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K37" s="187" t="n">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="L37" s="185" t="inlineStr">
         <is>
-          <t>07:37</t>
+          <t>03:02</t>
         </is>
       </c>
       <c r="M37" s="211" t="n"/>
       <c r="N37" s="187" t="inlineStr">
         <is>
-          <t>92</t>
-[...2 lines deleted...]
-      <c r="O37" s="190" t="inlineStr"/>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="O37" s="190" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
       <c r="P37" s="191" t="inlineStr"/>
       <c r="Q37" s="192" t="inlineStr"/>
       <c r="R37" s="193" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>21</t>
         </is>
       </c>
       <c r="S37" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T37" s="185" t="inlineStr"/>
       <c r="U37" s="185" t="inlineStr">
         <is>
-          <t>25:10</t>
+          <t>41:18</t>
         </is>
       </c>
       <c r="V37" s="211" t="n"/>
       <c r="W37" s="186" t="inlineStr">
         <is>
-          <t>27:10</t>
+          <t>43:18</t>
         </is>
       </c>
       <c r="X37" s="215" t="n"/>
     </row>
     <row r="38" ht="15.75" customHeight="1">
       <c r="A38" s="182" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="B38" s="185" t="inlineStr">
         <is>
           <t>Золин Тимофей</t>
         </is>
       </c>
       <c r="C38" s="210" t="n"/>
       <c r="D38" s="210" t="n"/>
       <c r="E38" s="210" t="n"/>
       <c r="F38" s="210" t="n"/>
       <c r="G38" s="211" t="n"/>
       <c r="H38" s="185" t="inlineStr"/>
       <c r="I38" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J38" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K38" s="187" t="n">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="L38" s="185" t="inlineStr">
         <is>
           <t>12:55</t>
         </is>
       </c>
       <c r="M38" s="211" t="n"/>
       <c r="N38" s="187" t="inlineStr">
         <is>
           <t>27</t>
         </is>
       </c>
       <c r="O38" s="190" t="inlineStr">
         <is>
           <t>92</t>
         </is>
       </c>
       <c r="P38" s="191" t="inlineStr"/>
       <c r="Q38" s="192" t="inlineStr"/>
       <c r="R38" s="193" t="inlineStr">
         <is>
-          <t>99</t>
+          <t>17</t>
         </is>
       </c>
       <c r="S38" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T38" s="185" t="inlineStr"/>
       <c r="U38" s="185" t="inlineStr">
         <is>
-          <t>35:36</t>
+          <t>19:37</t>
         </is>
       </c>
       <c r="V38" s="211" t="n"/>
       <c r="W38" s="186" t="inlineStr">
         <is>
-          <t>37:36</t>
+          <t>21:37</t>
         </is>
       </c>
       <c r="X38" s="215" t="n"/>
     </row>
     <row r="39" ht="15.75" customHeight="1">
       <c r="A39" s="182" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="B39" s="185" t="inlineStr">
         <is>
           <t>Сорокоренский Артём</t>
         </is>
       </c>
       <c r="C39" s="210" t="n"/>
       <c r="D39" s="210" t="n"/>
       <c r="E39" s="210" t="n"/>
       <c r="F39" s="210" t="n"/>
       <c r="G39" s="211" t="n"/>
       <c r="H39" s="185" t="inlineStr"/>
       <c r="I39" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J39" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K39" s="187" t="n">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L39" s="185" t="inlineStr">
         <is>
-          <t>13:35</t>
+          <t>16:09</t>
         </is>
       </c>
       <c r="M39" s="211" t="n"/>
       <c r="N39" s="187" t="inlineStr">
         <is>
           <t>92</t>
         </is>
       </c>
-      <c r="O39" s="190" t="inlineStr"/>
+      <c r="O39" s="190" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
       <c r="P39" s="191" t="inlineStr"/>
       <c r="Q39" s="192" t="inlineStr"/>
       <c r="R39" s="193" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>99</t>
         </is>
       </c>
       <c r="S39" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T39" s="185" t="inlineStr"/>
       <c r="U39" s="185" t="inlineStr">
         <is>
-          <t>41:18</t>
+          <t>35:36</t>
         </is>
       </c>
       <c r="V39" s="211" t="n"/>
       <c r="W39" s="186" t="inlineStr">
         <is>
-          <t>43:18</t>
+          <t>37:36</t>
         </is>
       </c>
       <c r="X39" s="215" t="n"/>
     </row>
     <row r="40" ht="15.75" customHeight="1">
       <c r="A40" s="182" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="B40" s="185" t="inlineStr">
         <is>
           <t>Бубнов Марк</t>
         </is>
       </c>
       <c r="C40" s="210" t="n"/>
       <c r="D40" s="210" t="n"/>
       <c r="E40" s="210" t="n"/>
       <c r="F40" s="210" t="n"/>
       <c r="G40" s="211" t="n"/>
       <c r="H40" s="185" t="inlineStr"/>
       <c r="I40" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J40" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K40" s="187" t="n">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="L40" s="185" t="inlineStr">
         <is>
-          <t>16:09</t>
+          <t>07:37</t>
         </is>
       </c>
       <c r="M40" s="211" t="n"/>
       <c r="N40" s="187" t="inlineStr">
         <is>
           <t>92</t>
         </is>
       </c>
-      <c r="O40" s="190" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="O40" s="190" t="inlineStr"/>
       <c r="P40" s="191" t="inlineStr"/>
       <c r="Q40" s="192" t="inlineStr"/>
       <c r="R40" s="193" t="n"/>
       <c r="S40" s="185" t="n"/>
       <c r="T40" s="185" t="n"/>
       <c r="U40" s="185" t="n"/>
       <c r="V40" s="211" t="n"/>
       <c r="W40" s="186" t="n"/>
       <c r="X40" s="215" t="n"/>
     </row>
     <row r="41" ht="15.75" customHeight="1">
       <c r="A41" s="182" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="B41" s="185" t="inlineStr">
         <is>
           <t>Байчурин Эрик</t>
         </is>
       </c>
       <c r="C41" s="210" t="n"/>
       <c r="D41" s="210" t="n"/>
       <c r="E41" s="210" t="n"/>
       <c r="F41" s="210" t="n"/>
@@ -5721,64 +5725,60 @@
         <is>
           <t>Рюмин Родион</t>
         </is>
       </c>
       <c r="C42" s="210" t="n"/>
       <c r="D42" s="210" t="n"/>
       <c r="E42" s="210" t="n"/>
       <c r="F42" s="210" t="n"/>
       <c r="G42" s="211" t="n"/>
       <c r="H42" s="185" t="inlineStr"/>
       <c r="I42" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J42" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K42" s="187" t="n">
         <v>15</v>
       </c>
       <c r="L42" s="185" t="inlineStr">
         <is>
-          <t>39:35</t>
+          <t>13:35</t>
         </is>
       </c>
       <c r="M42" s="211" t="n"/>
       <c r="N42" s="187" t="inlineStr">
         <is>
           <t>92</t>
         </is>
       </c>
-      <c r="O42" s="190" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="O42" s="190" t="inlineStr"/>
       <c r="P42" s="191" t="inlineStr"/>
       <c r="Q42" s="192" t="inlineStr"/>
       <c r="R42" s="193" t="n"/>
       <c r="S42" s="185" t="n"/>
       <c r="T42" s="185" t="n"/>
       <c r="U42" s="185" t="n"/>
       <c r="V42" s="211" t="n"/>
       <c r="W42" s="186" t="n"/>
       <c r="X42" s="215" t="n"/>
     </row>
     <row r="43" ht="15.75" customHeight="1">
       <c r="A43" s="182" t="inlineStr">
         <is>
           <t>71</t>
         </is>
       </c>
       <c r="B43" s="185" t="inlineStr">
         <is>
           <t>Коркин Максим</t>
         </is>
       </c>
       <c r="C43" s="210" t="n"/>
       <c r="D43" s="210" t="n"/>
       <c r="E43" s="210" t="n"/>
       <c r="F43" s="210" t="n"/>