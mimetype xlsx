--- v0 (2025-12-16)
+++ v1 (2026-08-12)
@@ -3885,66 +3885,66 @@
           <t>88</t>
         </is>
       </c>
       <c r="B6" s="185" t="inlineStr">
         <is>
           <t>Даутов Александр</t>
         </is>
       </c>
       <c r="C6" s="210" t="n"/>
       <c r="D6" s="210" t="n"/>
       <c r="E6" s="210" t="n"/>
       <c r="F6" s="210" t="n"/>
       <c r="G6" s="211" t="n"/>
       <c r="H6" s="185" t="inlineStr"/>
       <c r="I6" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J6" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K6" s="187" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L6" s="212" t="inlineStr">
         <is>
-          <t>15:32</t>
+          <t>40:52</t>
         </is>
       </c>
       <c r="M6" s="211" t="n"/>
       <c r="N6" s="187" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>77</t>
         </is>
       </c>
       <c r="O6" s="190" t="inlineStr">
         <is>
-          <t>68</t>
+          <t>38</t>
         </is>
       </c>
       <c r="P6" s="191" t="inlineStr"/>
       <c r="Q6" s="192" t="inlineStr"/>
       <c r="R6" s="193" t="inlineStr">
         <is>
           <t>68</t>
         </is>
       </c>
       <c r="S6" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T6" s="185" t="inlineStr"/>
       <c r="U6" s="213" t="inlineStr">
         <is>
           <t>11:00</t>
         </is>
       </c>
       <c r="V6" s="211" t="n"/>
       <c r="W6" s="214" t="inlineStr">
         <is>
           <t>13:00</t>
         </is>
@@ -3962,62 +3962,62 @@
         <is>
           <t>Латыпов Савелий</t>
         </is>
       </c>
       <c r="C7" s="210" t="n"/>
       <c r="D7" s="210" t="n"/>
       <c r="E7" s="210" t="n"/>
       <c r="F7" s="210" t="n"/>
       <c r="G7" s="211" t="n"/>
       <c r="H7" s="185" t="inlineStr"/>
       <c r="I7" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J7" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K7" s="187" t="n">
         <v>4</v>
       </c>
       <c r="L7" s="185" t="inlineStr">
         <is>
-          <t>18:10</t>
+          <t>38:04</t>
         </is>
       </c>
       <c r="M7" s="211" t="n"/>
       <c r="N7" s="187" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>68</t>
         </is>
       </c>
       <c r="O7" s="190" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>44</t>
         </is>
       </c>
       <c r="P7" s="191" t="inlineStr"/>
       <c r="Q7" s="192" t="inlineStr"/>
       <c r="R7" s="193" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="S7" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T7" s="185" t="inlineStr"/>
       <c r="U7" s="185" t="inlineStr">
         <is>
           <t>28:56</t>
         </is>
       </c>
       <c r="V7" s="211" t="n"/>
       <c r="W7" s="186" t="inlineStr">
         <is>
           <t>30:56</t>
         </is>
@@ -4031,108 +4031,108 @@
           <t>38</t>
         </is>
       </c>
       <c r="B8" s="185" t="inlineStr">
         <is>
           <t>Бадаянц Эрик</t>
         </is>
       </c>
       <c r="C8" s="210" t="n"/>
       <c r="D8" s="210" t="n"/>
       <c r="E8" s="210" t="n"/>
       <c r="F8" s="210" t="n"/>
       <c r="G8" s="211" t="n"/>
       <c r="H8" s="185" t="inlineStr"/>
       <c r="I8" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J8" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K8" s="187" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="L8" s="185" t="inlineStr">
         <is>
-          <t>38:04</t>
+          <t>15:32</t>
         </is>
       </c>
       <c r="M8" s="211" t="n"/>
       <c r="N8" s="187" t="inlineStr">
         <is>
+          <t>44</t>
+        </is>
+      </c>
+      <c r="O8" s="190" t="inlineStr">
+        <is>
           <t>68</t>
-        </is>
-[...3 lines deleted...]
-          <t>44</t>
         </is>
       </c>
       <c r="P8" s="191" t="inlineStr"/>
       <c r="Q8" s="192" t="inlineStr"/>
       <c r="R8" s="193" t="n"/>
       <c r="S8" s="185" t="n"/>
       <c r="T8" s="185" t="n"/>
       <c r="U8" s="185" t="n"/>
       <c r="V8" s="211" t="n"/>
       <c r="W8" s="186" t="n"/>
       <c r="X8" s="215" t="n"/>
       <c r="Y8" s="3" t="n"/>
     </row>
     <row r="9" ht="17.1" customHeight="1">
       <c r="A9" s="182" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
       <c r="B9" s="185" t="inlineStr">
         <is>
           <t>Васин Кирилл</t>
         </is>
       </c>
       <c r="C9" s="210" t="n"/>
       <c r="D9" s="210" t="n"/>
       <c r="E9" s="210" t="n"/>
       <c r="F9" s="210" t="n"/>
       <c r="G9" s="211" t="n"/>
       <c r="H9" s="185" t="inlineStr"/>
       <c r="I9" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J9" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K9" s="187" t="n">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="L9" s="185" t="inlineStr">
         <is>
           <t>39:29</t>
         </is>
       </c>
       <c r="M9" s="211" t="n"/>
       <c r="N9" s="187" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="O9" s="190" t="inlineStr">
         <is>
           <t>70</t>
         </is>
       </c>
       <c r="P9" s="191" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="Q9" s="192" t="inlineStr"/>
       <c r="R9" s="193" t="n"/>
       <c r="S9" s="185" t="n"/>
@@ -4148,66 +4148,66 @@
           <t>71</t>
         </is>
       </c>
       <c r="B10" s="185" t="inlineStr">
         <is>
           <t>Григоренко Станислав</t>
         </is>
       </c>
       <c r="C10" s="210" t="n"/>
       <c r="D10" s="210" t="n"/>
       <c r="E10" s="210" t="n"/>
       <c r="F10" s="210" t="n"/>
       <c r="G10" s="211" t="n"/>
       <c r="H10" s="185" t="inlineStr"/>
       <c r="I10" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J10" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K10" s="187" t="n">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="L10" s="185" t="inlineStr">
         <is>
-          <t>40:52</t>
+          <t>18:10</t>
         </is>
       </c>
       <c r="M10" s="211" t="n"/>
       <c r="N10" s="187" t="inlineStr">
         <is>
-          <t>77</t>
+          <t>70</t>
         </is>
       </c>
       <c r="O10" s="190" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>13</t>
         </is>
       </c>
       <c r="P10" s="191" t="inlineStr"/>
       <c r="Q10" s="192" t="inlineStr"/>
       <c r="R10" s="193" t="n"/>
       <c r="S10" s="185" t="n"/>
       <c r="T10" s="185" t="n"/>
       <c r="U10" s="185" t="n"/>
       <c r="V10" s="211" t="n"/>
       <c r="W10" s="186" t="n"/>
       <c r="X10" s="215" t="n"/>
     </row>
     <row r="11" ht="17.1" customHeight="1">
       <c r="A11" s="182" t="inlineStr">
         <is>
           <t>77</t>
         </is>
       </c>
       <c r="B11" s="185" t="inlineStr">
         <is>
           <t>Щапов Ярослав</t>
         </is>
       </c>
       <c r="C11" s="210" t="n"/>
       <c r="D11" s="210" t="n"/>
@@ -5133,64 +5133,68 @@
           <t>8</t>
         </is>
       </c>
       <c r="B36" s="185" t="inlineStr">
         <is>
           <t>Николаев Арсений</t>
         </is>
       </c>
       <c r="C36" s="210" t="n"/>
       <c r="D36" s="210" t="n"/>
       <c r="E36" s="210" t="n"/>
       <c r="F36" s="210" t="n"/>
       <c r="G36" s="211" t="n"/>
       <c r="H36" s="185" t="inlineStr"/>
       <c r="I36" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J36" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K36" s="187" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="L36" s="185" t="inlineStr">
         <is>
-          <t>17:06</t>
+          <t>18:39</t>
         </is>
       </c>
       <c r="M36" s="211" t="n"/>
       <c r="N36" s="187" t="inlineStr">
         <is>
-          <t>3</t>
-[...2 lines deleted...]
-      <c r="O36" s="190" t="inlineStr"/>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="O36" s="190" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
       <c r="P36" s="191" t="inlineStr"/>
       <c r="Q36" s="192" t="inlineStr"/>
       <c r="R36" s="193" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="S36" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T36" s="185" t="inlineStr"/>
       <c r="U36" s="185" t="inlineStr">
         <is>
           <t>11:00</t>
         </is>
       </c>
       <c r="V36" s="211" t="n"/>
       <c r="W36" s="186" t="inlineStr">
         <is>
           <t>13:00</t>
         </is>
       </c>
       <c r="X36" s="215" t="n"/>
@@ -5201,68 +5205,64 @@
           <t>12</t>
         </is>
       </c>
       <c r="B37" s="185" t="inlineStr">
         <is>
           <t>Тренин Егор</t>
         </is>
       </c>
       <c r="C37" s="210" t="n"/>
       <c r="D37" s="210" t="n"/>
       <c r="E37" s="210" t="n"/>
       <c r="F37" s="210" t="n"/>
       <c r="G37" s="211" t="n"/>
       <c r="H37" s="185" t="inlineStr"/>
       <c r="I37" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J37" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K37" s="187" t="n">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="L37" s="185" t="inlineStr">
         <is>
-          <t>18:39</t>
+          <t>17:06</t>
         </is>
       </c>
       <c r="M37" s="211" t="n"/>
       <c r="N37" s="187" t="inlineStr">
         <is>
-          <t>23</t>
-[...6 lines deleted...]
-      </c>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="O37" s="190" t="inlineStr"/>
       <c r="P37" s="191" t="inlineStr"/>
       <c r="Q37" s="192" t="inlineStr"/>
       <c r="R37" s="193" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="S37" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T37" s="185" t="inlineStr"/>
       <c r="U37" s="185" t="inlineStr">
         <is>
           <t>21:02</t>
         </is>
       </c>
       <c r="V37" s="211" t="n"/>
       <c r="W37" s="186" t="inlineStr">
         <is>
           <t>23:02</t>
         </is>
       </c>
       <c r="X37" s="215" t="n"/>