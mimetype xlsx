--- v0 (2025-12-16)
+++ v1 (2026-08-12)
@@ -3885,51 +3885,51 @@
           <t>77</t>
         </is>
       </c>
       <c r="B6" s="185" t="inlineStr">
         <is>
           <t>Решетников  Артем</t>
         </is>
       </c>
       <c r="C6" s="210" t="n"/>
       <c r="D6" s="210" t="n"/>
       <c r="E6" s="210" t="n"/>
       <c r="F6" s="210" t="n"/>
       <c r="G6" s="211" t="n"/>
       <c r="H6" s="185" t="inlineStr"/>
       <c r="I6" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J6" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K6" s="187" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="L6" s="212" t="inlineStr">
         <is>
           <t>32:25</t>
         </is>
       </c>
       <c r="M6" s="211" t="n"/>
       <c r="N6" s="187" t="inlineStr"/>
       <c r="O6" s="190" t="inlineStr"/>
       <c r="P6" s="191" t="inlineStr">
         <is>
           <t>19</t>
         </is>
       </c>
       <c r="Q6" s="192" t="inlineStr"/>
       <c r="R6" s="193" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="S6" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
@@ -5033,177 +5033,185 @@
         <is>
           <t>Орлянский Иван</t>
         </is>
       </c>
       <c r="C35" s="210" t="n"/>
       <c r="D35" s="210" t="n"/>
       <c r="E35" s="210" t="n"/>
       <c r="F35" s="210" t="n"/>
       <c r="G35" s="211" t="n"/>
       <c r="H35" s="185" t="inlineStr"/>
       <c r="I35" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J35" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K35" s="187" t="n">
         <v>1</v>
       </c>
       <c r="L35" s="212" t="inlineStr">
         <is>
-          <t>14:17</t>
+          <t>36:05</t>
         </is>
       </c>
       <c r="M35" s="211" t="n"/>
       <c r="N35" s="187" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>25</t>
         </is>
       </c>
       <c r="O35" s="190" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>21</t>
         </is>
       </c>
       <c r="P35" s="191" t="inlineStr">
         <is>
           <t>39</t>
         </is>
       </c>
       <c r="Q35" s="192" t="inlineStr"/>
       <c r="R35" s="193" t="n"/>
       <c r="S35" s="185" t="n"/>
       <c r="T35" s="185" t="n"/>
       <c r="U35" s="213" t="n"/>
       <c r="V35" s="211" t="n"/>
       <c r="W35" s="214" t="n"/>
       <c r="X35" s="215" t="n"/>
     </row>
     <row r="36" ht="15.75" customHeight="1">
       <c r="A36" s="182" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="B36" s="185" t="inlineStr">
         <is>
           <t>Горенков Степан</t>
         </is>
       </c>
       <c r="C36" s="210" t="n"/>
       <c r="D36" s="210" t="n"/>
       <c r="E36" s="210" t="n"/>
       <c r="F36" s="210" t="n"/>
       <c r="G36" s="211" t="n"/>
       <c r="H36" s="185" t="inlineStr"/>
       <c r="I36" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J36" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K36" s="187" t="n">
         <v>2</v>
       </c>
       <c r="L36" s="185" t="inlineStr">
         <is>
-          <t>01:04</t>
+          <t>42:35</t>
         </is>
       </c>
       <c r="M36" s="211" t="n"/>
       <c r="N36" s="187" t="inlineStr">
         <is>
-          <t>73</t>
-[...2 lines deleted...]
-      <c r="O36" s="190" t="inlineStr"/>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="O36" s="190" t="inlineStr">
+        <is>
+          <t>15</t>
+        </is>
+      </c>
       <c r="P36" s="191" t="inlineStr"/>
       <c r="Q36" s="192" t="inlineStr"/>
       <c r="R36" s="193" t="n"/>
       <c r="S36" s="185" t="n"/>
       <c r="T36" s="185" t="n"/>
       <c r="U36" s="185" t="n"/>
       <c r="V36" s="211" t="n"/>
       <c r="W36" s="186" t="n"/>
       <c r="X36" s="215" t="n"/>
     </row>
     <row r="37" ht="15.75" customHeight="1">
       <c r="A37" s="182" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="B37" s="185" t="inlineStr">
         <is>
           <t>Давыдов Шамиль</t>
         </is>
       </c>
       <c r="C37" s="210" t="n"/>
       <c r="D37" s="210" t="n"/>
       <c r="E37" s="210" t="n"/>
       <c r="F37" s="210" t="n"/>
       <c r="G37" s="211" t="n"/>
       <c r="H37" s="185" t="inlineStr"/>
       <c r="I37" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J37" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K37" s="187" t="n">
         <v>3</v>
       </c>
       <c r="L37" s="185" t="inlineStr">
         <is>
-          <t>01:28</t>
+          <t>14:17</t>
         </is>
       </c>
       <c r="M37" s="211" t="n"/>
       <c r="N37" s="187" t="inlineStr">
         <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="O37" s="190" t="inlineStr">
+        <is>
           <t>25</t>
         </is>
       </c>
-      <c r="O37" s="190" t="inlineStr">
-[...4 lines deleted...]
-      <c r="P37" s="191" t="inlineStr"/>
+      <c r="P37" s="191" t="inlineStr">
+        <is>
+          <t>39</t>
+        </is>
+      </c>
       <c r="Q37" s="192" t="inlineStr"/>
       <c r="R37" s="193" t="n"/>
       <c r="S37" s="185" t="n"/>
       <c r="T37" s="185" t="n"/>
       <c r="U37" s="185" t="n"/>
       <c r="V37" s="211" t="n"/>
       <c r="W37" s="186" t="n"/>
       <c r="X37" s="215" t="n"/>
     </row>
     <row r="38" ht="15.75" customHeight="1">
       <c r="A38" s="182" t="inlineStr">
         <is>
           <t>14</t>
         </is>
       </c>
       <c r="B38" s="185" t="inlineStr">
         <is>
           <t>Абаулин Лев</t>
         </is>
       </c>
       <c r="C38" s="210" t="n"/>
       <c r="D38" s="210" t="n"/>
       <c r="E38" s="210" t="n"/>
       <c r="F38" s="210" t="n"/>
       <c r="G38" s="211" t="n"/>
@@ -5493,65 +5501,65 @@
         <is>
           <t xml:space="preserve">Минаков Егор </t>
         </is>
       </c>
       <c r="C43" s="210" t="n"/>
       <c r="D43" s="210" t="n"/>
       <c r="E43" s="210" t="n"/>
       <c r="F43" s="210" t="n"/>
       <c r="G43" s="211" t="n"/>
       <c r="H43" s="185" t="inlineStr"/>
       <c r="I43" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J43" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K43" s="187" t="n">
         <v>9</v>
       </c>
       <c r="L43" s="185" t="inlineStr">
         <is>
-          <t>26:49</t>
+          <t>01:28</t>
         </is>
       </c>
       <c r="M43" s="211" t="n"/>
       <c r="N43" s="187" t="inlineStr">
         <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="O43" s="190" t="inlineStr">
+        <is>
           <t>15</t>
         </is>
       </c>
-      <c r="O43" s="190" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="P43" s="191" t="inlineStr"/>
       <c r="Q43" s="192" t="inlineStr"/>
       <c r="R43" s="193" t="n"/>
       <c r="S43" s="185" t="n"/>
       <c r="T43" s="185" t="n"/>
       <c r="U43" s="185" t="n"/>
       <c r="V43" s="211" t="n"/>
       <c r="W43" s="186" t="n"/>
       <c r="X43" s="215" t="n"/>
     </row>
     <row r="44" ht="15.75" customHeight="1">
       <c r="A44" s="182" t="inlineStr">
         <is>
           <t>5</t>
         </is>
       </c>
       <c r="B44" s="185" t="inlineStr">
         <is>
           <t>Потапкина Виктория</t>
         </is>
       </c>
       <c r="C44" s="210" t="n"/>
       <c r="D44" s="210" t="n"/>
       <c r="E44" s="210" t="n"/>
       <c r="F44" s="210" t="n"/>
       <c r="G44" s="211" t="n"/>
@@ -5601,176 +5609,168 @@
           <t>7</t>
         </is>
       </c>
       <c r="B45" s="185" t="inlineStr">
         <is>
           <t>Бологов  Арсений</t>
         </is>
       </c>
       <c r="C45" s="210" t="n"/>
       <c r="D45" s="210" t="n"/>
       <c r="E45" s="210" t="n"/>
       <c r="F45" s="210" t="n"/>
       <c r="G45" s="211" t="n"/>
       <c r="H45" s="185" t="inlineStr"/>
       <c r="I45" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J45" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K45" s="187" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="L45" s="185" t="inlineStr">
         <is>
-          <t>31:35</t>
+          <t>01:04</t>
         </is>
       </c>
       <c r="M45" s="211" t="n"/>
-      <c r="N45" s="187" t="inlineStr"/>
+      <c r="N45" s="187" t="inlineStr">
+        <is>
+          <t>73</t>
+        </is>
+      </c>
       <c r="O45" s="190" t="inlineStr"/>
       <c r="P45" s="191" t="inlineStr"/>
       <c r="Q45" s="192" t="inlineStr"/>
       <c r="R45" s="193" t="n"/>
       <c r="S45" s="185" t="n"/>
       <c r="T45" s="185" t="n"/>
       <c r="U45" s="185" t="n"/>
       <c r="V45" s="211" t="n"/>
       <c r="W45" s="186" t="n"/>
       <c r="X45" s="215" t="n"/>
     </row>
     <row r="46" ht="15.75" customHeight="1">
       <c r="A46" s="182" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="B46" s="185" t="inlineStr">
         <is>
           <t>Чесноков Владислав</t>
         </is>
       </c>
       <c r="C46" s="210" t="n"/>
       <c r="D46" s="210" t="n"/>
       <c r="E46" s="210" t="n"/>
       <c r="F46" s="210" t="n"/>
       <c r="G46" s="211" t="n"/>
       <c r="H46" s="185" t="inlineStr"/>
       <c r="I46" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J46" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K46" s="187" t="n">
         <v>13</v>
       </c>
       <c r="L46" s="185" t="inlineStr">
         <is>
-          <t>36:05</t>
+          <t>26:49</t>
         </is>
       </c>
       <c r="M46" s="211" t="n"/>
       <c r="N46" s="187" t="inlineStr">
         <is>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="O46" s="190" t="inlineStr"/>
+      <c r="P46" s="191" t="inlineStr">
+        <is>
           <t>25</t>
-        </is>
-[...8 lines deleted...]
-          <t>39</t>
         </is>
       </c>
       <c r="Q46" s="192" t="inlineStr"/>
       <c r="R46" s="193" t="n"/>
       <c r="S46" s="185" t="n"/>
       <c r="T46" s="185" t="n"/>
       <c r="U46" s="185" t="n"/>
       <c r="V46" s="211" t="n"/>
       <c r="W46" s="186" t="n"/>
       <c r="X46" s="215" t="n"/>
     </row>
     <row r="47" ht="15.75" customHeight="1">
       <c r="A47" s="182" t="inlineStr">
         <is>
           <t>15</t>
         </is>
       </c>
       <c r="B47" s="185" t="inlineStr">
         <is>
           <t>Игнатенко Всеволод</t>
         </is>
       </c>
       <c r="C47" s="210" t="n"/>
       <c r="D47" s="210" t="n"/>
       <c r="E47" s="210" t="n"/>
       <c r="F47" s="210" t="n"/>
       <c r="G47" s="211" t="n"/>
       <c r="H47" s="185" t="inlineStr"/>
       <c r="I47" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J47" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K47" s="187" t="n">
         <v>14</v>
       </c>
       <c r="L47" s="185" t="inlineStr">
         <is>
-          <t>42:35</t>
+          <t>31:35</t>
         </is>
       </c>
       <c r="M47" s="211" t="n"/>
-      <c r="N47" s="187" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="N47" s="187" t="inlineStr"/>
+      <c r="O47" s="190" t="inlineStr"/>
       <c r="P47" s="191" t="inlineStr"/>
       <c r="Q47" s="192" t="inlineStr"/>
       <c r="R47" s="193" t="n"/>
       <c r="S47" s="185" t="n"/>
       <c r="T47" s="185" t="n"/>
       <c r="U47" s="185" t="n"/>
       <c r="V47" s="211" t="n"/>
       <c r="W47" s="186" t="n"/>
       <c r="X47" s="215" t="n"/>
     </row>
     <row r="48" ht="15.75" customHeight="1">
       <c r="A48" s="182" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="B48" s="185" t="inlineStr">
         <is>
           <t>Свешников Матвей</t>
         </is>
       </c>
       <c r="C48" s="210" t="n"/>
       <c r="D48" s="210" t="n"/>
       <c r="E48" s="210" t="n"/>
       <c r="F48" s="210" t="n"/>