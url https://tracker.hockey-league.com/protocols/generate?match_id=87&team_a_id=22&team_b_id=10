--- v0 (2025-12-16)
+++ v1 (2026-08-12)
@@ -3885,51 +3885,51 @@
           <t>1</t>
         </is>
       </c>
       <c r="B6" s="185" t="inlineStr">
         <is>
           <t>Сбитнев  Роман</t>
         </is>
       </c>
       <c r="C6" s="210" t="n"/>
       <c r="D6" s="210" t="n"/>
       <c r="E6" s="210" t="n"/>
       <c r="F6" s="210" t="n"/>
       <c r="G6" s="211" t="n"/>
       <c r="H6" s="185" t="inlineStr"/>
       <c r="I6" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J6" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K6" s="187" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L6" s="212" t="inlineStr">
         <is>
           <t>01:20</t>
         </is>
       </c>
       <c r="M6" s="211" t="n"/>
       <c r="N6" s="187" t="inlineStr">
         <is>
           <t>97</t>
         </is>
       </c>
       <c r="O6" s="190" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
       <c r="P6" s="191" t="inlineStr"/>
       <c r="Q6" s="192" t="inlineStr"/>
       <c r="R6" s="193" t="inlineStr">
         <is>
           <t>71</t>
         </is>
       </c>
       <c r="S6" s="185" t="inlineStr">
@@ -5095,64 +5095,68 @@
           <t>1</t>
         </is>
       </c>
       <c r="B35" s="185" t="inlineStr">
         <is>
           <t>Орлянский Иван</t>
         </is>
       </c>
       <c r="C35" s="210" t="n"/>
       <c r="D35" s="210" t="n"/>
       <c r="E35" s="210" t="n"/>
       <c r="F35" s="210" t="n"/>
       <c r="G35" s="211" t="n"/>
       <c r="H35" s="185" t="inlineStr"/>
       <c r="I35" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J35" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K35" s="187" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="L35" s="212" t="inlineStr">
         <is>
-          <t>07:27</t>
+          <t>37:59</t>
         </is>
       </c>
       <c r="M35" s="211" t="n"/>
       <c r="N35" s="187" t="inlineStr">
         <is>
-          <t>15</t>
-[...2 lines deleted...]
-      <c r="O35" s="190" t="inlineStr"/>
+          <t>39</t>
+        </is>
+      </c>
+      <c r="O35" s="190" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
       <c r="P35" s="191" t="inlineStr"/>
       <c r="Q35" s="192" t="inlineStr"/>
       <c r="R35" s="193" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="S35" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T35" s="185" t="inlineStr"/>
       <c r="U35" s="213" t="inlineStr">
         <is>
           <t>12:06</t>
         </is>
       </c>
       <c r="V35" s="211" t="n"/>
       <c r="W35" s="214" t="inlineStr">
         <is>
           <t>14:06</t>
         </is>
       </c>
       <c r="X35" s="215" t="n"/>
@@ -5167,64 +5171,60 @@
         <is>
           <t>Горенков Степан</t>
         </is>
       </c>
       <c r="C36" s="210" t="n"/>
       <c r="D36" s="210" t="n"/>
       <c r="E36" s="210" t="n"/>
       <c r="F36" s="210" t="n"/>
       <c r="G36" s="211" t="n"/>
       <c r="H36" s="185" t="inlineStr"/>
       <c r="I36" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J36" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K36" s="187" t="n">
         <v>4</v>
       </c>
       <c r="L36" s="185" t="inlineStr">
         <is>
-          <t>37:59</t>
+          <t>07:27</t>
         </is>
       </c>
       <c r="M36" s="211" t="n"/>
       <c r="N36" s="187" t="inlineStr">
         <is>
-          <t>39</t>
-[...6 lines deleted...]
-      </c>
+          <t>15</t>
+        </is>
+      </c>
+      <c r="O36" s="190" t="inlineStr"/>
       <c r="P36" s="191" t="inlineStr"/>
       <c r="Q36" s="192" t="inlineStr"/>
       <c r="R36" s="193" t="inlineStr">
         <is>
           <t>73</t>
         </is>
       </c>
       <c r="S36" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T36" s="185" t="inlineStr"/>
       <c r="U36" s="185" t="inlineStr">
         <is>
           <t>23:20</t>
         </is>
       </c>
       <c r="V36" s="211" t="n"/>
       <c r="W36" s="186" t="inlineStr">
         <is>
           <t>25:20</t>
         </is>
       </c>
       <c r="X36" s="215" t="n"/>