--- v0 (2025-12-16)
+++ v1 (2026-06-14)
@@ -3889,61 +3889,69 @@
         <is>
           <t>Юшков Владислав</t>
         </is>
       </c>
       <c r="C6" s="210" t="n"/>
       <c r="D6" s="210" t="n"/>
       <c r="E6" s="210" t="n"/>
       <c r="F6" s="210" t="n"/>
       <c r="G6" s="211" t="n"/>
       <c r="H6" s="185" t="inlineStr"/>
       <c r="I6" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J6" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K6" s="187" t="n">
         <v>1</v>
       </c>
       <c r="L6" s="212" t="inlineStr">
         <is>
-          <t>04:44</t>
+          <t>34:43</t>
         </is>
       </c>
       <c r="M6" s="211" t="n"/>
       <c r="N6" s="187" t="inlineStr">
         <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="O6" s="190" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="P6" s="191" t="inlineStr">
+        <is>
           <t>11</t>
         </is>
       </c>
-      <c r="O6" s="190" t="inlineStr"/>
-      <c r="P6" s="191" t="inlineStr"/>
       <c r="Q6" s="192" t="inlineStr"/>
       <c r="R6" s="193" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="S6" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T6" s="185" t="inlineStr"/>
       <c r="U6" s="213" t="inlineStr">
         <is>
           <t>01:18</t>
         </is>
       </c>
       <c r="V6" s="211" t="n"/>
       <c r="W6" s="214" t="inlineStr">
         <is>
           <t>03:18</t>
         </is>
       </c>
       <c r="X6" s="215" t="n"/>
       <c r="Y6" s="3" t="n"/>
@@ -4188,65 +4196,69 @@
         <is>
           <t>Комаров Даниил</t>
         </is>
       </c>
       <c r="C10" s="210" t="n"/>
       <c r="D10" s="210" t="n"/>
       <c r="E10" s="210" t="n"/>
       <c r="F10" s="210" t="n"/>
       <c r="G10" s="211" t="n"/>
       <c r="H10" s="185" t="inlineStr"/>
       <c r="I10" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J10" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K10" s="187" t="n">
         <v>5</v>
       </c>
       <c r="L10" s="185" t="inlineStr">
         <is>
-          <t>17:50</t>
+          <t>25:30</t>
         </is>
       </c>
       <c r="M10" s="211" t="n"/>
       <c r="N10" s="187" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>9</t>
         </is>
       </c>
       <c r="O10" s="190" t="inlineStr">
         <is>
-          <t>47</t>
-[...2 lines deleted...]
-      <c r="P10" s="191" t="inlineStr"/>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="P10" s="191" t="inlineStr">
+        <is>
+          <t>76</t>
+        </is>
+      </c>
       <c r="Q10" s="192" t="inlineStr"/>
       <c r="R10" s="193" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
       <c r="S10" s="185" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="T10" s="185" t="inlineStr"/>
       <c r="U10" s="185" t="inlineStr">
         <is>
           <t>36:35</t>
         </is>
       </c>
       <c r="V10" s="211" t="n"/>
       <c r="W10" s="186" t="inlineStr">
         <is>
           <t>46:35</t>
         </is>
       </c>
       <c r="X10" s="215" t="n"/>
     </row>
@@ -4260,69 +4272,61 @@
         <is>
           <t>Семенюта Семён</t>
         </is>
       </c>
       <c r="C11" s="210" t="n"/>
       <c r="D11" s="210" t="n"/>
       <c r="E11" s="210" t="n"/>
       <c r="F11" s="210" t="n"/>
       <c r="G11" s="211" t="n"/>
       <c r="H11" s="185" t="inlineStr"/>
       <c r="I11" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J11" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K11" s="187" t="n">
         <v>6</v>
       </c>
       <c r="L11" s="185" t="inlineStr">
         <is>
-          <t>25:30</t>
+          <t>04:44</t>
         </is>
       </c>
       <c r="M11" s="211" t="n"/>
       <c r="N11" s="187" t="inlineStr">
         <is>
-          <t>9</t>
-[...11 lines deleted...]
-      </c>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="O11" s="190" t="inlineStr"/>
+      <c r="P11" s="191" t="inlineStr"/>
       <c r="Q11" s="192" t="inlineStr"/>
       <c r="R11" s="193" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
       <c r="S11" s="185" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="T11" s="185" t="inlineStr"/>
       <c r="U11" s="185" t="inlineStr">
         <is>
           <t>41:45</t>
         </is>
       </c>
       <c r="V11" s="211" t="n"/>
       <c r="W11" s="186" t="inlineStr">
         <is>
           <t>51:45</t>
         </is>
       </c>
       <c r="X11" s="215" t="n"/>
     </row>
@@ -4336,69 +4340,65 @@
         <is>
           <t>Шестопалов Михаил</t>
         </is>
       </c>
       <c r="C12" s="210" t="n"/>
       <c r="D12" s="210" t="n"/>
       <c r="E12" s="210" t="n"/>
       <c r="F12" s="210" t="n"/>
       <c r="G12" s="211" t="n"/>
       <c r="H12" s="185" t="inlineStr"/>
       <c r="I12" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J12" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K12" s="187" t="n">
         <v>7</v>
       </c>
       <c r="L12" s="185" t="inlineStr">
         <is>
-          <t>34:43</t>
+          <t>17:50</t>
         </is>
       </c>
       <c r="M12" s="211" t="n"/>
       <c r="N12" s="187" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>18</t>
         </is>
       </c>
       <c r="O12" s="190" t="inlineStr">
         <is>
-          <t>7</t>
-[...6 lines deleted...]
-      </c>
+          <t>47</t>
+        </is>
+      </c>
+      <c r="P12" s="191" t="inlineStr"/>
       <c r="Q12" s="192" t="inlineStr"/>
       <c r="R12" s="193" t="inlineStr">
         <is>
           <t>97</t>
         </is>
       </c>
       <c r="S12" s="185" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="T12" s="185" t="inlineStr"/>
       <c r="U12" s="185" t="inlineStr">
         <is>
           <t>43:59</t>
         </is>
       </c>
       <c r="V12" s="211" t="n"/>
       <c r="W12" s="186" t="inlineStr">
         <is>
           <t>53:59</t>
         </is>
       </c>
       <c r="X12" s="215" t="n"/>
     </row>