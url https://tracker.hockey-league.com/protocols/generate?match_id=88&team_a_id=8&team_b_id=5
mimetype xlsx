--- v1 (2026-06-14)
+++ v2 (2026-08-12)
@@ -3911,68 +3911,68 @@
       </c>
       <c r="L6" s="212" t="inlineStr">
         <is>
           <t>34:43</t>
         </is>
       </c>
       <c r="M6" s="211" t="n"/>
       <c r="N6" s="187" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="O6" s="190" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="P6" s="191" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="Q6" s="192" t="inlineStr"/>
       <c r="R6" s="193" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>97</t>
         </is>
       </c>
       <c r="S6" s="185" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>10</t>
         </is>
       </c>
       <c r="T6" s="185" t="inlineStr"/>
       <c r="U6" s="213" t="inlineStr">
         <is>
-          <t>01:18</t>
+          <t>43:59</t>
         </is>
       </c>
       <c r="V6" s="211" t="n"/>
       <c r="W6" s="214" t="inlineStr">
         <is>
-          <t>03:18</t>
+          <t>53:59</t>
         </is>
       </c>
       <c r="X6" s="215" t="n"/>
       <c r="Y6" s="3" t="n"/>
     </row>
     <row r="7" ht="17.1" customHeight="1">
       <c r="A7" s="182" t="inlineStr">
         <is>
           <t>71</t>
         </is>
       </c>
       <c r="B7" s="185" t="inlineStr">
         <is>
           <t>Кравченко Александр</t>
         </is>
       </c>
       <c r="C7" s="210" t="n"/>
       <c r="D7" s="210" t="n"/>
       <c r="E7" s="210" t="n"/>
       <c r="F7" s="210" t="n"/>
       <c r="G7" s="211" t="n"/>
       <c r="H7" s="185" t="inlineStr"/>
       <c r="I7" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
@@ -4358,68 +4358,68 @@
         </is>
       </c>
       <c r="K12" s="187" t="n">
         <v>7</v>
       </c>
       <c r="L12" s="185" t="inlineStr">
         <is>
           <t>17:50</t>
         </is>
       </c>
       <c r="M12" s="211" t="n"/>
       <c r="N12" s="187" t="inlineStr">
         <is>
           <t>18</t>
         </is>
       </c>
       <c r="O12" s="190" t="inlineStr">
         <is>
           <t>47</t>
         </is>
       </c>
       <c r="P12" s="191" t="inlineStr"/>
       <c r="Q12" s="192" t="inlineStr"/>
       <c r="R12" s="193" t="inlineStr">
         <is>
-          <t>97</t>
+          <t>11</t>
         </is>
       </c>
       <c r="S12" s="185" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>2</t>
         </is>
       </c>
       <c r="T12" s="185" t="inlineStr"/>
       <c r="U12" s="185" t="inlineStr">
         <is>
-          <t>43:59</t>
+          <t>01:18</t>
         </is>
       </c>
       <c r="V12" s="211" t="n"/>
       <c r="W12" s="186" t="inlineStr">
         <is>
-          <t>53:59</t>
+          <t>03:18</t>
         </is>
       </c>
       <c r="X12" s="215" t="n"/>
     </row>
     <row r="13" ht="17.1" customHeight="1">
       <c r="A13" s="182" t="inlineStr">
         <is>
           <t>34</t>
         </is>
       </c>
       <c r="B13" s="185" t="inlineStr">
         <is>
           <t>Лётов Ярослав</t>
         </is>
       </c>
       <c r="C13" s="210" t="n"/>
       <c r="D13" s="210" t="n"/>
       <c r="E13" s="210" t="n"/>
       <c r="F13" s="210" t="n"/>
       <c r="G13" s="211" t="n"/>
       <c r="H13" s="185" t="inlineStr"/>
       <c r="I13" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
@@ -5357,532 +5357,532 @@
         </is>
       </c>
       <c r="K35" s="187" t="n">
         <v>9</v>
       </c>
       <c r="L35" s="212" t="inlineStr">
         <is>
           <t>45:05</t>
         </is>
       </c>
       <c r="M35" s="211" t="n"/>
       <c r="N35" s="187" t="inlineStr">
         <is>
           <t>69</t>
         </is>
       </c>
       <c r="O35" s="190" t="inlineStr">
         <is>
           <t>90</t>
         </is>
       </c>
       <c r="P35" s="191" t="inlineStr"/>
       <c r="Q35" s="192" t="inlineStr"/>
       <c r="R35" s="193" t="inlineStr">
         <is>
-          <t>99</t>
+          <t>92</t>
         </is>
       </c>
       <c r="S35" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T35" s="185" t="inlineStr"/>
       <c r="U35" s="213" t="inlineStr">
         <is>
-          <t>03:10</t>
+          <t>33:32</t>
         </is>
       </c>
       <c r="V35" s="211" t="n"/>
       <c r="W35" s="214" t="inlineStr">
         <is>
-          <t>05:10</t>
+          <t>35:32</t>
         </is>
       </c>
       <c r="X35" s="215" t="n"/>
     </row>
     <row r="36" ht="15.75" customHeight="1">
       <c r="A36" s="182" t="inlineStr">
         <is>
           <t>80</t>
         </is>
       </c>
       <c r="B36" s="185" t="inlineStr">
         <is>
           <t>Стулин Сергей</t>
         </is>
       </c>
       <c r="C36" s="210" t="n"/>
       <c r="D36" s="210" t="n"/>
       <c r="E36" s="210" t="n"/>
       <c r="F36" s="210" t="n"/>
       <c r="G36" s="211" t="n"/>
       <c r="H36" s="185" t="inlineStr"/>
       <c r="I36" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J36" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K36" s="187" t="n"/>
       <c r="L36" s="185" t="n"/>
       <c r="M36" s="211" t="n"/>
       <c r="N36" s="187" t="n"/>
       <c r="O36" s="190" t="n"/>
       <c r="P36" s="191" t="n"/>
       <c r="Q36" s="192" t="n"/>
       <c r="R36" s="193" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>92</t>
         </is>
       </c>
       <c r="S36" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T36" s="185" t="inlineStr"/>
       <c r="U36" s="185" t="inlineStr">
         <is>
-          <t>13:32</t>
+          <t>36:35</t>
         </is>
       </c>
       <c r="V36" s="211" t="n"/>
       <c r="W36" s="186" t="inlineStr">
         <is>
-          <t>15:32</t>
+          <t>38:35</t>
         </is>
       </c>
       <c r="X36" s="215" t="n"/>
     </row>
     <row r="37" ht="15.75" customHeight="1">
       <c r="A37" s="182" t="inlineStr">
         <is>
           <t>17</t>
         </is>
       </c>
       <c r="B37" s="185" t="inlineStr">
         <is>
           <t>Сорокоренский Артём</t>
         </is>
       </c>
       <c r="C37" s="210" t="n"/>
       <c r="D37" s="210" t="n"/>
       <c r="E37" s="210" t="n"/>
       <c r="F37" s="210" t="n"/>
       <c r="G37" s="211" t="n"/>
       <c r="H37" s="185" t="inlineStr"/>
       <c r="I37" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J37" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K37" s="187" t="n"/>
       <c r="L37" s="185" t="n"/>
       <c r="M37" s="211" t="n"/>
       <c r="N37" s="187" t="n"/>
       <c r="O37" s="190" t="n"/>
       <c r="P37" s="191" t="n"/>
       <c r="Q37" s="192" t="n"/>
       <c r="R37" s="193" t="inlineStr">
         <is>
-          <t>21</t>
+          <t>29</t>
         </is>
       </c>
       <c r="S37" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T37" s="185" t="inlineStr"/>
       <c r="U37" s="185" t="inlineStr">
         <is>
-          <t>20:16</t>
+          <t>36:35</t>
         </is>
       </c>
       <c r="V37" s="211" t="n"/>
       <c r="W37" s="186" t="inlineStr">
         <is>
-          <t>22:16</t>
+          <t>38:35</t>
         </is>
       </c>
       <c r="X37" s="215" t="n"/>
     </row>
     <row r="38" ht="15.75" customHeight="1">
       <c r="A38" s="182" t="inlineStr">
         <is>
           <t>28</t>
         </is>
       </c>
       <c r="B38" s="185" t="inlineStr">
         <is>
           <t>Байчурин Эрик</t>
         </is>
       </c>
       <c r="C38" s="210" t="n"/>
       <c r="D38" s="210" t="n"/>
       <c r="E38" s="210" t="n"/>
       <c r="F38" s="210" t="n"/>
       <c r="G38" s="211" t="n"/>
       <c r="H38" s="185" t="inlineStr"/>
       <c r="I38" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J38" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K38" s="187" t="n"/>
       <c r="L38" s="185" t="n"/>
       <c r="M38" s="211" t="n"/>
       <c r="N38" s="187" t="n"/>
       <c r="O38" s="190" t="n"/>
       <c r="P38" s="191" t="n"/>
       <c r="Q38" s="192" t="n"/>
       <c r="R38" s="193" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>29</t>
         </is>
       </c>
       <c r="S38" s="185" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>10</t>
         </is>
       </c>
       <c r="T38" s="185" t="inlineStr"/>
       <c r="U38" s="185" t="inlineStr">
         <is>
-          <t>27:49</t>
+          <t>36:35</t>
         </is>
       </c>
       <c r="V38" s="211" t="n"/>
       <c r="W38" s="186" t="inlineStr">
         <is>
-          <t>29:49</t>
+          <t>46:35</t>
         </is>
       </c>
       <c r="X38" s="215" t="n"/>
     </row>
     <row r="39" ht="15.75" customHeight="1">
       <c r="A39" s="182" t="inlineStr">
         <is>
           <t>29</t>
         </is>
       </c>
       <c r="B39" s="185" t="inlineStr">
         <is>
           <t>Рюмин Родион</t>
         </is>
       </c>
       <c r="C39" s="210" t="n"/>
       <c r="D39" s="210" t="n"/>
       <c r="E39" s="210" t="n"/>
       <c r="F39" s="210" t="n"/>
       <c r="G39" s="211" t="n"/>
       <c r="H39" s="185" t="inlineStr"/>
       <c r="I39" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J39" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K39" s="187" t="n"/>
       <c r="L39" s="185" t="n"/>
       <c r="M39" s="211" t="n"/>
       <c r="N39" s="187" t="n"/>
       <c r="O39" s="190" t="n"/>
       <c r="P39" s="191" t="n"/>
       <c r="Q39" s="192" t="n"/>
       <c r="R39" s="193" t="inlineStr">
         <is>
-          <t>92</t>
+          <t>23</t>
         </is>
       </c>
       <c r="S39" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T39" s="185" t="inlineStr"/>
       <c r="U39" s="185" t="inlineStr">
         <is>
-          <t>28:58</t>
+          <t>27:49</t>
         </is>
       </c>
       <c r="V39" s="211" t="n"/>
       <c r="W39" s="186" t="inlineStr">
         <is>
-          <t>30:58</t>
+          <t>29:49</t>
         </is>
       </c>
       <c r="X39" s="215" t="n"/>
     </row>
     <row r="40" ht="15.75" customHeight="1">
       <c r="A40" s="182" t="inlineStr">
         <is>
           <t>99</t>
         </is>
       </c>
       <c r="B40" s="185" t="inlineStr">
         <is>
           <t>Алиев Владимир</t>
         </is>
       </c>
       <c r="C40" s="210" t="n"/>
       <c r="D40" s="210" t="n"/>
       <c r="E40" s="210" t="n"/>
       <c r="F40" s="210" t="n"/>
       <c r="G40" s="211" t="n"/>
       <c r="H40" s="185" t="inlineStr"/>
       <c r="I40" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J40" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K40" s="187" t="n"/>
       <c r="L40" s="185" t="n"/>
       <c r="M40" s="211" t="n"/>
       <c r="N40" s="187" t="n"/>
       <c r="O40" s="190" t="n"/>
       <c r="P40" s="191" t="n"/>
       <c r="Q40" s="192" t="n"/>
       <c r="R40" s="193" t="inlineStr">
         <is>
-          <t>92</t>
+          <t>99</t>
         </is>
       </c>
       <c r="S40" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T40" s="185" t="inlineStr"/>
       <c r="U40" s="185" t="inlineStr">
         <is>
-          <t>33:32</t>
+          <t>03:10</t>
         </is>
       </c>
       <c r="V40" s="211" t="n"/>
       <c r="W40" s="186" t="inlineStr">
         <is>
-          <t>35:32</t>
+          <t>05:10</t>
         </is>
       </c>
       <c r="X40" s="215" t="n"/>
     </row>
     <row r="41" ht="15.75" customHeight="1">
       <c r="A41" s="182" t="inlineStr">
         <is>
           <t>4</t>
         </is>
       </c>
       <c r="B41" s="185" t="inlineStr">
         <is>
           <t>⁠Коржов Руслан</t>
         </is>
       </c>
       <c r="C41" s="210" t="n"/>
       <c r="D41" s="210" t="n"/>
       <c r="E41" s="210" t="n"/>
       <c r="F41" s="210" t="n"/>
       <c r="G41" s="211" t="n"/>
       <c r="H41" s="185" t="inlineStr"/>
       <c r="I41" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J41" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K41" s="187" t="n"/>
       <c r="L41" s="185" t="n"/>
       <c r="M41" s="211" t="n"/>
       <c r="N41" s="187" t="n"/>
       <c r="O41" s="190" t="n"/>
       <c r="P41" s="191" t="n"/>
       <c r="Q41" s="192" t="n"/>
       <c r="R41" s="193" t="inlineStr">
         <is>
-          <t>92</t>
+          <t>90</t>
         </is>
       </c>
       <c r="S41" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T41" s="185" t="inlineStr"/>
       <c r="U41" s="185" t="inlineStr">
         <is>
-          <t>36:35</t>
+          <t>13:32</t>
         </is>
       </c>
       <c r="V41" s="211" t="n"/>
       <c r="W41" s="186" t="inlineStr">
         <is>
-          <t>38:35</t>
+          <t>15:32</t>
         </is>
       </c>
       <c r="X41" s="215" t="n"/>
     </row>
     <row r="42" ht="15.75" customHeight="1">
       <c r="A42" s="182" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="B42" s="185" t="inlineStr">
         <is>
           <t>Урусов Георгий</t>
         </is>
       </c>
       <c r="C42" s="210" t="n"/>
       <c r="D42" s="210" t="n"/>
       <c r="E42" s="210" t="n"/>
       <c r="F42" s="210" t="n"/>
       <c r="G42" s="211" t="n"/>
       <c r="H42" s="185" t="inlineStr"/>
       <c r="I42" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J42" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K42" s="187" t="n"/>
       <c r="L42" s="185" t="n"/>
       <c r="M42" s="211" t="n"/>
       <c r="N42" s="187" t="n"/>
       <c r="O42" s="190" t="n"/>
       <c r="P42" s="191" t="n"/>
       <c r="Q42" s="192" t="n"/>
       <c r="R42" s="193" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>92</t>
         </is>
       </c>
       <c r="S42" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T42" s="185" t="inlineStr"/>
       <c r="U42" s="185" t="inlineStr">
         <is>
-          <t>36:35</t>
+          <t>28:58</t>
         </is>
       </c>
       <c r="V42" s="211" t="n"/>
       <c r="W42" s="186" t="inlineStr">
         <is>
-          <t>38:35</t>
+          <t>30:58</t>
         </is>
       </c>
       <c r="X42" s="215" t="n"/>
     </row>
     <row r="43" ht="15.75" customHeight="1">
       <c r="A43" s="182" t="inlineStr">
         <is>
           <t>20</t>
         </is>
       </c>
       <c r="B43" s="185" t="inlineStr">
         <is>
           <t>Бочкарев Михаил</t>
         </is>
       </c>
       <c r="C43" s="210" t="n"/>
       <c r="D43" s="210" t="n"/>
       <c r="E43" s="210" t="n"/>
       <c r="F43" s="210" t="n"/>
       <c r="G43" s="211" t="n"/>
       <c r="H43" s="185" t="inlineStr"/>
       <c r="I43" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>
       </c>
       <c r="J43" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K43" s="187" t="n"/>
       <c r="L43" s="185" t="n"/>
       <c r="M43" s="211" t="n"/>
       <c r="N43" s="187" t="n"/>
       <c r="O43" s="190" t="n"/>
       <c r="P43" s="191" t="n"/>
       <c r="Q43" s="192" t="n"/>
       <c r="R43" s="193" t="inlineStr">
         <is>
-          <t>29</t>
+          <t>21</t>
         </is>
       </c>
       <c r="S43" s="185" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>2</t>
         </is>
       </c>
       <c r="T43" s="185" t="inlineStr"/>
       <c r="U43" s="185" t="inlineStr">
         <is>
-          <t>36:35</t>
+          <t>20:16</t>
         </is>
       </c>
       <c r="V43" s="211" t="n"/>
       <c r="W43" s="186" t="inlineStr">
         <is>
-          <t>46:35</t>
+          <t>22:16</t>
         </is>
       </c>
       <c r="X43" s="215" t="n"/>
     </row>
     <row r="44" ht="15.75" customHeight="1">
       <c r="A44" s="182" t="inlineStr">
         <is>
           <t>21</t>
         </is>
       </c>
       <c r="B44" s="185" t="inlineStr">
         <is>
           <t>Карпихин Михаил</t>
         </is>
       </c>
       <c r="C44" s="210" t="n"/>
       <c r="D44" s="210" t="n"/>
       <c r="E44" s="210" t="n"/>
       <c r="F44" s="210" t="n"/>
       <c r="G44" s="211" t="n"/>
       <c r="H44" s="185" t="inlineStr"/>
       <c r="I44" s="185" t="inlineStr">
         <is>
           <t>Н</t>
         </is>