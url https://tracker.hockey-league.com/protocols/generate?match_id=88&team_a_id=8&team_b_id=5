--- v2 (2026-08-12)
+++ v3 (2026-10-12)
@@ -3885,71 +3885,71 @@
           <t>1</t>
         </is>
       </c>
       <c r="B6" s="185" t="inlineStr">
         <is>
           <t>Юшков Владислав</t>
         </is>
       </c>
       <c r="C6" s="210" t="n"/>
       <c r="D6" s="210" t="n"/>
       <c r="E6" s="210" t="n"/>
       <c r="F6" s="210" t="n"/>
       <c r="G6" s="211" t="n"/>
       <c r="H6" s="185" t="inlineStr"/>
       <c r="I6" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J6" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K6" s="187" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="L6" s="212" t="inlineStr">
         <is>
-          <t>34:43</t>
+          <t>08:27</t>
         </is>
       </c>
       <c r="M6" s="211" t="n"/>
       <c r="N6" s="187" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>44</t>
         </is>
       </c>
       <c r="O6" s="190" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="P6" s="191" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>15</t>
         </is>
       </c>
       <c r="Q6" s="192" t="inlineStr"/>
       <c r="R6" s="193" t="inlineStr">
         <is>
           <t>97</t>
         </is>
       </c>
       <c r="S6" s="185" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="T6" s="185" t="inlineStr"/>
       <c r="U6" s="213" t="inlineStr">
         <is>
           <t>43:59</t>
         </is>
       </c>
       <c r="V6" s="211" t="n"/>
       <c r="W6" s="214" t="inlineStr">
         <is>
           <t>53:59</t>
         </is>
       </c>
@@ -3962,71 +3962,71 @@
           <t>71</t>
         </is>
       </c>
       <c r="B7" s="185" t="inlineStr">
         <is>
           <t>Кравченко Александр</t>
         </is>
       </c>
       <c r="C7" s="210" t="n"/>
       <c r="D7" s="210" t="n"/>
       <c r="E7" s="210" t="n"/>
       <c r="F7" s="210" t="n"/>
       <c r="G7" s="211" t="n"/>
       <c r="H7" s="185" t="inlineStr"/>
       <c r="I7" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J7" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K7" s="187" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="L7" s="185" t="inlineStr">
         <is>
-          <t>08:27</t>
+          <t>12:46</t>
         </is>
       </c>
       <c r="M7" s="211" t="n"/>
       <c r="N7" s="187" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>18</t>
         </is>
       </c>
       <c r="O7" s="190" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>12</t>
         </is>
       </c>
       <c r="P7" s="191" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>47</t>
         </is>
       </c>
       <c r="Q7" s="192" t="inlineStr"/>
       <c r="R7" s="193" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
       <c r="S7" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T7" s="185" t="inlineStr"/>
       <c r="U7" s="185" t="inlineStr">
         <is>
           <t>27:59</t>
         </is>
       </c>
       <c r="V7" s="211" t="n"/>
       <c r="W7" s="186" t="inlineStr">
         <is>
           <t>29:59</t>
         </is>
       </c>
@@ -4039,71 +4039,71 @@
           <t>6</t>
         </is>
       </c>
       <c r="B8" s="185" t="inlineStr">
         <is>
           <t>Ануфриев Даниил</t>
         </is>
       </c>
       <c r="C8" s="210" t="n"/>
       <c r="D8" s="210" t="n"/>
       <c r="E8" s="210" t="n"/>
       <c r="F8" s="210" t="n"/>
       <c r="G8" s="211" t="n"/>
       <c r="H8" s="185" t="inlineStr"/>
       <c r="I8" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J8" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K8" s="187" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="L8" s="185" t="inlineStr">
         <is>
-          <t>12:46</t>
+          <t>14:19</t>
         </is>
       </c>
       <c r="M8" s="211" t="n"/>
       <c r="N8" s="187" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>11</t>
         </is>
       </c>
       <c r="O8" s="190" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>10</t>
         </is>
       </c>
       <c r="P8" s="191" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>17</t>
         </is>
       </c>
       <c r="Q8" s="192" t="inlineStr"/>
       <c r="R8" s="193" t="inlineStr">
         <is>
           <t>76</t>
         </is>
       </c>
       <c r="S8" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T8" s="185" t="inlineStr"/>
       <c r="U8" s="185" t="inlineStr">
         <is>
           <t>28:58</t>
         </is>
       </c>
       <c r="V8" s="211" t="n"/>
       <c r="W8" s="186" t="inlineStr">
         <is>
           <t>30:58</t>
         </is>
       </c>
@@ -4116,71 +4116,71 @@
           <t>7</t>
         </is>
       </c>
       <c r="B9" s="185" t="inlineStr">
         <is>
           <t>Максимов Владимир</t>
         </is>
       </c>
       <c r="C9" s="210" t="n"/>
       <c r="D9" s="210" t="n"/>
       <c r="E9" s="210" t="n"/>
       <c r="F9" s="210" t="n"/>
       <c r="G9" s="211" t="n"/>
       <c r="H9" s="185" t="inlineStr"/>
       <c r="I9" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J9" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K9" s="187" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="L9" s="185" t="inlineStr">
         <is>
-          <t>14:19</t>
+          <t>25:30</t>
         </is>
       </c>
       <c r="M9" s="211" t="n"/>
       <c r="N9" s="187" t="inlineStr">
         <is>
-          <t>11</t>
+          <t>9</t>
         </is>
       </c>
       <c r="O9" s="190" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>12</t>
         </is>
       </c>
       <c r="P9" s="191" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>76</t>
         </is>
       </c>
       <c r="Q9" s="192" t="inlineStr"/>
       <c r="R9" s="193" t="inlineStr">
         <is>
           <t>7</t>
         </is>
       </c>
       <c r="S9" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T9" s="185" t="inlineStr"/>
       <c r="U9" s="185" t="inlineStr">
         <is>
           <t>30:08</t>
         </is>
       </c>
       <c r="V9" s="211" t="n"/>
       <c r="W9" s="186" t="inlineStr">
         <is>
           <t>32:08</t>
         </is>
       </c>
@@ -4192,71 +4192,71 @@
           <t>9</t>
         </is>
       </c>
       <c r="B10" s="185" t="inlineStr">
         <is>
           <t>Комаров Даниил</t>
         </is>
       </c>
       <c r="C10" s="210" t="n"/>
       <c r="D10" s="210" t="n"/>
       <c r="E10" s="210" t="n"/>
       <c r="F10" s="210" t="n"/>
       <c r="G10" s="211" t="n"/>
       <c r="H10" s="185" t="inlineStr"/>
       <c r="I10" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J10" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K10" s="187" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="L10" s="185" t="inlineStr">
         <is>
-          <t>25:30</t>
+          <t>34:43</t>
         </is>
       </c>
       <c r="M10" s="211" t="n"/>
       <c r="N10" s="187" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>10</t>
         </is>
       </c>
       <c r="O10" s="190" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>7</t>
         </is>
       </c>
       <c r="P10" s="191" t="inlineStr">
         <is>
-          <t>76</t>
+          <t>11</t>
         </is>
       </c>
       <c r="Q10" s="192" t="inlineStr"/>
       <c r="R10" s="193" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
       <c r="S10" s="185" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="T10" s="185" t="inlineStr"/>
       <c r="U10" s="185" t="inlineStr">
         <is>
           <t>36:35</t>
         </is>
       </c>
       <c r="V10" s="211" t="n"/>
       <c r="W10" s="186" t="inlineStr">
         <is>
           <t>46:35</t>
         </is>
       </c>
@@ -4268,64 +4268,68 @@
           <t>12</t>
         </is>
       </c>
       <c r="B11" s="185" t="inlineStr">
         <is>
           <t>Семенюта Семён</t>
         </is>
       </c>
       <c r="C11" s="210" t="n"/>
       <c r="D11" s="210" t="n"/>
       <c r="E11" s="210" t="n"/>
       <c r="F11" s="210" t="n"/>
       <c r="G11" s="211" t="n"/>
       <c r="H11" s="185" t="inlineStr"/>
       <c r="I11" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J11" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K11" s="187" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="L11" s="185" t="inlineStr">
         <is>
-          <t>04:44</t>
+          <t>17:50</t>
         </is>
       </c>
       <c r="M11" s="211" t="n"/>
       <c r="N11" s="187" t="inlineStr">
         <is>
-          <t>11</t>
-[...2 lines deleted...]
-      <c r="O11" s="190" t="inlineStr"/>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="O11" s="190" t="inlineStr">
+        <is>
+          <t>47</t>
+        </is>
+      </c>
       <c r="P11" s="191" t="inlineStr"/>
       <c r="Q11" s="192" t="inlineStr"/>
       <c r="R11" s="193" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
       <c r="S11" s="185" t="inlineStr">
         <is>
           <t>10</t>
         </is>
       </c>
       <c r="T11" s="185" t="inlineStr"/>
       <c r="U11" s="185" t="inlineStr">
         <is>
           <t>41:45</t>
         </is>
       </c>
       <c r="V11" s="211" t="n"/>
       <c r="W11" s="186" t="inlineStr">
         <is>
           <t>51:45</t>
         </is>
       </c>
       <c r="X11" s="215" t="n"/>
@@ -4336,68 +4340,64 @@
           <t>14</t>
         </is>
       </c>
       <c r="B12" s="185" t="inlineStr">
         <is>
           <t>Шестопалов Михаил</t>
         </is>
       </c>
       <c r="C12" s="210" t="n"/>
       <c r="D12" s="210" t="n"/>
       <c r="E12" s="210" t="n"/>
       <c r="F12" s="210" t="n"/>
       <c r="G12" s="211" t="n"/>
       <c r="H12" s="185" t="inlineStr"/>
       <c r="I12" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J12" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K12" s="187" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="L12" s="185" t="inlineStr">
         <is>
-          <t>17:50</t>
+          <t>37:09</t>
         </is>
       </c>
       <c r="M12" s="211" t="n"/>
       <c r="N12" s="187" t="inlineStr">
         <is>
-          <t>18</t>
-[...6 lines deleted...]
-      </c>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="O12" s="190" t="inlineStr"/>
       <c r="P12" s="191" t="inlineStr"/>
       <c r="Q12" s="192" t="inlineStr"/>
       <c r="R12" s="193" t="inlineStr">
         <is>
           <t>11</t>
         </is>
       </c>
       <c r="S12" s="185" t="inlineStr">
         <is>
           <t>2</t>
         </is>
       </c>
       <c r="T12" s="185" t="inlineStr"/>
       <c r="U12" s="185" t="inlineStr">
         <is>
           <t>01:18</t>
         </is>
       </c>
       <c r="V12" s="211" t="n"/>
       <c r="W12" s="186" t="inlineStr">
         <is>
           <t>03:18</t>
         </is>
       </c>
       <c r="X12" s="215" t="n"/>
@@ -4408,61 +4408,61 @@
           <t>34</t>
         </is>
       </c>
       <c r="B13" s="185" t="inlineStr">
         <is>
           <t>Лётов Ярослав</t>
         </is>
       </c>
       <c r="C13" s="210" t="n"/>
       <c r="D13" s="210" t="n"/>
       <c r="E13" s="210" t="n"/>
       <c r="F13" s="210" t="n"/>
       <c r="G13" s="211" t="n"/>
       <c r="H13" s="185" t="inlineStr"/>
       <c r="I13" s="185" t="inlineStr">
         <is>
           <t>З</t>
         </is>
       </c>
       <c r="J13" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K13" s="187" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="L13" s="185" t="inlineStr">
         <is>
-          <t>37:09</t>
+          <t>04:44</t>
         </is>
       </c>
       <c r="M13" s="211" t="n"/>
       <c r="N13" s="187" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>11</t>
         </is>
       </c>
       <c r="O13" s="190" t="inlineStr"/>
       <c r="P13" s="191" t="inlineStr"/>
       <c r="Q13" s="192" t="inlineStr"/>
       <c r="R13" s="193" t="n"/>
       <c r="S13" s="185" t="n"/>
       <c r="T13" s="185" t="n"/>
       <c r="U13" s="185" t="n"/>
       <c r="V13" s="211" t="n"/>
       <c r="W13" s="186" t="n"/>
       <c r="X13" s="215" t="n"/>
     </row>
     <row r="14" ht="17.1" customHeight="1">
       <c r="A14" s="182" t="inlineStr">
         <is>
           <t>76</t>
         </is>
       </c>
       <c r="B14" s="185" t="inlineStr">
         <is>
           <t>Игнатов Михаил</t>
         </is>
       </c>
       <c r="C14" s="210" t="n"/>
@@ -5335,51 +5335,51 @@
           <t>62</t>
         </is>
       </c>
       <c r="B35" s="185" t="inlineStr">
         <is>
           <t>Гилёв Дмитрий</t>
         </is>
       </c>
       <c r="C35" s="210" t="n"/>
       <c r="D35" s="210" t="n"/>
       <c r="E35" s="210" t="n"/>
       <c r="F35" s="210" t="n"/>
       <c r="G35" s="211" t="n"/>
       <c r="H35" s="185" t="inlineStr"/>
       <c r="I35" s="185" t="inlineStr">
         <is>
           <t>ВР</t>
         </is>
       </c>
       <c r="J35" s="186" t="inlineStr">
         <is>
           <t>ДА</t>
         </is>
       </c>
       <c r="K35" s="187" t="n">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="L35" s="212" t="inlineStr">
         <is>
           <t>45:05</t>
         </is>
       </c>
       <c r="M35" s="211" t="n"/>
       <c r="N35" s="187" t="inlineStr">
         <is>
           <t>69</t>
         </is>
       </c>
       <c r="O35" s="190" t="inlineStr">
         <is>
           <t>90</t>
         </is>
       </c>
       <c r="P35" s="191" t="inlineStr"/>
       <c r="Q35" s="192" t="inlineStr"/>
       <c r="R35" s="193" t="inlineStr">
         <is>
           <t>92</t>
         </is>
       </c>
       <c r="S35" s="185" t="inlineStr">